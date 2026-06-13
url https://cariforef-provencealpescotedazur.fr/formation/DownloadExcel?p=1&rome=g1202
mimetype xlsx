--- v0 (2026-06-13)
+++ v1 (2026-06-13)
@@ -677,80 +677,80 @@
   <x:si>
     <x:t>07/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité animateur mention animation socio-éducative ou culturelle</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Professionnel et Technologique LES CHENES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Les Francas - Union régionale PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 5e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formatic</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Professionnel et Technologique LES CHENES</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Institut de Formation d'Animateurs et de Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFAC 92</x:t>
   </x:si>
   <x:si>
     <x:t>92600</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité animateur mention animation socio-éducative ou culturelle (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Prépa-Sports</x:t>
@@ -890,68 +890,68 @@
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Espace Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Heures Libres de la Jeunesse - Institut Méditerranéen du Sport, de l'Animation et du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>HLJ - IMSAT</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/01/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>CARCES</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CPJEPS - Animation d'activités et de vie quotidienne</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
@@ -1103,86 +1103,86 @@
   <x:si>
     <x:t>BPJEPS spécialité animateur mention animation socio-éducative ou culturelle (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS Spécialité Animateur Mention Loisirs tous publics</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA gestion et protection de la nature</x:t>
   </x:si>
   <x:si>
+    <x:t>Diderot Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aménagement gestion rivière</x:t>
+  </x:si>
+  <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac + 2</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée d'Enseignement Général et Technologique Agricole Aix Valabre</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Diderot Education</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>Protection milieu naturel</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LEGTA</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA gestion et protection de la nature (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
@@ -1256,57 +1256,57 @@
   <x:si>
     <x:t>CPJEPS mention animateur d'activités et de vie quotidienne dans toute structure de loisirs et d'animation socioculturelle</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CPJEPS mention animateur d'activités et de vie quotidienne dans toute structure de loisirs et d'animation socioculturelle (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Union française des centres de vacances Côte d'Azur</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CPJEPS mention animateur d'activités et de vie quotidienne dans toute structure de loisirs et d'animation socioculturelle - Compétences climat sensibilisation à l'écologie</x:t>
   </x:si>
   <x:si>
     <x:t>CPJEPS mention animateur d'activités et de vie quotidienne dans toute structure de loisirs et d'animation socioculturelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Qwantic - Cbs Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
@@ -5663,214 +5663,214 @@
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>574077</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>99</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>581217</x:v>
+        <x:v>592343</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>592343</x:v>
+        <x:v>592345</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="Q64" s="16" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="R64" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="Q64" s="16" t="s">
+      <x:c r="S64" s="14" t="n">
+        <x:v>581217</x:v>
+      </x:c>
+      <x:c r="T64" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="R64" s="14" t="s">
+      <x:c r="U64" s="16" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6066,81 +6066,81 @@
       <x:c r="R68" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>592341</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>590134</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
@@ -6290,137 +6290,137 @@
       <x:c r="R72" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>564145</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>581996</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>630634</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
@@ -6514,249 +6514,249 @@
       <x:c r="R76" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>592340</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>581218</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>592339</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>606755</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>581995</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6839,51 +6839,51 @@
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>565903</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
@@ -7363,178 +7363,179 @@
       <x:c r="I91" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>611566</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>273</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="Q92" s="16" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="R92" s="14" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="S92" s="14" t="n">
+        <x:v>571696</x:v>
+      </x:c>
+      <x:c r="T92" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="Q92" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="H93" s="0" t="s">
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>571696</x:v>
+        <x:v>605491</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
@@ -7684,660 +7685,660 @@
       <x:c r="S96" s="14" t="n">
         <x:v>597737</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>605492</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G98" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>583691</x:v>
+        <x:v>583750</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>583694</x:v>
+        <x:v>583691</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G100" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>583551</x:v>
+        <x:v>583694</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>583750</x:v>
+        <x:v>583551</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G102" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>583570</x:v>
+        <x:v>583569</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>583569</x:v>
+        <x:v>583588</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G104" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>583588</x:v>
+        <x:v>583589</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>583589</x:v>
+        <x:v>583692</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G106" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>583692</x:v>
+        <x:v>583570</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
@@ -8383,51 +8384,51 @@
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G108" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -8446,78 +8447,78 @@
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>583696</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -8635,240 +8636,240 @@
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G112" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>583695</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>583698</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G114" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>583748</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -9076,210 +9077,210 @@
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>583749</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G120" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>583699</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>583747</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G122" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -9837,1189 +9838,1192 @@
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>579089</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
-      <x:c r="E132" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E132" s="14" t="s"/>
+      <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="H132" s="14" t="s">
+      <x:c r="H132" s="14" t="s"/>
+      <x:c r="I132" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="I132" s="16" t="s">
+      <x:c r="J132" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="J132" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>583883</x:v>
+        <x:v>572355</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
+      <x:c r="E133" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F133" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="Q133" s="4" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="R133" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="S133" s="0" t="n">
+        <x:v>583883</x:v>
+      </x:c>
+      <x:c r="T133" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="Q133" s="4" t="s">
+      <x:c r="U133" s="4" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>597133</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>15674</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>12547</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>518912</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>572471</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>597132</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>15674</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>12547</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>518911</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>632283</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>614645</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>555705</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>496465</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>605839</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>497059</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>605838</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>553023</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>496469</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>605567</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>549872</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>587215</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>632275</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>41551</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
@@ -11509,51 +11513,51 @@
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>577324</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -11709,181 +11713,181 @@
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>564136</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>581993</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>583689</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G166" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
@@ -11959,391 +11963,388 @@
       <x:c r="T167" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G168" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>583746</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
+      <x:c r="E169" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F169" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>592249</x:v>
+        <x:v>583687</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
-      <x:c r="E170" s="14" t="s"/>
-      <x:c r="F170" s="14" t="s"/>
+      <x:c r="E170" s="14" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F170" s="14" t="s">
+        <x:v>105</x:v>
+      </x:c>
       <x:c r="G170" s="14" t="s">
-        <x:v>395</x:v>
-[...1 lines deleted...]
-      <x:c r="H170" s="14" t="s"/>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s">
+        <x:v>234</x:v>
+      </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>592251</x:v>
+        <x:v>583688</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
-      <x:c r="E171" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>233</x:v>
-[...2 lines deleted...]
-        <x:v>234</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>583687</x:v>
+        <x:v>592251</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G172" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>583688</x:v>
+        <x:v>583567</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
-      <x:c r="E173" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>249</x:v>
-[...2 lines deleted...]
-        <x:v>299</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>583567</x:v>
+        <x:v>592249</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
@@ -12371,87 +12372,87 @@
       <x:c r="R174" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>564140</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>581994</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G176" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -12596,51 +12597,51 @@
       <x:c r="L178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>583549</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
@@ -13071,51 +13072,51 @@
       <x:c r="L186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>589728</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
@@ -13189,232 +13190,232 @@
       <x:c r="L188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>589756</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>246</x:v>
-[...2 lines deleted...]
-        <x:v>247</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>607905</x:v>
+        <x:v>589730</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>573067</x:v>
+        <x:v>607905</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H191" s="0" t="s">
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>589730</x:v>
+        <x:v>573067</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>248</x:v>
@@ -13428,51 +13429,51 @@
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>572742</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -13507,307 +13508,307 @@
         <x:v>605975</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>588378</x:v>
+        <x:v>605572</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>602030</x:v>
+        <x:v>588378</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>605572</x:v>
+        <x:v>602030</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>583752</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G198" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>583753</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
@@ -13931,51 +13932,51 @@
       <x:c r="J201" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>592378</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
@@ -14672,51 +14673,51 @@
       <x:c r="J214" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>595438</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>35972</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
@@ -14950,51 +14951,51 @@
       <x:c r="J219" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>592541</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>40443</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
@@ -15352,114 +15353,114 @@
       <x:c r="K226" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>629266</x:v>
+        <x:v>581581</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38154</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>581581</x:v>
+        <x:v>629266</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38154</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
@@ -15819,51 +15820,51 @@
       <x:c r="L234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>553509</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
@@ -16028,51 +16029,51 @@
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G238" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
@@ -16082,51 +16083,51 @@
       <x:c r="T238" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
@@ -16139,51 +16140,51 @@
       <x:c r="U239" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
@@ -16193,165 +16194,165 @@
       <x:c r="T240" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>626264</x:v>
+        <x:v>626718</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>626718</x:v>
+        <x:v>626264</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
@@ -16366,51 +16367,51 @@
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
@@ -16423,51 +16424,51 @@
       <x:c r="U244" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
@@ -16480,51 +16481,51 @@
       <x:c r="U245" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
@@ -16534,51 +16535,51 @@
       <x:c r="T246" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>39181</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>442</x:v>
       </x:c>