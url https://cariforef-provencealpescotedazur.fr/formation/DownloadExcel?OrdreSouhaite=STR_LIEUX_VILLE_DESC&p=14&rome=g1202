--- v0 (2026-06-14)
+++ v1 (2026-06-14)
@@ -485,56 +485,56 @@
   <x:si>
     <x:t>13250</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-CHAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro services aux personnes et aux territoires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale de Puyloubier</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>13114</x:t>
   </x:si>
   <x:si>
     <x:t>PUYLOUBIER</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MFR de Puyloubier</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LP Ch Mongrand</x:t>
   </x:si>
   <x:si>
     <x:t>13110</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
@@ -641,83 +641,83 @@
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention encadrement éducatif</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation examen concours fonction publique</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Découverte des métiers de l'animation, du sport et des loisirs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formatic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre de Formation et de Recherche en Education Permanente - Fédération des Amis de l'Instruction Laïque</x:t>
   </x:si>
   <x:si>
     <x:t>CFREP - FAIL</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
-    <x:t>Formatic</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel animateur loisir tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>Airo</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel animateur loisir tourisme (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13148</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS CEDEX</x:t>
@@ -893,62 +893,62 @@
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Les Francas - Union Régionale de Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Les Francas - Union régionale PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Union Française des Centres de Vacances et de Loisirs - Antenne Alpes Provence Corse</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/18/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Master mention création littéraire parcours écopoétique et création</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité animateur mention animation socio-éducative ou culturelle (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation d'Animateurs et de Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFAC 92</x:t>
   </x:si>
   <x:si>
     <x:t>92600</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
@@ -1079,56 +1079,56 @@
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Espace Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Agricampus</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro services aux personnes et animation dans les territoires</x:t>
@@ -1442,62 +1442,62 @@
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent René Char</x:t>
   </x:si>
   <x:si>
     <x:t>84033</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>master mention théâtre</x:t>
   </x:si>
   <x:si>
     <x:t>Art spectacle</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formatic Avignon</x:t>
   </x:si>
   <x:si>
-    <x:t>84000</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>05/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA gestion et protection de la nature (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>AURIOL</x:t>
   </x:si>
   <x:si>
     <x:t>LP G Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>13682</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro animation - enfance et personnes âgées (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
@@ -1505,56 +1505,56 @@
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Gustave Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Animation enfance et personnes âgées</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité animateur mention animation socio-éducative ou culturelle (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formatic Arles</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>Formatic Arles</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>licence pro mention protection et valorisation du patrimoine historique et culturel</x:t>
   </x:si>
   <x:si>
     <x:t>Politique culturelle</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CPJEPS mention animateur d'activités et de vie quotidienne dans toute structure de loisirs et d'animation socioculturelle (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Vert d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06602</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
@@ -1601,81 +1601,81 @@
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention lettres parcours lettres et écriture</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention lettres parcours lettres et livre</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention musicologie parcours musique et sciences de la musique</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention encadrement éducatif parcours conseiller principal d'éducation</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut National Supérieur du Professorat et de l'Education</x:t>
   </x:si>
   <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LPO Célony</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention lettres parcours lettres modernes</x:t>
+  </x:si>
+  <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention création littéraire parcours création littéraire, recherche et nouvelles formes de narration</x:t>
   </x:si>
   <x:si>
-    <x:t>10/02/2025 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Licence pro mention protection et valorisation du patrimoine historique et culturel parcours conservation et restauration du patrimoine bâti</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention musicologie parcours pôle supérieur musical et musicologique</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention lettres parcours double licence droit-lettres</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
@@ -3737,174 +3737,172 @@
       <x:c r="K27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>599626</x:v>
+        <x:v>497797</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s"/>
+      <x:c r="E28" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>138</x:v>
-[...1 lines deleted...]
-      <x:c r="H28" s="14" t="s"/>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s">
+        <x:v>134</x:v>
+      </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>596628</x:v>
+        <x:v>599626</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
-      <x:c r="E29" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>133</x:v>
-[...2 lines deleted...]
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>497797</x:v>
+        <x:v>596628</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4486,51 +4484,51 @@
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>12547</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>518911</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -4984,223 +4982,222 @@
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>581581</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>51</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>190</x:v>
-[...1 lines deleted...]
-      <x:c r="H49" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="J49" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="Q49" s="4" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="R49" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="Q49" s="4" t="s">
+      <x:c r="S49" s="0" t="n">
+        <x:v>583752</x:v>
+      </x:c>
+      <x:c r="T49" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="R49" s="0" t="s">
+      <x:c r="U49" s="4" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>196</x:v>
-[...1 lines deleted...]
-      <x:c r="C50" s="15" t="s"/>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C50" s="15" t="n">
+        <x:v>39927</x:v>
+      </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G50" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>194</x:v>
-[...1 lines deleted...]
-      <x:c r="J50" s="14" t="s"/>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="J50" s="14" t="s">
+        <x:v>61</x:v>
+      </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="Q50" s="16" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="R50" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="Q50" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>583752</x:v>
+        <x:v>583746</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="U50" s="16" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>39927</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="Q51" s="4" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="R51" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="Q51" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>583746</x:v>
+        <x:v>583748</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5688,81 +5685,81 @@
       <x:c r="R60" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>594100</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>630634</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
@@ -5776,117 +5773,117 @@
       <x:c r="H62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>611566</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>583692</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
@@ -5934,57 +5931,57 @@
       <x:c r="T64" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
@@ -6115,57 +6112,57 @@
       <x:c r="T67" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G68" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
@@ -6567,161 +6564,161 @@
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>555691</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>605797</x:v>
+        <x:v>555705</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>496465</x:v>
+        <x:v>496371</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>167</x:v>
@@ -6735,478 +6732,478 @@
       <x:c r="K78" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>555705</x:v>
+        <x:v>496465</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>496371</x:v>
+        <x:v>605838</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>38351</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>12510</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>605838</x:v>
+        <x:v>605797</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>583695</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G82" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>583696</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>592345</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G84" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>583694</x:v>
+        <x:v>583687</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>39927</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>583687</x:v>
+        <x:v>583694</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39463</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
@@ -7857,51 +7854,51 @@
       <x:c r="I97" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>583589</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
@@ -8183,57 +8180,57 @@
       <x:c r="T102" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
@@ -8246,57 +8243,57 @@
       <x:c r="T103" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G104" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
@@ -8350,166 +8347,168 @@
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>571698</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>190</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>583698</x:v>
+        <x:v>601425</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>39927</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F107" s="0" t="s">
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H107" s="0" t="s">
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>601425</x:v>
+        <x:v>583698</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="U107" s="4" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
@@ -8521,51 +8520,51 @@
       <x:c r="L108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>601424</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
@@ -8816,51 +8815,51 @@
       <x:c r="L113" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>496469</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G114" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
@@ -8933,51 +8932,51 @@
       <x:c r="I115" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>583567</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
@@ -9636,167 +9635,168 @@
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>583549</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>39927</x:v>
+        <x:v>35972</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
-      <x:c r="E128" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>605975</x:v>
+        <x:v>595437</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>35972</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
+      <x:c r="E129" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>595437</x:v>
+        <x:v>605975</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>32369</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -9806,51 +9806,51 @@
       <x:c r="L130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>577324</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
@@ -10162,159 +10162,160 @@
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>579085</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>574077</x:v>
+        <x:v>586358</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>297</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>299</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>586358</x:v>
+        <x:v>574077</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -10811,157 +10812,158 @@
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>592343</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>196</x:v>
-[...1 lines deleted...]
-      <x:c r="C148" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C148" s="15" t="n">
+        <x:v>36788</x:v>
+      </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E148" s="14" t="s"/>
+      <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>194</x:v>
-[...1 lines deleted...]
-      <x:c r="J148" s="14" t="s"/>
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="J148" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>583753</x:v>
+        <x:v>596617</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
+      <x:c r="E149" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F149" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>415</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>596617</x:v>
+        <x:v>583753</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -12528,261 +12530,259 @@
       <x:c r="T176" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>583750</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>38662</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
-      <x:c r="E178" s="14" t="s"/>
+      <x:c r="E178" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="H178" s="14" t="s"/>
+      <x:c r="H178" s="14" t="s">
+        <x:v>458</x:v>
+      </x:c>
       <x:c r="I178" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>42623</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>592338</x:v>
+        <x:v>632257</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>38662</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
-      <x:c r="E179" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G179" s="0" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="I179" s="4" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>458</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>42623</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>632257</x:v>
+        <x:v>592338</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G180" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>583749</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>39264</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
@@ -12792,51 +12792,51 @@
       <x:c r="I181" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>592075</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
@@ -13111,492 +13111,492 @@
       <x:c r="R186" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>557441</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>581996</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G188" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>583689</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>590134</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G190" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>583699</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>581995</x:v>
+        <x:v>592339</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>592339</x:v>
+        <x:v>606755</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>606755</x:v>
+        <x:v>581995</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>581993</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>40443</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -13623,265 +13623,265 @@
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>592541</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>581217</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>583691</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>581218</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>581994</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14584,329 +14584,329 @@
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>553023</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
-        <x:v>40114</x:v>
+        <x:v>15674</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
-        <x:v>252</x:v>
-[...2 lines deleted...]
-        <x:v>253</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>12547</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>575726</x:v>
+        <x:v>518912</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>575727</x:v>
+        <x:v>575726</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>40462</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>14216</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>575771</x:v>
+        <x:v>575727</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>38154</x:v>
+        <x:v>40462</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>13030</x:v>
+        <x:v>14216</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>575920</x:v>
+        <x:v>575771</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>15674</x:v>
+        <x:v>38154</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="H217" s="0" t="s">
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>12547</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>518912</x:v>
+        <x:v>575920</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>41</x:v>
@@ -14920,798 +14920,789 @@
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>565903</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
-      <x:c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>497059</x:v>
+        <x:v>587772</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
-      <x:c r="E220" s="14" t="s"/>
+      <x:c r="E220" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>594090</x:v>
+        <x:v>497059</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>572471</x:v>
+        <x:v>594090</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>511</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>41551</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>44035</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>512</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>620498</x:v>
+        <x:v>572471</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>39463</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
+      <x:c r="E223" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>575527</x:v>
+        <x:v>607897</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
-      <x:c r="E224" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>39</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>607897</x:v>
+        <x:v>614645</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>614645</x:v>
+        <x:v>564136</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
-        <x:v>39927</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>564136</x:v>
+        <x:v>564144</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="U226" s="16" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>564144</x:v>
+        <x:v>564145</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>498</x:v>
-[...1 lines deleted...]
-      <x:c r="H228" s="14" t="s"/>
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="H228" s="14" t="s">
+        <x:v>253</x:v>
+      </x:c>
       <x:c r="I228" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>564145</x:v>
+        <x:v>575728</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
-        <x:v>40114</x:v>
+        <x:v>41551</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
-        <x:v>252</x:v>
-[...2 lines deleted...]
-        <x:v>253</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>575728</x:v>
+        <x:v>620498</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
-        <x:v>40443</x:v>
+        <x:v>39463</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>575773</x:v>
+        <x:v>575527</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>39927</x:v>
+        <x:v>40443</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
-      <x:c r="E231" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>583688</x:v>
+        <x:v>575773</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>514</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -15738,277 +15729,283 @@
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>617876</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
+      <x:c r="E233" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F233" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H233" s="0" t="s">
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>564140</x:v>
+        <x:v>583688</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>514</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
-        <x:v>40462</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>252</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>14216</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>575772</x:v>
+        <x:v>564140</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
-        <x:v>39927</x:v>
+        <x:v>40462</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
-      <x:c r="E235" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>14216</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>607905</x:v>
+        <x:v>575772</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
-        <x:v>40114</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
-      <x:c r="E236" s="14" t="s"/>
+      <x:c r="E236" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>575729</x:v>
+        <x:v>607905</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>28</x:v>
@@ -16021,100 +16018,102 @@
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>581318</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>498</x:v>
-[...1 lines deleted...]
-      <x:c r="H238" s="14" t="s"/>
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="H238" s="14" t="s">
+        <x:v>253</x:v>
+      </x:c>
       <x:c r="I238" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>587772</x:v>
+        <x:v>575729</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>520</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -16247,159 +16246,160 @@
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>589730</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
-      <x:c r="E242" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>605567</x:v>
+        <x:v>572355</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
+      <x:c r="E243" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>572355</x:v>
+        <x:v>605567</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
@@ -16576,51 +16576,51 @@
       <x:c r="L247" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>628585</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>56</x:v>
       </x:c>