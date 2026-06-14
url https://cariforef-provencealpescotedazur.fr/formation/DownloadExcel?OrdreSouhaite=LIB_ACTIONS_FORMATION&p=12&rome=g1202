--- v0 (2026-06-13)
+++ v1 (2026-06-14)
@@ -581,62 +581,62 @@
   <x:si>
     <x:t>SAINT-REMY-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro services aux personnes et animation dans les territoires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale La Montagnette</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Akteap</x:t>
   </x:si>
   <x:si>
     <x:t>69300</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Privé Provence Verte</x:t>
   </x:si>
   <x:si>
+    <x:t>Maison Familiale et Rurale d'Education et d'Orientation de Bléone Durance - CFA Régional des Maisons Familiales et Rurales Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Maison Familiale et Rurale d'Education et d'Orientation de Bléone Durance - CFA Régional des Maisons Familiales et Rurales Paca</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Agricole Public PACA</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>06601</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Aix Valabre - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2029 00:00:00</x:t>
@@ -809,80 +809,80 @@
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>Formatic Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Ligue de l'enseignement</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité animateur mention animation socio-éducative ou culturelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Heures Libres de la Jeunesse - Institut Méditerranéen du Sport, de l'Animation et du Tourisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLJ - IMSAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Espace Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Heures Libres de la Jeunesse - Institut Méditerranéen du Sport, de l'Animation et du Tourisme</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Horizon</x:t>
   </x:si>
   <x:si>
     <x:t>CARCES</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>Infrep Association - Cfa de l'Education Populaire</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Ligue de l'Enseignement - Fédération des Oeuvres Laïques du Var</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
@@ -1103,90 +1103,90 @@
   <x:si>
     <x:t>BPJEPS spécialité animateur mention animation socio-éducative ou culturelle (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS Spécialité Animateur Mention Loisirs tous publics</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA gestion et protection de la nature</x:t>
   </x:si>
   <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - ACCES A L'EMPLOI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aménagement gestion rivière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée d'Enseignement Général et Technologique Agricole Aix Valabre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARDANNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole de diététique et nutrition humaine</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
-  </x:si>
-[...34 lines deleted...]
-    <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>Protection milieu naturel</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LEGTA</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA gestion et protection de la nature (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
@@ -4374,153 +4374,153 @@
         <x:v>611639</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>545446</x:v>
+        <x:v>547236</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>547236</x:v>
+        <x:v>545446</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
@@ -4735,78 +4735,78 @@
         <x:v>555691</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>599363</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
@@ -4834,51 +4834,51 @@
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>545444</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>147</x:v>
@@ -5016,51 +5016,51 @@
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>545445</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -6743,146 +6743,147 @@
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
+      <x:c r="H81" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>571696</x:v>
+        <x:v>605491</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="H82" s="14" t="s">
+      <x:c r="H82" s="14" t="s"/>
+      <x:c r="I82" s="16" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="R82" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="R82" s="14" t="s">
+      <x:c r="S82" s="14" t="n">
+        <x:v>571696</x:v>
+      </x:c>
+      <x:c r="T82" s="16" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -6917,138 +6918,138 @@
         <x:v>602029</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>605492</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>603464</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
@@ -7360,51 +7361,51 @@
       <x:c r="I91" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>603466</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
@@ -7572,81 +7573,81 @@
       <x:c r="S94" s="14" t="n">
         <x:v>572749</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>601424</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>32369</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
@@ -7755,51 +7756,51 @@
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G98" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -7965,63 +7966,63 @@
       <x:c r="H101" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>583698</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G102" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
@@ -8322,75 +8323,75 @@
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>583592</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
@@ -9078,51 +9079,51 @@
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -9141,51 +9142,51 @@
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G120" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -9267,51 +9268,51 @@
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G122" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -9839,1191 +9840,1188 @@
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>579089</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
-      <x:c r="E132" s="14" t="s"/>
-      <x:c r="F132" s="14" t="s"/>
+      <x:c r="E132" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="F132" s="14" t="s">
+        <x:v>120</x:v>
+      </x:c>
       <x:c r="G132" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="H132" s="14" t="s"/>
+      <x:c r="H132" s="14" t="s">
+        <x:v>345</x:v>
+      </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>572355</x:v>
+        <x:v>583883</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
-      <x:c r="E133" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>348</x:v>
-[...2 lines deleted...]
-        <x:v>349</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>583883</x:v>
+        <x:v>597133</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="Q134" s="16" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>597133</x:v>
+        <x:v>572355</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>15674</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>12547</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>518912</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>572471</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>597132</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>15674</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>12547</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>518911</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="Q139" s="4" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="R139" s="0" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>632283</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>614645</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>555705</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>496465</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>605839</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>497059</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>605838</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>496469</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>553023</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>605567</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>549872</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>587215</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>632275</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>41551</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
@@ -11543,75 +11541,75 @@
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>583585</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
@@ -11928,366 +11926,369 @@
       <x:c r="H167" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>583690</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>99</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
-      <x:c r="E168" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E168" s="14" t="s"/>
+      <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>275</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>583567</x:v>
+        <x:v>592249</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>583687</x:v>
+        <x:v>583567</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G170" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>583688</x:v>
+        <x:v>583687</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
+      <x:c r="E171" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="F171" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H171" s="0" t="s">
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>564140</x:v>
+        <x:v>583688</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>592249</x:v>
+        <x:v>564140</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -12324,51 +12325,51 @@
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G174" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -12441,51 +12442,51 @@
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G176" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -12495,75 +12496,75 @@
       <x:c r="S176" s="14" t="n">
         <x:v>583587</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>592251</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
@@ -12796,82 +12797,82 @@
         <x:v>605573</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>571698</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12915,82 +12916,82 @@
         <x:v>573068</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>601425</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13127,101 +13128,101 @@
       <x:c r="L187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>589728</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>603467</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
@@ -13246,51 +13247,51 @@
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>589756</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>268</x:v>
@@ -13307,51 +13308,51 @@
       <x:c r="L190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>572742</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -13386,212 +13387,212 @@
         <x:v>605975</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>267</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>607905</x:v>
+        <x:v>589730</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>573067</x:v>
+        <x:v>607905</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>405</x:v>
-[...1 lines deleted...]
-      <x:c r="H194" s="14" t="s"/>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H194" s="14" t="s">
+        <x:v>268</x:v>
+      </x:c>
       <x:c r="I194" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>589730</x:v>
+        <x:v>573067</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
@@ -13651,51 +13652,51 @@
       <x:c r="I196" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>588378</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
@@ -13991,51 +13992,51 @@
       <x:c r="J202" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>592378</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
@@ -14674,51 +14675,51 @@
       <x:c r="J214" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>595438</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>35972</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
@@ -15354,114 +15355,114 @@
       <x:c r="K226" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>581581</x:v>
+        <x:v>629266</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38154</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>629266</x:v>
+        <x:v>581581</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38154</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
@@ -15607,173 +15608,172 @@
       <x:c r="S230" s="14" t="n">
         <x:v>626763</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>476</x:v>
-[...2 lines deleted...]
-        <x:v>477</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>632257</x:v>
+        <x:v>626764</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>260</x:v>
-[...1 lines deleted...]
-      <x:c r="H232" s="14" t="s"/>
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="H232" s="14" t="s">
+        <x:v>477</x:v>
+      </x:c>
       <x:c r="I232" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>626764</x:v>
+        <x:v>632257</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
@@ -15788,108 +15788,108 @@
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>553509</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
@@ -16030,105 +16030,105 @@
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G238" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>583981</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
@@ -16138,108 +16138,108 @@
       <x:c r="T239" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>628585</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
@@ -16249,54 +16249,54 @@
       <x:c r="T241" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
@@ -16309,51 +16309,51 @@
       <x:c r="U242" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
@@ -16368,51 +16368,51 @@
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
@@ -16422,54 +16422,54 @@
       <x:c r="T244" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
@@ -16482,126 +16482,126 @@
       <x:c r="U245" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>631078</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>39181</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>573971</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>