--- v0 (2026-06-13)
+++ v1 (2026-06-14)
@@ -539,323 +539,323 @@
   <x:si>
     <x:t>Action sociale</x:t>
   </x:si>
   <x:si>
     <x:t>BARBENTANE</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité carrières sociales parcours animation sociale et socioculturelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Provence Alpes Côte d'Azur - CFA Régional Interuniversitaire Epure Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Médiation socioculturelle</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel animateur loisir tourisme (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTEUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTSA gestion et protection de la nature (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diderot Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aménagement gestion rivière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diderot Education - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bac pro animation - enfance et personnes âgées</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Vert d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA Fontlongue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campus Provence Verte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Provence Verte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPA les Alpilles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-REMY-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTSA gestion et protection de la nature</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole de diététique et nutrition humaine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Union française des centres de vacances Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences et techniques des activités physiques et sportives : éducation et motricité</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84916</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Formatic Avignon</x:t>
   </x:si>
   <x:si>
-    <x:t>84000</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Ligue de l'enseignement</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention lettres</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Littérature</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention musicologie</x:t>
   </x:si>
   <x:si>
     <x:t>Histoire art</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel animateur loisir tourisme (Apprentissage)</x:t>
-[...91 lines deleted...]
-  <x:si>
     <x:t>Bac pro services aux personnes et animation dans les territoires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Akteap</x:t>
   </x:si>
   <x:si>
     <x:t>69300</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Privé Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Agricole Public PACA</x:t>
   </x:si>
   <x:si>
     <x:t>06601</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Aix Valabre - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>LP B Pascal</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>LP du Parc St-Jean</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
+    <x:t>LP G Eiffel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Émile Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée E Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Pastré</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Agricampus</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>MFR Bléone-Durance</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
-    <x:t>LP G Eiffel</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée professionnel Saint-Jean le Baptiste</x:t>
   </x:si>
   <x:si>
     <x:t>84600</x:t>
   </x:si>
   <x:si>
     <x:t>VALREAS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Agricampus Hautes-Alpes </x:t>
   </x:si>
   <x:si>
     <x:t>LA L Giraud</x:t>
   </x:si>
   <x:si>
     <x:t>84208</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée d'Enseignement Général et Technologique Agricole Aix Valabre</x:t>
   </x:si>
   <x:si>
     <x:t>LEGTA</x:t>
@@ -1574,54 +1574,54 @@
   <x:si>
     <x:t>Licence mention lettres parcours double licence droit-lettres</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention lettres parcours lettres modernes</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence pro mention protection et valorisation du patrimoine historique et culturel parcours conservation et restauration du patrimoine bâti</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention musicologie parcours pôle supérieur musical et musicologique</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Licence pro mention protection et valorisation du patrimoine historique et culturel parcours conservation et restauration du patrimoine bâti</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention création littéraire parcours écopoétique et création</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro animation - enfance et personnes âgées (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Gustave Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
@@ -4024,1113 +4024,1113 @@
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>603392</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>38662</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
+      <x:c r="E33" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>42623</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>594091</x:v>
+        <x:v>632257</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>127</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>38662</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s"/>
+      <x:c r="E34" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>42623</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>594094</x:v>
+        <x:v>626764</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>39927</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
+      <x:c r="E35" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>592251</x:v>
+        <x:v>605567</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>35972</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>595434</x:v>
+        <x:v>594091</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>35972</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>595437</x:v>
+        <x:v>594094</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>592338</x:v>
+        <x:v>596615</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>39926</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>592341</x:v>
+        <x:v>596619</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>40114</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>592378</x:v>
+        <x:v>596622</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>40114</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>592380</x:v>
+        <x:v>596627</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>40462</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>14216</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>592525</x:v>
+        <x:v>597133</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>38662</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
-      <x:c r="E43" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>188</x:v>
-[...2 lines deleted...]
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>42623</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>632257</x:v>
+        <x:v>592251</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>38662</x:v>
+        <x:v>35972</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>42623</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>626764</x:v>
+        <x:v>595434</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>35972</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
-      <x:c r="E45" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>605567</x:v>
+        <x:v>595437</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>596615</x:v>
+        <x:v>592338</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>596619</x:v>
+        <x:v>592341</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>596622</x:v>
+        <x:v>592378</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>596627</x:v>
+        <x:v>592380</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>38351</x:v>
+        <x:v>40462</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>12510</x:v>
+        <x:v>14216</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>597133</x:v>
+        <x:v>592525</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>611639</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>223</x:v>
@@ -5147,93 +5147,93 @@
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>605797</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>35972</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>595438</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
@@ -5266,105 +5266,105 @@
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>592340</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>40462</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>14216</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>592524</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>30</x:v>
@@ -5377,51 +5377,51 @@
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>594093</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>44067</x:v>
@@ -5431,424 +5431,424 @@
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>594104</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>596624</x:v>
+        <x:v>594088</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>596629</x:v>
+        <x:v>594095</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>594088</x:v>
+        <x:v>594099</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
+      <x:c r="E61" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>594095</x:v>
+        <x:v>611638</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="Q62" s="16" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="R62" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="Q62" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>594099</x:v>
+        <x:v>596624</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
-      <x:c r="E63" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>611638</x:v>
+        <x:v>596629</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>592381</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
@@ -5989,280 +5989,280 @@
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>596626</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>592379</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>632283</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>605839</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>597132</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
@@ -6275,51 +6275,51 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>594098</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>44067</x:v>
@@ -6396,206 +6396,206 @@
       <x:c r="S74" s="14" t="n">
         <x:v>596623</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>41551</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>596689</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>624929</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>35972</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>595436</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
@@ -6608,154 +6608,154 @@
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>594089</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>594090</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>614645</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>41551</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -6850,66 +6850,66 @@
       <x:c r="U82" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>632275</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
@@ -6931,51 +6931,51 @@
       <x:c r="J84" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>592542</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
@@ -7002,51 +7002,51 @@
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>592339</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
@@ -7059,51 +7059,51 @@
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>594092</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>44067</x:v>
@@ -7113,51 +7113,51 @@
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>594100</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
@@ -7233,91 +7233,91 @@
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>596625</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>39264</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>592074</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -7455,153 +7455,153 @@
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>596628</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>39264</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>592075</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39463</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>592129</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>35972</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
@@ -7614,111 +7614,111 @@
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>595435</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>605838</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>30</x:v>
@@ -7731,51 +7731,51 @@
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>594102</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>44067</x:v>
@@ -7838,59 +7838,59 @@
       <x:c r="M100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>603393</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>44067</x:v>
@@ -8013,51 +8013,51 @@
       <x:c r="M103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>622168</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>147</x:v>
@@ -8074,99 +8074,99 @@
       <x:c r="M104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>622171</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>599363</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
@@ -8188,51 +8188,51 @@
       <x:c r="J106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>583749</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>321</x:v>
@@ -8519,51 +8519,51 @@
       <x:c r="U111" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
@@ -8997,51 +8997,51 @@
       <x:c r="U119" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
@@ -9051,51 +9051,51 @@
       <x:c r="T120" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
@@ -9356,51 +9356,51 @@
       <x:c r="U125" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
@@ -9476,51 +9476,51 @@
       <x:c r="U127" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
@@ -9649,51 +9649,51 @@
       <x:c r="U130" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -9708,51 +9708,51 @@
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
@@ -9768,51 +9768,51 @@
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
@@ -10597,51 +10597,51 @@
       <x:c r="U146" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
@@ -11657,51 +11657,51 @@
       <x:c r="J164" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>584248</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12523,148 +12523,151 @@
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>587772</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
+      <x:c r="E179" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F179" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H179" s="0" t="s">
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>564140</x:v>
+        <x:v>583688</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
-      <x:c r="E180" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E180" s="14" t="s"/>
+      <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>583688</x:v>
+        <x:v>564140</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -12751,162 +12754,161 @@
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>583698</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>39927</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>86</x:v>
-[...2 lines deleted...]
-        <x:v>87</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>572742</x:v>
+        <x:v>571696</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>102</x:v>
-[...1 lines deleted...]
-      <x:c r="H184" s="14" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H184" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="I184" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>571696</x:v>
+        <x:v>572742</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -13673,51 +13675,51 @@
       <x:c r="J198" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>583750</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
@@ -13787,111 +13789,111 @@
       <x:c r="K200" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>581218</x:v>
+        <x:v>581217</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>581217</x:v>
+        <x:v>581218</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>32369</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14094,263 +14096,263 @@
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>589756</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="G206" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>583883</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>587215</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>547236</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>581318</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
@@ -14365,521 +14367,521 @@
       <x:c r="G210" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>575729</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>38154</x:v>
+        <x:v>40443</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>13030</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>581581</x:v>
+        <x:v>575773</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>40462</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>494</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>14216</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>575772</x:v>
+        <x:v>572355</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>38154</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
-      <x:c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>549872</x:v>
+        <x:v>581581</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
-        <x:v>38351</x:v>
+        <x:v>40462</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>194</x:v>
-[...1 lines deleted...]
-      <x:c r="H214" s="14" t="s"/>
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="H214" s="14" t="s">
+        <x:v>495</x:v>
+      </x:c>
       <x:c r="I214" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>12510</x:v>
+        <x:v>14216</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>572355</x:v>
+        <x:v>575772</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>40443</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
+      <x:c r="E215" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>575773</x:v>
+        <x:v>549872</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>35512</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>44035</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>554849</x:v>
+        <x:v>555691</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>35512</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>555691</x:v>
+        <x:v>554849</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>39463</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>575528</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
@@ -14921,141 +14923,141 @@
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>564874</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>553023</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>575727</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
@@ -15070,51 +15072,51 @@
       <x:c r="G222" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>14216</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>575771</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
@@ -15245,176 +15247,176 @@
       <x:c r="G225" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>575726</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>35972</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>576257</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>626763</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
@@ -15438,90 +15440,90 @@
       <x:c r="M228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>557441</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>575728</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
@@ -15536,111 +15538,111 @@
       <x:c r="G230" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>575527</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>555705</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
@@ -15675,51 +15677,51 @@
       <x:c r="M232" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>545542</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -15735,51 +15737,51 @@
       <x:c r="M233" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>545445</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>147</x:v>
@@ -15880,126 +15882,126 @@
       <x:c r="U235" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>39181</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>573971</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>572471</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
@@ -16036,322 +16038,322 @@
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>496371</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>496465</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>15674</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>12547</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>518911</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>496469</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>15674</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>12547</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>518912</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>497059</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>