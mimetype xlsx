--- v1 (2026-10-07)
+++ v2 (2026-10-07)
@@ -221,54 +221,54 @@
   <x:si>
     <x:t>ROGNAC</x:t>
   </x:si>
   <x:si>
     <x:t>Réactualiser son aptitude à l'utilisation des EPI contre les chutes de hauteur sur site non équipé - THH005</x:t>
   </x:si>
   <x:si>
     <x:t>Apave Exploitation France</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Manutention</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
+    <x:t>11/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -1105,107 +1105,107 @@
       <x:c r="I7" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>620123</x:v>
+        <x:v>632984</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>632984</x:v>
+        <x:v>620123</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>25</x:v>