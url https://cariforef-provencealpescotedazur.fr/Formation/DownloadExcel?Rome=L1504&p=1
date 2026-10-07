--- v4 (2026-10-07)
+++ v5 (2026-10-07)
@@ -2204,205 +2204,205 @@
         <x:v>57</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>45062</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>610148</x:v>
+        <x:v>610149</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>45062</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>610149</x:v>
+        <x:v>610148</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>45062</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>610147</x:v>
+        <x:v>610146</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>45062</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>610146</x:v>
+        <x:v>610147</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>57</x:v>