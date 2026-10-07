--- v4 (2026-10-07)
+++ v5 (2026-10-07)
@@ -4830,114 +4830,114 @@
       <x:c r="I65" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>591996</x:v>
+        <x:v>591995</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>39040</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>591995</x:v>
+        <x:v>591996</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>39040</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>36</x:v>
       </x:c>