--- v1 (2026-10-07)
+++ v2 (2026-10-07)
@@ -200,83 +200,83 @@
   <x:si>
     <x:t>78730</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>06/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Demandeur d'emploi , Profession libérale , Public sans emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre Galanthis</x:t>
   </x:si>
   <x:si>
     <x:t>78125</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/02/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Accompagner la parentalité du désir d'enfant au post partum - Doula, accompagnante à la naissance</x:t>
   </x:si>
   <x:si>
     <x:t>Envol et Matrescence</x:t>
   </x:si>
   <x:si>
     <x:t>EM</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Femme , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>05/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/13/2026 00:00:00</x:t>
@@ -830,134 +830,134 @@
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Le métier d'aide à domicile</x:t>
   </x:si>
   <x:si>
     <x:t>Seven Life</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation au métier d'assistant(e) de vie aux familles</x:t>
   </x:si>
   <x:si>
+    <x:t>Amn Conseil et Formation</x:t>
+  </x:si>
+  <x:si>
     <x:t>MR Formation</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Amn Conseil et Formation</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel assistant de vie aux familles</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut de Formation aux Métiers des Services à Domicile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFASAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amac Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale , Public en emploi , Public sans emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formadom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut de Formation aux Métiers des Services à Domicile</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant de vie aux familles (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2028 00:00:00</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Association Sud Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ASF</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Bénéficiaire du RSA</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
@@ -1139,108 +1139,108 @@
   <x:si>
     <x:t>Association des Centres d'Accueil et de Formation de la Mutualité Sociale Agricole de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>ACAF MSA</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>Infrep Association - Cfa de l'Education Populaire</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
+    <x:t>04/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/29/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>04/28/2027 00:00:00</x:t>
+    <x:t>Provence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
-  </x:si>
-[...46 lines deleted...]
-    <x:t>02/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant de vie aux familles (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>POEC</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Interinstitutionnel de Bilan de Compétences Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant de vie aux familles + module domotique</x:t>
   </x:si>
@@ -2323,321 +2323,321 @@
       <x:c r="R9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>617467</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="Q10" s="16" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="R10" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S10" s="14" t="n">
+        <x:v>630651</x:v>
+      </x:c>
+      <x:c r="T10" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="Q10" s="16" t="s">
+      <x:c r="U10" s="16" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>630651</x:v>
+        <x:v>623244</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>623244</x:v>
+        <x:v>638504</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>638504</x:v>
+        <x:v>638506</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="S14" s="14" t="n">
+        <x:v>633668</x:v>
+      </x:c>
+      <x:c r="T14" s="16" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="U14" s="16" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>598418</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -2648,51 +2648,51 @@
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>636029</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -3344,51 +3344,51 @@
       <x:c r="C28" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>622337</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -3460,51 +3460,51 @@
       <x:c r="C30" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>626605</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
@@ -3749,51 +3749,51 @@
         <x:v>78</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>637558</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -3808,51 +3808,51 @@
       <x:c r="C36" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>622325</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -3981,51 +3981,51 @@
         <x:v>78</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>637633</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -4097,191 +4097,191 @@
         <x:v>78</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>626527</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>627840</x:v>
+        <x:v>626595</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>632496</x:v>
+        <x:v>579150</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
@@ -4290,289 +4290,289 @@
       <x:c r="K44" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>627966</x:v>
+        <x:v>641510</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>579289</x:v>
+        <x:v>627840</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>579150</x:v>
+        <x:v>632496</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>641510</x:v>
+        <x:v>627966</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>626595</x:v>
+        <x:v>579289</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>59</x:v>
@@ -7262,89 +7262,89 @@
       <x:c r="I95" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>632738</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>638877</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
@@ -7930,472 +7930,471 @@
         <x:v>573801</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>642247</x:v>
+        <x:v>640257</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="Q109" s="4" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="R109" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="S109" s="0" t="n">
+        <x:v>642247</x:v>
+      </x:c>
+      <x:c r="T109" s="4" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="U109" s="4" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="S110" s="14" t="n">
+        <x:v>573364</x:v>
+      </x:c>
+      <x:c r="T110" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="S110" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T110" s="16" t="s">
+      <x:c r="U110" s="16" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="I111" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="H111" s="0" t="s">
+      <x:c r="J111" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="K111" s="0" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="Q111" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="Q111" s="4" t="s">
+      <x:c r="R111" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="R111" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>573365</x:v>
+        <x:v>638154</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="U111" s="4" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>268</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>573793</x:v>
+        <x:v>558586</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>573364</x:v>
+        <x:v>622530</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>273</x:v>
-[...1 lines deleted...]
-      <x:c r="H114" s="14" t="s"/>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s">
+        <x:v>259</x:v>
+      </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>638154</x:v>
+        <x:v>573365</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>558586</x:v>
+        <x:v>573793</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
@@ -8484,93 +8483,93 @@
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>640771</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>573369</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
@@ -8742,233 +8741,233 @@
       <x:c r="J122" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>642592</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>573362</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>573363</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>573366</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -9174,315 +9173,315 @@
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>603241</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>599899</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>268</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>627755</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>642355</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>603243</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -9614,218 +9613,218 @@
       <x:c r="J137" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>604080</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>268</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>629615</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>640445</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>268</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>610268</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
@@ -9841,51 +9840,51 @@
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>603580</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -9900,51 +9899,51 @@
       <x:c r="C142" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>599898</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
@@ -10039,933 +10038,932 @@
       <x:c r="L144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>610117</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>348</x:v>
-[...2 lines deleted...]
-        <x:v>349</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>603581</x:v>
+        <x:v>603242</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>318</x:v>
-[...1 lines deleted...]
-      <x:c r="H146" s="14" t="s"/>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s">
+        <x:v>349</x:v>
+      </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>603242</x:v>
+        <x:v>603581</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>603244</x:v>
+        <x:v>607448</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>604079</x:v>
+        <x:v>602659</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>607448</x:v>
+        <x:v>604082</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>602659</x:v>
+        <x:v>641714</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>604082</x:v>
+        <x:v>555051</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>155</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>338</x:v>
-[...1 lines deleted...]
-      <x:c r="H152" s="14" t="s"/>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>641714</x:v>
+        <x:v>606539</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>555051</x:v>
+        <x:v>641148</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>268</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>606539</x:v>
+        <x:v>630314</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="H155" s="0" t="s">
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>641148</x:v>
+        <x:v>603579</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>264</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>630314</x:v>
+        <x:v>604081</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>348</x:v>
-[...2 lines deleted...]
-        <x:v>349</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="S157" s="0" t="n">
+        <x:v>617068</x:v>
+      </x:c>
+      <x:c r="T157" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="S157" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>604081</x:v>
+        <x:v>603244</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>617068</x:v>
+        <x:v>604079</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="G160" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>283</x:v>
@@ -11250,134 +11248,134 @@
       <x:c r="T164" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>638769</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>638770</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
@@ -11399,51 +11397,51 @@
       <x:c r="J167" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>583644</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -11528,111 +11526,111 @@
       <x:c r="L169" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>638373</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>611251</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>27</x:v>