--- v1 (2026-10-07)
+++ v2 (2026-10-07)
@@ -308,57 +308,57 @@
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent René Char</x:t>
   </x:si>
   <x:si>
     <x:t>84033</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>LP JB Brochier</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Côteaux</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la mode - vêtements (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Régional Les Coteaux</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie chimique - génie des procédés parcours conception des procédés et innovation technologique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Génie chimique</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours conception et production durable (Apprentissage)</x:t>
   </x:si>
@@ -2513,196 +2513,197 @@
         <x:v>595901</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>65</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M24" s="14" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>556481</x:v>
+        <x:v>564138</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>564138</x:v>
+        <x:v>556481</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>608164</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
@@ -3922,51 +3923,51 @@
         <x:v>140</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>592020</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -4087,51 +4088,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>592017</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -4366,51 +4367,51 @@
         <x:v>153</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>592022</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -4531,51 +4532,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>39690</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>592213</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>88</x:v>
       </x:c>