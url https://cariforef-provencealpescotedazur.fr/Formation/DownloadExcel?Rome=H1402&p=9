--- v3 (2026-07-19)
+++ v4 (2026-09-18)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="225">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="223">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -431,68 +431,68 @@
   <x:si>
     <x:t>Ingénieur diplômé du conservatoire national des arts et métiers spécialité génie industriel</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans , Public sans emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé du conservatoire national des arts et métiers spécialité génie industriel (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Mécanique construction réparation</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Mécanique construction réparation</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Introduction au métier soutien logistique intégré (SLI)</x:t>
   </x:si>
   <x:si>
     <x:t>Axone Institute</x:t>
   </x:si>
   <x:si>
     <x:t>13590</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>MEYREUIL</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de l'amélioration continue (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>CESI école d'ingénieurs - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
@@ -707,72 +707,66 @@
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention physique fondamentale et applications parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention physique fondamentale et applications parcours optics &amp; photonics (Europhotonics)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention physique fondamentale et applications parcours physique</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable amélioration continue en industrie (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ifria Sud Paca - CFA Ifria Sud Paca</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/09/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Responsable performance industrielle (Apprentissage)</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sûreté de fonctionnement (SdF) : management, organisation et gestion d'activité</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -1756,57 +1750,57 @@
       <x:c r="K9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>605716</x:v>
+        <x:v>550283</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>39303</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>73</x:v>
@@ -1817,57 +1811,57 @@
       <x:c r="K10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>550283</x:v>
+        <x:v>501081</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>39303</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -1877,57 +1871,57 @@
       <x:c r="K11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>501081</x:v>
+        <x:v>605716</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>40530</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
@@ -2450,60 +2444,60 @@
       <x:c r="H21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>501082</x:v>
+        <x:v>501083</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38321</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>71</x:v>
@@ -2511,60 +2505,60 @@
       <x:c r="H22" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>501083</x:v>
+        <x:v>501082</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>40701</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -2650,218 +2644,218 @@
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>609281</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>39130</x:v>
+        <x:v>42441</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>23654</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>558153</x:v>
+        <x:v>622543</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>42441</x:v>
+        <x:v>39130</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>23654</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>622543</x:v>
+        <x:v>558151</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39130</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>558151</x:v>
+        <x:v>558153</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
@@ -4082,196 +4076,196 @@
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>574950</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>597242</x:v>
+        <x:v>597243</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>597243</x:v>
+        <x:v>597244</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>597244</x:v>
+        <x:v>597242</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -4478,141 +4472,141 @@
       <x:c r="R56" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>591961</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38984</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>591963</x:v>
+        <x:v>591962</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38984</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>591962</x:v>
+        <x:v>591963</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38984</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -4792,168 +4786,168 @@
       <x:c r="I62" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>11414</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>591878</x:v>
+        <x:v>591880</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38684</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>11414</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>591879</x:v>
+        <x:v>591878</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38684</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>11414</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>591880</x:v>
+        <x:v>591879</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38684</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -5303,114 +5297,114 @@
       <x:c r="I71" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>591872</x:v>
+        <x:v>591873</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>591873</x:v>
+        <x:v>591872</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -5652,390 +5646,390 @@
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>624490</x:v>
+        <x:v>624489</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>632370</x:v>
+        <x:v>591965</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>624489</x:v>
+        <x:v>632370</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>591964</x:v>
+        <x:v>624490</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>591968</x:v>
+        <x:v>591969</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>591965</x:v>
+        <x:v>591964</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>591969</x:v>
+        <x:v>591968</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
@@ -6214,54 +6208,54 @@
       <x:c r="J87" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>574991</x:v>
+        <x:v>574989</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
@@ -6273,170 +6267,170 @@
       <x:c r="J88" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>574989</x:v>
+        <x:v>574991</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>41439</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>31458</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>611015</x:v>
+        <x:v>634683</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="U89" s="4" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>41439</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>31458</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>634683</x:v>
+        <x:v>611015</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>34943</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
@@ -6449,204 +6443,149 @@
       <x:c r="K91" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>31458</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>549439</x:v>
+        <x:v>509558</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>217</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
-      <x:c r="E92" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>31458</x:v>
+        <x:v>31606</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>509558</x:v>
+        <x:v>620206</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...47 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">