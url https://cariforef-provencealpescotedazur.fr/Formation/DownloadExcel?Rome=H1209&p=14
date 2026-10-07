--- v1 (2026-10-07)
+++ v2 (2026-10-07)
@@ -245,105 +245,105 @@
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Vauvenargues</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Rempart-Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS cybersécurité, informatique et réseaux, électronique option A informatique et réseaux (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Perrin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Costebelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
-    <x:t>Tout public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
-  </x:si>
-[...37 lines deleted...]
-    <x:t>07/05/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Saint-Éloi</x:t>
   </x:si>
@@ -2151,399 +2151,399 @@
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>623843</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>571299</x:v>
+        <x:v>623844</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
-        <x:v>42</x:v>
-[...2 lines deleted...]
-        <x:v>43</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>623844</x:v>
+        <x:v>538396</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>538396</x:v>
+        <x:v>596900</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Q13" s="4" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="R13" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="Q13" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>596900</x:v>
+        <x:v>596907</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="Q14" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="R14" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="Q14" s="16" t="s">
+      <x:c r="S14" s="14" t="n">
+        <x:v>611967</x:v>
+      </x:c>
+      <x:c r="T14" s="16" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="U14" s="16" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="S15" s="0" t="n">
+        <x:v>571299</x:v>
+      </x:c>
+      <x:c r="T15" s="4" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>599403</x:v>
       </x:c>
@@ -2660,81 +2660,81 @@
       <x:c r="R18" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>623841</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>613005</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
@@ -2986,181 +2986,181 @@
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>596904</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>537199</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>618895</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>632485</x:v>
       </x:c>
@@ -3289,51 +3289,51 @@
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>544708</x:v>
       </x:c>
@@ -3343,51 +3343,51 @@
       <x:c r="U30" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>632703</x:v>
       </x:c>
@@ -3457,51 +3457,51 @@
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>608349</x:v>
       </x:c>
@@ -3682,81 +3682,81 @@
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>554787</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
@@ -3795,51 +3795,51 @@
       <x:c r="U38" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>632464</x:v>
       </x:c>
@@ -4056,54 +4056,54 @@
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>546875</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>128</x:v>
@@ -4117,78 +4117,78 @@
       <x:c r="L44" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>609462</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
@@ -4257,354 +4257,355 @@
       <x:c r="S46" s="14" t="n">
         <x:v>602152</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H47" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>549731</x:v>
+        <x:v>556397</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>110</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>556397</x:v>
+        <x:v>552270</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>552270</x:v>
+        <x:v>549731</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>623941</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>614369</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
@@ -4825,102 +4826,102 @@
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>549691</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>614573</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
@@ -4946,54 +4947,54 @@
       <x:c r="L58" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>556773</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -5006,100 +5007,100 @@
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>560932</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>608108</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
@@ -5146,82 +5147,82 @@
         <x:v>611248</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>611312</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -5243,54 +5244,54 @@
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>555737</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
@@ -5302,114 +5303,114 @@
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>558736</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>558865</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5437,90 +5438,90 @@
       <x:c r="R66" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>596919</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>612070</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6048,82 +6049,82 @@
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>596915</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>596920</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -6206,54 +6207,54 @@
       <x:c r="L80" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>556775</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -6327,102 +6328,102 @@
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>550244</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>611313</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -6519,175 +6520,175 @@
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>594145</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>594154</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>587892</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>643345</x:v>
       </x:c>
@@ -6700,310 +6701,310 @@
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>617130</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>587893</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>587897</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>587891</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>587898</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7097,51 +7098,51 @@
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>612999</x:v>
       </x:c>
@@ -7543,162 +7544,162 @@
       <x:c r="A104" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>626906</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>588515</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>598895</x:v>
       </x:c>
@@ -7774,51 +7775,51 @@
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>613000</x:v>
       </x:c>
@@ -7828,224 +7829,224 @@
       <x:c r="U108" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>587889</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>587890</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>587894</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>620184</x:v>
       </x:c>
@@ -8055,51 +8056,51 @@
       <x:c r="U112" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>587895</x:v>
       </x:c>
@@ -8112,78 +8113,78 @@
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>587896</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -8258,78 +8259,78 @@
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>547559</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -8346,51 +8347,51 @@
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -8461,57 +8462,57 @@
         <x:v>605696</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
@@ -8642,81 +8643,81 @@
       <x:c r="S122" s="14" t="n">
         <x:v>605692</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>602214</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
@@ -8761,81 +8762,81 @@
       <x:c r="S124" s="14" t="n">
         <x:v>602243</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>602318</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -8858,114 +8859,114 @@
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>550264</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>558856</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>153</x:v>
@@ -8979,51 +8980,51 @@
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>550254</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -9039,54 +9040,54 @@
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>550259</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
         <x:v>153</x:v>
@@ -9100,54 +9101,54 @@
       <x:c r="L130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>550267</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9218,175 +9219,175 @@
       <x:c r="L132" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>547086</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>547697</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>556825</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -9399,54 +9400,54 @@
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>565159</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
@@ -9458,54 +9459,54 @@
       <x:c r="L136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>558733</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -9634,51 +9635,51 @@
       <x:c r="L139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>552109</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>233</x:v>
@@ -9876,163 +9877,163 @@
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>550249</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>556722</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>547818</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -10046,51 +10047,51 @@
       <x:c r="I146" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>609584</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
@@ -10115,54 +10116,54 @@
       <x:c r="L147" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>547088</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
@@ -10204,81 +10205,81 @@
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>638131</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38543</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -10631,51 +10632,51 @@
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>554912</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
@@ -10691,51 +10692,51 @@
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>554854</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>273</x:v>
@@ -11054,51 +11055,51 @@
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>556126</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>41578</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
@@ -11282,51 +11283,51 @@
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>554857</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>273</x:v>
@@ -11813,51 +11814,51 @@
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>554859</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
@@ -12115,51 +12116,51 @@
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>554934</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>273</x:v>
@@ -12228,51 +12229,51 @@
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>592889</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
@@ -12281,100 +12282,100 @@
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>592892</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>592894</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
@@ -12383,100 +12384,100 @@
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>592891</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>592888</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
@@ -12485,100 +12486,100 @@
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>592895</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>592890</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
@@ -12587,100 +12588,100 @@
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>592893</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>592965</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
@@ -12689,100 +12690,100 @@
       <x:c r="M192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>592968</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>592971</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
@@ -12791,100 +12792,100 @@
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>592970</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>592966</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
@@ -12893,100 +12894,100 @@
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>592967</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>592969</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
@@ -12995,100 +12996,100 @@
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>592972</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>595105</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
@@ -13097,100 +13098,100 @@
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>595108</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>595106</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
@@ -13199,100 +13200,100 @@
       <x:c r="M202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>595107</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>592962</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
@@ -13301,100 +13302,100 @@
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>592963</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>592964</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
@@ -13403,100 +13404,100 @@
       <x:c r="M206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>595856</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>594205</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
@@ -13505,100 +13506,100 @@
       <x:c r="M208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>594208</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>594204</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
@@ -13607,100 +13608,100 @@
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>594207</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>594203</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
@@ -13709,100 +13710,100 @@
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>594206</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>594658</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
@@ -13811,100 +13812,100 @@
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>594656</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>594657</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
@@ -13913,202 +13914,202 @@
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>592951</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>592952</x:v>
+        <x:v>592953</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>592950</x:v>
+        <x:v>592952</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>592953</x:v>
+        <x:v>592950</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
@@ -14117,100 +14118,100 @@
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>592581</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>592582</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
@@ -14219,100 +14220,100 @@
       <x:c r="M222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>592580</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>592908</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
@@ -14321,304 +14322,304 @@
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>592910</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>592909</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s"/>
       <x:c r="K226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>592911</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>592956</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>592959</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>592954</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
@@ -14627,100 +14628,100 @@
       <x:c r="M230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>592955</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>592957</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
@@ -14729,100 +14730,100 @@
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>592958</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>592960</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
@@ -14831,100 +14832,100 @@
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>592961</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>592939</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
@@ -14933,100 +14934,100 @@
       <x:c r="M236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>592942</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>592941</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
@@ -15035,202 +15036,202 @@
       <x:c r="M238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>592940</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>592896</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>592902</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>592899</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
@@ -15239,100 +15240,100 @@
       <x:c r="M242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>592904</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>592906</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
@@ -15341,100 +15342,100 @@
       <x:c r="M244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>592897</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>592898</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
@@ -15443,100 +15444,100 @@
       <x:c r="M246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>592900</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>592901</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
@@ -15545,100 +15546,100 @@
       <x:c r="M248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>592903</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>592905</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
@@ -15647,100 +15648,100 @@
       <x:c r="M250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>592907</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>592936</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
@@ -15749,100 +15750,100 @@
       <x:c r="M252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>592937</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>592938</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
@@ -15851,100 +15852,100 @@
       <x:c r="M254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>594653</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>594652</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
@@ -15953,70 +15954,70 @@
       <x:c r="M256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>594654</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>24001</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>623518</x:v>
       </x:c>
@@ -16078,51 +16079,51 @@
         <x:v>591930</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>619342</x:v>
       </x:c>
@@ -16131,100 +16132,100 @@
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>619340</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>619343</x:v>
       </x:c>