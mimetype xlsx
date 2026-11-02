--- v5 (2026-11-02)
+++ v6 (2026-11-02)
@@ -542,248 +542,248 @@
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor marketing et communication</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS communication</x:t>
   </x:si>
   <x:si>
+    <x:t>My BS - My Business School La Valette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORMAVAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS Communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idrac business School - Compétences Commerce et International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre National d'Enseignement à Distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseil Régional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Formation et d'Innovation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANDELIEU-LA-NAPOULE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cfa Perspective - Isim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campus Eductive Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole supérieure Campus Eductive Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut libre d'études commerciales Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISCAE - Site de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inatec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/12/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESID - Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ÉRUDIS Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUP' DE COM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDRAC BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Bonaparte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediaschool Est-Sud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediaschool Est-Sud - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>84000</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>IFC Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Parc Impérial</x:t>
   </x:si>
   <x:si>
-    <x:t>06000</x:t>
-[...175 lines deleted...]
-  <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE BELMONT</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>Provence formation - Erudis Aix</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
@@ -1139,137 +1139,137 @@
   <x:si>
     <x:t>13240</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Skill Up - Edup Business School</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management</x:t>
   </x:si>
   <x:si>
     <x:t>ACAMAN</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Draguignan</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Brignoles</x:t>
   </x:si>
   <x:si>
+    <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octo - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>Octo</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>07/10/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
-    <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>First Line Formation</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE MY BS</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Cannes</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESMED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SORGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sport 4.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA TOUR-D'AIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>EBM 5</x:t>
   </x:si>
   <x:si>
     <x:t>Ebm Business School - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Escial Académie</x:t>
@@ -1280,89 +1280,89 @@
   <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Idev - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta - Groupe Someform</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alpes Développement Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADF</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Delta - Groupe Someform</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/27/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/27/2028 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BTS communication (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>BTS communication (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS communication option entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS études de réalisation d'un projet de communication option A : études de réalisation de produits plurimedia</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
@@ -1991,62 +1991,62 @@
   <x:si>
     <x:t>Directeur de création en design graphique</x:t>
   </x:si>
   <x:si>
     <x:t>Mjm Graphic Design Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>directeur de création en design graphique</x:t>
   </x:si>
   <x:si>
     <x:t>MJM Graphic Design</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de création en design graphique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de projets image et communication</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de projets image et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de projets image et communication BC01 Elaborer une stratégie d'image et de communication</x:t>
   </x:si>
   <x:si>
+    <x:t>expert en création digitale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Sophia Ynov Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOPHIA ANTIPOLIS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en création digitale</x:t>
   </x:si>
   <x:si>
-    <x:t>expert en création digitale</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Expert en création digitale spécialisation directeur artistique : Brand design &amp; Motion Design (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation directeur artistique avec IA : Brand design et Motion Design (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation directeur artistique avec IA : Brand et Motion Design (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation directeur créatif : 3D Artist &amp; Simulation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation directeur créatif : Game &amp; Tech Art (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation directeur créatif : producteur jeu vidéo &amp; Game Design (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation expert en animation 3D (Apprentissage)</x:t>
@@ -2114,62 +2114,62 @@
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention information-communication</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
+    <x:t>licence mention langues étrangères appliquées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Langues</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention langues étrangères appliquées</x:t>
   </x:si>
   <x:si>
-    <x:t>Langues</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - allemand</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - espagnol</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention langues, littératures et civilisations étrangères et régionales</x:t>
   </x:si>
   <x:si>
     <x:t>Culture civilisation</x:t>
@@ -2183,62 +2183,62 @@
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales (préparation également possible par Bloc(s) de compétences) parcours bilangue : turc-arabe</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours anglais</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours arabe</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours coréen</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours espagnol</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours italien</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours japonais</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention lettres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Littérature</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université de Toulon - UFR Lettres, Langues et Sciences Humaines</x:t>
+  </x:si>
+  <x:si>
     <x:t>licence mention lettres</x:t>
   </x:si>
   <x:si>
-    <x:t>Littérature</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Licence mention lettres parcours lettres et écriture</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention lettres parcours lettres et livre</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention lettres parcours lettres modernes</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention philosophie</x:t>
   </x:si>
   <x:si>
     <x:t>Philosophie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention philosophie parcours philosophie</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention science politique</x:t>
   </x:si>
   <x:si>
     <x:t>Politique publique</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences du langage</x:t>
@@ -2417,68 +2417,68 @@
   <x:si>
     <x:t>Manager des stratégies communication marketing spécialisation communication audiovisuelle et marketing digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing spécialisation communication des marques et des entreprises (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing spécialisation communication digitale et publicité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing spécialisation communication évènementielle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing spécialisation marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies marketing et communication (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>04/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager des stratégies marketing et communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ace Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>manager des stratégies marketing et communication</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager des stratégies marketing et communication</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Manager des stratégies marketing et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>manager du marketing et de la communication</x:t>
   </x:si>
   <x:si>
     <x:t>EMD École de management</x:t>
   </x:si>
   <x:si>
     <x:t>13331</x:t>
   </x:si>
   <x:si>
     <x:t>EMD Ecole de management</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing et de la communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Management</x:t>
   </x:si>
   <x:si>
     <x:t>EMD</x:t>
@@ -2774,59 +2774,59 @@
   <x:si>
     <x:t>Délégué syndical , Elu , Elu local , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>02/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prise de Parole en public: techniques avancées pour une communication impactante</x:t>
   </x:si>
   <x:si>
     <x:t>RH Connect</x:t>
   </x:si>
   <x:si>
     <x:t>CARNOUX-EN-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable communication</x:t>
   </x:si>
   <x:si>
     <x:t>Communication événementielle</x:t>
   </x:si>
   <x:si>
+    <x:t>08/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable communication (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/20/2025 00:00:00</x:t>
@@ -2834,77 +2834,77 @@
   <x:si>
     <x:t>Responsable communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de communication</x:t>
   </x:si>
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing mix</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable de projet marketing communication spécialisation communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication spécialisation communication des marques et des entreprises (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication spécialisation communication digitale et publicité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication spécialisation évènementiel et relations publiques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication spécialisation marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication spécialisation marketing et communication dans le sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable de projet webmarketing et communication digitale (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC 1 Concevoir une campagne webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC 2 Produire et gérer des contenus digitaux vecteurs d’engagement et responsables</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC 4 Piloter un projet webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC01 Concevoir une campagne webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC02 Produire et gérer des contenus digitaux vecteurs d’engagement et responsables</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC03 Développer la visibilité, l’audience et la réputation digitales</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC4 Piloter un projet webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale specificité Chef de projet digital et IA</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale spécificité chef de projet digital et IA</x:t>
@@ -3050,69 +3050,69 @@
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Kaali Formation</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
+    <x:t>02/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2028 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>05/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste BC 2 Développer des solutions visuelles innovantes et multimédia</x:t>
   </x:si>
@@ -5501,1574 +5501,1577 @@
       <x:c r="J35" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>649932</x:v>
+        <x:v>649922</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>649936</x:v>
+        <x:v>649925</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>649938</x:v>
+        <x:v>606260</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>166</x:v>
-[...1 lines deleted...]
-      <x:c r="H38" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
+      <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>606260</x:v>
+        <x:v>611918</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>611918</x:v>
+        <x:v>634191</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>634191</x:v>
+        <x:v>554761</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
+      <x:c r="E41" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>554761</x:v>
+        <x:v>583968</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E42" s="14" t="s"/>
+      <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>179</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>583968</x:v>
+        <x:v>588531</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>649922</x:v>
+        <x:v>542216</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>649925</x:v>
+        <x:v>649934</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>588531</x:v>
+        <x:v>649941</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>542216</x:v>
+        <x:v>649918</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>649934</x:v>
+        <x:v>649921</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>129</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="Q48" s="16" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="R48" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="S48" s="14" t="n">
+        <x:v>620472</x:v>
+      </x:c>
+      <x:c r="T48" s="16" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="U48" s="16" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="Q49" s="4" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="R49" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="S49" s="0" t="n">
+        <x:v>644817</x:v>
+      </x:c>
+      <x:c r="T49" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="U49" s="4" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>129</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="H50" s="14" t="s"/>
+      <x:c r="H50" s="14" t="s">
+        <x:v>200</x:v>
+      </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>649921</x:v>
+        <x:v>633864</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>620472</x:v>
+        <x:v>608144</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>644817</x:v>
+        <x:v>649920</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="H53" s="0" t="s">
+      <x:c r="I53" s="4" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>633864</x:v>
+        <x:v>649923</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>204</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>608144</x:v>
+        <x:v>649930</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>166</x:v>
-[...2 lines deleted...]
-        <x:v>167</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>554763</x:v>
+        <x:v>649939</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>207</x:v>
-[...1 lines deleted...]
-      <x:c r="H56" s="14" t="s"/>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s">
+        <x:v>165</x:v>
+      </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>650990</x:v>
+        <x:v>554763</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>649920</x:v>
+        <x:v>650990</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>649923</x:v>
+        <x:v>649932</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>649930</x:v>
+        <x:v>649936</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>649939</x:v>
+        <x:v>649938</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H61" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="I61" s="4" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="Q61" s="4" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>598433</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>588298</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
@@ -7147,51 +7150,51 @@
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>649919</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -7201,51 +7204,51 @@
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>649924</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -7258,51 +7261,51 @@
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>649926</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -7312,51 +7315,51 @@
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>649927</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -7369,51 +7372,51 @@
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>649933</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -7423,150 +7426,150 @@
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>649937</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>649940</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>566528</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
@@ -7664,207 +7667,207 @@
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>544694</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>650936</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H75" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="I75" s="4" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="Q75" s="4" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>606259</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="H76" s="14" t="s">
+      <x:c r="I76" s="16" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>634188</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -7895,359 +7898,359 @@
       <x:c r="T77" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>542218</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>586465</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>556583</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H81" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="I81" s="4" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="Q81" s="4" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>553978</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>608143</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>556949</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
@@ -8328,51 +8331,51 @@
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>649928</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -8385,51 +8388,51 @@
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>649929</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -8439,51 +8442,51 @@
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>649931</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -8496,193 +8499,193 @@
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>649935</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>556948</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>640054</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H91" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="I91" s="4" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -8721,51 +8724,51 @@
       <x:c r="I92" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>607303</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
@@ -9046,117 +9049,117 @@
         <x:v>605200</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="I98" s="16" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>556419</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H99" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="I99" s="4" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -9171,108 +9174,108 @@
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>601549</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -9289,111 +9292,111 @@
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>608433</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -9446,215 +9449,215 @@
       <x:c r="M104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>652417</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>653156</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>550508</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>550551</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
@@ -9681,169 +9684,169 @@
       <x:c r="M108" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>550657</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>598947</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>640158</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -9856,51 +9859,51 @@
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>640200</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>319</x:v>
@@ -9965,119 +9968,119 @@
       <x:c r="J113" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>640970</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>641025</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
@@ -10316,140 +10319,140 @@
       <x:c r="J119" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>602002</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>602058</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -10460,55 +10463,55 @@
         <x:v>548682</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -10548,51 +10551,51 @@
       <x:c r="I123" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>549098</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
@@ -10637,54 +10640,54 @@
       <x:c r="S124" s="14" t="n">
         <x:v>544878</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
@@ -10794,51 +10797,51 @@
       <x:c r="L127" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>609757</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
@@ -10856,51 +10859,51 @@
       <x:c r="M128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>552227</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -10993,51 +10996,51 @@
       <x:c r="T130" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
@@ -11151,51 +11154,51 @@
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>644985</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>226</x:v>
@@ -11212,1820 +11215,1818 @@
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>644989</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>272</x:v>
-[...2 lines deleted...]
-        <x:v>196</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>607861</x:v>
+        <x:v>547143</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>608372</x:v>
+        <x:v>548680</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>301</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>603611</x:v>
+        <x:v>555775</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>603770</x:v>
+        <x:v>556198</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>300</x:v>
-[...2 lines deleted...]
-        <x:v>301</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>555775</x:v>
+        <x:v>598967</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>556198</x:v>
+        <x:v>607319</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>598967</x:v>
+        <x:v>545643</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>357</x:v>
-[...1 lines deleted...]
-      <x:c r="H142" s="14" t="s"/>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s">
+        <x:v>353</x:v>
+      </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>607319</x:v>
+        <x:v>599424</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>545643</x:v>
+        <x:v>608372</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>642936</x:v>
+        <x:v>603611</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>352</x:v>
-[...2 lines deleted...]
-        <x:v>353</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>599424</x:v>
+        <x:v>603770</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>223</x:v>
-[...1 lines deleted...]
-      <x:c r="H146" s="14" t="s"/>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s">
+        <x:v>191</x:v>
+      </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>553008</x:v>
+        <x:v>607861</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>204</x:v>
-[...2 lines deleted...]
-        <x:v>205</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="Q147" s="4" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="R147" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="S147" s="0" t="n">
+        <x:v>642936</x:v>
+      </x:c>
+      <x:c r="T147" s="4" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="U147" s="4" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>547143</x:v>
+        <x:v>553008</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>548680</x:v>
+        <x:v>600890</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>352</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>644988</x:v>
+        <x:v>603791</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>549216</x:v>
+        <x:v>644988</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>212</x:v>
-[...1 lines deleted...]
-      <x:c r="H152" s="14" t="s"/>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s">
+        <x:v>200</x:v>
+      </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>549464</x:v>
+        <x:v>549216</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>643755</x:v>
+        <x:v>549464</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>602050</x:v>
+        <x:v>643755</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>300</x:v>
-[...2 lines deleted...]
-        <x:v>301</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>555774</x:v>
+        <x:v>602050</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>306</x:v>
-[...1 lines deleted...]
-      <x:c r="H156" s="14" t="s"/>
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s">
+        <x:v>301</x:v>
+      </x:c>
       <x:c r="I156" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>608299</x:v>
+        <x:v>555774</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>608300</x:v>
+        <x:v>608299</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>166</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>605987</x:v>
+        <x:v>608300</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H159" s="0" t="s">
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>556212</x:v>
+        <x:v>605987</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>367</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>607686</x:v>
+        <x:v>556212</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>599442</x:v>
+        <x:v>607686</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>189</x:v>
-[...1 lines deleted...]
-      <x:c r="H162" s="14" t="s"/>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H162" s="14" t="s">
+        <x:v>353</x:v>
+      </x:c>
       <x:c r="I162" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>602239</x:v>
+        <x:v>599442</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>551944</x:v>
+        <x:v>602239</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>641739</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -13097,51 +13098,51 @@
       <x:c r="M166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>651272</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -13154,110 +13155,110 @@
       <x:c r="M167" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>651273</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>549650</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -13267,1117 +13268,1114 @@
       <x:c r="L169" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>599815</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>546876</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>243</x:v>
-[...2 lines deleted...]
-        <x:v>244</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>549776</x:v>
+        <x:v>551944</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>192</x:v>
-[...1 lines deleted...]
-      <x:c r="H172" s="14" t="s"/>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H172" s="14" t="s">
+        <x:v>244</x:v>
+      </x:c>
       <x:c r="I172" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>608876</x:v>
+        <x:v>549776</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>602151</x:v>
+        <x:v>608876</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>277</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>553548</x:v>
+        <x:v>602151</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>608180</x:v>
+        <x:v>553548</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>600275</x:v>
+        <x:v>608180</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>545141</x:v>
+        <x:v>600275</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>253</x:v>
-[...1 lines deleted...]
-      <x:c r="H178" s="14" t="s"/>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H178" s="14" t="s">
+        <x:v>191</x:v>
+      </x:c>
       <x:c r="I178" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>545658</x:v>
+        <x:v>545141</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>640797</x:v>
+        <x:v>545658</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>560939</x:v>
+        <x:v>640797</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>352</x:v>
-[...2 lines deleted...]
-        <x:v>353</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>599440</x:v>
+        <x:v>560939</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>363</x:v>
-[...1 lines deleted...]
-      <x:c r="H182" s="14" t="s"/>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H182" s="14" t="s">
+        <x:v>353</x:v>
+      </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>602601</x:v>
+        <x:v>599440</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>395</x:v>
-[...2 lines deleted...]
-        <x:v>368</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>556539</x:v>
+        <x:v>602601</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>398</x:v>
-[...1 lines deleted...]
-      <x:c r="H184" s="14" t="s"/>
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="H184" s="14" t="s">
+        <x:v>368</x:v>
+      </x:c>
       <x:c r="I184" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>608569</x:v>
+        <x:v>556539</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>605198</x:v>
+        <x:v>608569</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>611093</x:v>
+        <x:v>605198</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>603791</x:v>
+        <x:v>611093</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>327</x:v>
@@ -14412,735 +14410,734 @@
       <x:c r="S188" s="14" t="n">
         <x:v>572159</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>204</x:v>
-[...2 lines deleted...]
-        <x:v>205</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>549279</x:v>
+        <x:v>551943</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>549463</x:v>
+        <x:v>552105</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>403</x:v>
-[...2 lines deleted...]
-        <x:v>404</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>601182</x:v>
+        <x:v>552229</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>547000</x:v>
+        <x:v>565857</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>601745</x:v>
+        <x:v>651390</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>253</x:v>
-[...1 lines deleted...]
-      <x:c r="H194" s="14" t="s"/>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H194" s="14" t="s">
+        <x:v>200</x:v>
+      </x:c>
       <x:c r="I194" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>608857</x:v>
+        <x:v>549279</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="H195" s="0" t="s">
+        <x:v>407</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>601929</x:v>
+        <x:v>601182</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>651390</x:v>
+        <x:v>549463</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="S197" s="0" t="n">
+        <x:v>547000</x:v>
+      </x:c>
+      <x:c r="T197" s="4" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>552105</x:v>
+        <x:v>601745</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>552229</x:v>
+        <x:v>608857</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>565857</x:v>
+        <x:v>601929</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
@@ -15175,81 +15172,81 @@
         <x:v>556090</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>614678</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
@@ -15393,1396 +15390,1393 @@
       <x:c r="M205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>550658</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>546829</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>560000</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>605199</x:v>
+        <x:v>599230</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>166</x:v>
-[...2 lines deleted...]
-        <x:v>167</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>556421</x:v>
+        <x:v>605199</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>322</x:v>
-[...1 lines deleted...]
-      <x:c r="H210" s="14" t="s"/>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H210" s="14" t="s">
+        <x:v>165</x:v>
+      </x:c>
       <x:c r="I210" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>599230</x:v>
+        <x:v>556421</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>640643</x:v>
+        <x:v>607687</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>352</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>644986</x:v>
+        <x:v>603610</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>352</x:v>
-[...2 lines deleted...]
-        <x:v>353</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>644984</x:v>
+        <x:v>603612</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>607687</x:v>
+        <x:v>644984</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>599423</x:v>
+        <x:v>545156</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>641024</x:v>
+        <x:v>640796</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>313</x:v>
-[...2 lines deleted...]
-        <x:v>196</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>545156</x:v>
+        <x:v>641024</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>602733</x:v>
+        <x:v>599423</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>556566</x:v>
+        <x:v>602733</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>212</x:v>
-[...1 lines deleted...]
-      <x:c r="H220" s="14" t="s"/>
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="H220" s="14" t="s">
+        <x:v>368</x:v>
+      </x:c>
       <x:c r="I220" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>603610</x:v>
+        <x:v>556566</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>603612</x:v>
+        <x:v>650921</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>552261</x:v>
+        <x:v>602051</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>650921</x:v>
+        <x:v>552261</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>336</x:v>
-[...1 lines deleted...]
-      <x:c r="H224" s="14" t="s"/>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H224" s="14" t="s">
+        <x:v>353</x:v>
+      </x:c>
       <x:c r="I224" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>602051</x:v>
+        <x:v>556088</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>556088</x:v>
+        <x:v>640643</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>306</x:v>
-[...1 lines deleted...]
-      <x:c r="H226" s="14" t="s"/>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H226" s="14" t="s">
+        <x:v>353</x:v>
+      </x:c>
       <x:c r="I226" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>640796</x:v>
+        <x:v>644986</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>632482</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>621351</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
@@ -16801,51 +16795,51 @@
       <x:c r="L229" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>599489</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -16974,51 +16968,51 @@
       <x:c r="L232" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>601930</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
@@ -17212,51 +17206,51 @@
       <x:c r="M236" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>558948</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -17447,51 +17441,51 @@
       <x:c r="M240" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>550699</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -17744,51 +17738,51 @@
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>603413</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>389</x:v>
@@ -18095,51 +18089,51 @@
       <x:c r="I251" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>554933</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
@@ -18277,51 +18271,51 @@
       <x:c r="I254" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>603827</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
@@ -18337,51 +18331,51 @@
       <x:c r="I255" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>509937</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
@@ -18531,51 +18525,51 @@
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>603433</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
@@ -18637,305 +18631,305 @@
       <x:c r="H260" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>554816</x:v>
+        <x:v>603826</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>603826</x:v>
+        <x:v>556144</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>556144</x:v>
+        <x:v>554888</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>554888</x:v>
+        <x:v>602562</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>602562</x:v>
+        <x:v>554816</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
@@ -18954,51 +18948,51 @@
       <x:c r="M265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>603438</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>389</x:v>
@@ -19075,100 +19069,100 @@
       <x:c r="M267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>603434</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>509936</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
@@ -19257,51 +19251,51 @@
       <x:c r="M270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>554894</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
@@ -19426,51 +19420,51 @@
       <x:c r="I273" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>554929</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
@@ -19499,51 +19493,51 @@
       <x:c r="M274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>602564</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
@@ -19559,51 +19553,51 @@
       <x:c r="M275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>554891</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>389</x:v>
@@ -19735,57 +19729,57 @@
       <x:c r="K278" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>603829</x:v>
+        <x:v>554935</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
@@ -19795,57 +19789,57 @@
       <x:c r="K279" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>554935</x:v>
+        <x:v>603829</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
         <x:v>389</x:v>
@@ -19883,819 +19877,819 @@
       <x:c r="T280" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>616988</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>643478</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>643481</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>643480</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>610950</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>637123</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>637127</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>612447</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>645734</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>645735</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>41125</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>646280</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>633994</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>645737</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>608140</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
@@ -20734,251 +20728,251 @@
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>645736</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>610971</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>41125</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>646281</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>650928</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>598950</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
@@ -21389,110 +21383,110 @@
       <x:c r="T306" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>601588</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -21505,78 +21499,78 @@
       <x:c r="T308" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>641057</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -21620,152 +21614,151 @@
       <x:c r="S310" s="14" t="n">
         <x:v>644940</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>352</x:v>
-[...2 lines deleted...]
-        <x:v>353</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>644939</x:v>
+        <x:v>601589</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>295</x:v>
-[...1 lines deleted...]
-      <x:c r="H312" s="14" t="s"/>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H312" s="14" t="s">
+        <x:v>353</x:v>
+      </x:c>
       <x:c r="I312" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>601589</x:v>
+        <x:v>644939</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
@@ -21974,417 +21967,417 @@
       <x:c r="S316" s="14" t="n">
         <x:v>615690</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>602578</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>650959</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>651037</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>646462</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>651036</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>638620</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>645987</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -22428,149 +22421,149 @@
       <x:c r="S324" s="14" t="n">
         <x:v>623611</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>603643</x:v>
+        <x:v>607315</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>607315</x:v>
+        <x:v>603643</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
@@ -22723,91 +22716,91 @@
         <x:v>599654</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>603644</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
@@ -23001,183 +22994,182 @@
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>613733</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
-        <x:v>41736</x:v>
+        <x:v>37786</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>300</x:v>
-[...2 lines deleted...]
-        <x:v>301</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>625762</x:v>
+        <x:v>608680</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
-        <x:v>37786</x:v>
+        <x:v>41736</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>517</x:v>
-[...1 lines deleted...]
-      <x:c r="H336" s="14" t="s"/>
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="H336" s="14" t="s">
+        <x:v>301</x:v>
+      </x:c>
       <x:c r="I336" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>608680</x:v>
+        <x:v>625762</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>41736</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -23626,51 +23618,51 @@
       <x:c r="L345" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>602176</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>40851</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
@@ -23853,51 +23845,51 @@
       <x:c r="L349" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>632619</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
@@ -23912,51 +23904,51 @@
       <x:c r="L350" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>632620</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
@@ -23969,51 +23961,51 @@
       <x:c r="L351" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>632626</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
@@ -24028,51 +24020,51 @@
       <x:c r="L352" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>632618</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -24085,51 +24077,51 @@
       <x:c r="L353" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>632616</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
@@ -24144,51 +24136,51 @@
       <x:c r="L354" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>632627</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>36</x:v>
@@ -24265,72 +24257,72 @@
         <x:v>560</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>535291</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>588196</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
@@ -24425,130 +24417,130 @@
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>601341</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>39605</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>645692</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>39605</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>645693</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
@@ -25248,72 +25240,72 @@
         <x:v>98</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>586456</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>616253</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>37968</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
@@ -25330,51 +25322,51 @@
       <x:c r="I376" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>603083</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>39136</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
@@ -25384,167 +25376,167 @@
       <x:c r="I377" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>646888</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>39251</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>614353</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>39251</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>614354</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>40164</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
@@ -25760,75 +25752,75 @@
       <x:c r="T383" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>650160</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
@@ -25928,75 +25920,75 @@
       <x:c r="T386" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>601681</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
@@ -26139,108 +26131,108 @@
       <x:c r="M390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>601660</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>601680</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
@@ -26335,75 +26327,75 @@
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>554177</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>40882</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
@@ -26539,101 +26531,101 @@
       <x:c r="M397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>646265</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>40843</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>642981</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>40843</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -26646,51 +26638,51 @@
       <x:c r="J399" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>642982</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
@@ -27061,211 +27053,211 @@
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>613658</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>537296</x:v>
+        <x:v>645515</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
-        <x:v>129</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>645514</x:v>
+        <x:v>537296</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>645515</x:v>
+        <x:v>645514</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
@@ -28196,51 +28188,51 @@
       <x:c r="J426" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>550545</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>36905</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -28284,128 +28276,128 @@
         <x:v>546241</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>36905</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>549523</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>616255</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>40237</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
@@ -28709,51 +28701,51 @@
       <x:c r="L435" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>638780</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>677</x:v>
       </x:c>
@@ -28885,279 +28877,278 @@
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>650286</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
-        <x:v>672</x:v>
-[...2 lines deleted...]
-        <x:v>673</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>639043</x:v>
+        <x:v>645518</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
-        <x:v>677</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>677</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>645518</x:v>
+        <x:v>645516</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>610</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>610</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>645516</x:v>
+        <x:v>645517</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
-        <x:v>129</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>679</x:v>
-[...1 lines deleted...]
-      <x:c r="H442" s="14" t="s"/>
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="H442" s="14" t="s">
+        <x:v>673</x:v>
+      </x:c>
       <x:c r="I442" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>645517</x:v>
+        <x:v>639043</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>15254</x:v>
@@ -29371,51 +29362,51 @@
       <x:c r="G447" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>645823</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
@@ -29670,51 +29661,51 @@
       <x:c r="L452" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>628609</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
@@ -29789,51 +29780,51 @@
       <x:c r="M454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>632467</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
@@ -29846,51 +29837,51 @@
       <x:c r="M455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>632466</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
@@ -30083,224 +30074,224 @@
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>640079</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
-        <x:v>129</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>679</x:v>
-[...1 lines deleted...]
-      <x:c r="H460" s="14" t="s"/>
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="H460" s="14" t="s">
+        <x:v>673</x:v>
+      </x:c>
       <x:c r="I460" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>645826</x:v>
+        <x:v>643041</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>645828</x:v>
+        <x:v>645826</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>672</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>643041</x:v>
+        <x:v>645828</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>14261</x:v>
@@ -30310,51 +30301,51 @@
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>645829</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>51</x:v>
@@ -31137,51 +31128,51 @@
         <x:v>679</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>13168</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>645998</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
@@ -31206,336 +31197,335 @@
       <x:c r="L479" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>13168</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>641880</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>537355</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>537349</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
-        <x:v>129</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
-        <x:v>41703</x:v>
+        <x:v>36991</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>216</x:v>
-[...1 lines deleted...]
-      <x:c r="H482" s="14" t="s"/>
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="H482" s="14" t="s">
+        <x:v>732</x:v>
+      </x:c>
       <x:c r="I482" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
-        <x:v>46311</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>646423</x:v>
+        <x:v>558533</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
-        <x:v>36991</x:v>
+        <x:v>41703</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
-        <x:v>731</x:v>
-[...2 lines deleted...]
-        <x:v>732</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
-        <x:v>733</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
-        <x:v>733</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>558533</x:v>
+        <x:v>646423</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>735</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>41703</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>646422</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>36991</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
@@ -31548,51 +31538,51 @@
       <x:c r="M485" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>558536</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>36991</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="I486" s="16" t="s">
         <x:v>733</x:v>
@@ -31654,51 +31644,51 @@
       <x:c r="I487" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>32037</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>625567</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>42474</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
@@ -31740,90 +31730,90 @@
       <x:c r="R488" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>625565</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>646044</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
@@ -31836,51 +31826,51 @@
       <x:c r="M490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>646045</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -31890,51 +31880,51 @@
       <x:c r="M491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>646043</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="I492" s="16" t="s">
         <x:v>595</x:v>
@@ -32474,51 +32464,51 @@
       <x:c r="M501" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>32037</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
         <x:v>646261</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>39761</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
@@ -32663,146 +32653,146 @@
       <x:c r="T504" s="16" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>632805</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>650933</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
@@ -33072,91 +33062,91 @@
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>643501</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>646375</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
@@ -33194,51 +33184,51 @@
         <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I514" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -33312,111 +33302,111 @@
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I516" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>625757</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H517" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -33433,75 +33423,75 @@
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I518" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>555964</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
@@ -34054,805 +34044,804 @@
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
         <x:v>627729</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="G529" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>650276</x:v>
+        <x:v>617097</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
-        <x:v>783</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
-        <x:v>784</x:v>
-[...1 lines deleted...]
-      <x:c r="H530" s="14" t="s"/>
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="H530" s="14" t="s">
+        <x:v>492</x:v>
+      </x:c>
       <x:c r="I530" s="16" t="s">
-        <x:v>785</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
-        <x:v>786</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
-        <x:v>784</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
-        <x:v>785</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>617097</x:v>
+        <x:v>627728</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
-        <x:v>787</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="G531" s="0" t="s">
-        <x:v>491</x:v>
-[...2 lines deleted...]
-        <x:v>492</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
-        <x:v>627728</x:v>
+        <x:v>650976</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
-        <x:v>780</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
-        <x:v>781</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
-        <x:v>783</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>650976</x:v>
+        <x:v>650276</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H533" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>608102</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
-        <x:v>783</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>651041</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>650275</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I536" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>556974</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H537" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>556975</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>783</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I538" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>635210</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H539" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>608100</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>783</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>650975</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>651040</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -34862,320 +34851,320 @@
       <x:c r="S542" s="14" t="n">
         <x:v>641082</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H543" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>600918</x:v>
+        <x:v>549264</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I544" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>549264</x:v>
+        <x:v>600918</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>614358</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I546" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>653173</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>549284</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
@@ -35220,199 +35209,199 @@
       <x:c r="S548" s="14" t="n">
         <x:v>608962</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>614359</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I550" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>614698</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="E551" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>641081</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>40241</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
@@ -35434,51 +35423,51 @@
       <x:c r="M552" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>649910</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>40241</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="E553" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="H553" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
@@ -35491,51 +35480,51 @@
       <x:c r="L553" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>602435</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>40241</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s">
         <x:v>796</x:v>
@@ -35640,135 +35629,135 @@
         <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I556" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>556603</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="H557" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>556642</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
@@ -35821,75 +35810,75 @@
       <x:c r="U558" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="E559" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="H559" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>547225</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>40360</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
@@ -35914,51 +35903,51 @@
       <x:c r="M560" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>645979</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C561" s="3" t="s"/>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>96</x:v>
@@ -36031,78 +36020,78 @@
       <x:c r="R562" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
         <x:v>642755</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>40710</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="G563" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>578121</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>39789</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
@@ -36112,66 +36101,66 @@
         <x:v>679</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
         <x:v>645654</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>39463</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="G565" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -36181,51 +36170,51 @@
       <x:c r="M565" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
         <x:v>645592</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>39463</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="I566" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
@@ -36294,108 +36283,108 @@
       <x:c r="M567" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>650222</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>38204</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s"/>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
         <x:v>633476</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>40617</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="G569" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -36405,51 +36394,51 @@
       <x:c r="M569" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>14229</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>646020</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s"/>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
@@ -36462,51 +36451,51 @@
       <x:c r="M570" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>646240</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="G571" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -36516,51 +36505,51 @@
       <x:c r="M571" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>646239</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s"/>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="I572" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
@@ -36805,51 +36794,51 @@
       <x:c r="M576" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>648942</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>41079</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -36859,51 +36848,51 @@
       <x:c r="M577" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>648943</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>41079</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="I578" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
@@ -36972,51 +36961,51 @@
       <x:c r="M579" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>650218</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
@@ -37029,51 +37018,51 @@
       <x:c r="M580" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
         <x:v>650221</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -37083,51 +37072,51 @@
       <x:c r="M581" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>650219</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
@@ -37140,51 +37129,51 @@
       <x:c r="M582" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>650220</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H583" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
@@ -37256,51 +37245,51 @@
       <x:c r="M584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>581875</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H585" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
@@ -37370,51 +37359,51 @@
       <x:c r="M586" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>650226</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -37424,51 +37413,51 @@
       <x:c r="M587" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>650227</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
@@ -37481,51 +37470,51 @@
       <x:c r="M588" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>650229</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -37535,51 +37524,51 @@
       <x:c r="M589" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>650230</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
@@ -37592,51 +37581,51 @@
       <x:c r="M590" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
         <x:v>650228</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="G591" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -37646,51 +37635,51 @@
       <x:c r="M591" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>645534</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s"/>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
@@ -37703,51 +37692,51 @@
       <x:c r="M592" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>645535</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="G593" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -37757,105 +37746,105 @@
       <x:c r="M593" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
         <x:v>645536</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s"/>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>642709</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H595" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
@@ -37984,51 +37973,51 @@
       <x:c r="M597" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>645842</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
@@ -38041,51 +38030,51 @@
       <x:c r="M598" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>645843</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="G599" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -38095,51 +38084,51 @@
       <x:c r="M599" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
         <x:v>645580</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s"/>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
@@ -38152,51 +38141,51 @@
       <x:c r="M600" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
         <x:v>645581</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="G601" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H601" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
@@ -38209,108 +38198,108 @@
       <x:c r="M601" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
         <x:v>635047</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
         <x:v>39462</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s"/>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s"/>
       <x:c r="I602" s="16" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K602" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
         <x:v>645573</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H603" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
@@ -38384,51 +38373,51 @@
       <x:c r="M604" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>558143</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>39198</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -38438,51 +38427,51 @@
       <x:c r="M605" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>645591</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>40548</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
@@ -38495,51 +38484,51 @@
       <x:c r="M606" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>646021</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>40548</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H607" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
@@ -38597,105 +38586,105 @@
       <x:c r="I608" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>13036</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>650291</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>39280</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="G609" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>15231</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>642007</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>39280</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
@@ -38720,51 +38709,51 @@
       <x:c r="M610" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>15231</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>645554</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>39280</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -38774,51 +38763,51 @@
       <x:c r="M611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>15231</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>645553</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="C612" s="15" t="s"/>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s"/>
       <x:c r="K612" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
@@ -39084,51 +39073,51 @@
       <x:c r="L617" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>634283</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="C618" s="15" t="s"/>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s"/>
       <x:c r="K618" s="14" t="s">
@@ -39617,145 +39606,145 @@
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>642178</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>545462</x:v>
+        <x:v>638811</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>902</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>638811</x:v>
+        <x:v>545462</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="U629" s="4" t="s">
         <x:v>903</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
@@ -39819,51 +39808,51 @@
       <x:c r="L631" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>599422</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
@@ -40174,148 +40163,148 @@
         <x:v>567929</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>549023</x:v>
+        <x:v>608966</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
-        <x:v>902</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="E639" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>608966</x:v>
+        <x:v>549023</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>903</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
@@ -40327,51 +40316,51 @@
       <x:c r="L640" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
         <x:v>616705</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>914</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="E641" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -40384,51 +40373,51 @@
       <x:c r="L641" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>601938</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
@@ -40464,129 +40453,129 @@
       <x:c r="S642" s="14" t="n">
         <x:v>549026</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>34919</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>557223</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>41430</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>646321</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
@@ -40737,170 +40726,170 @@
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
         <x:v>604679</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
         <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
-        <x:v>920</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
-        <x:v>37006</x:v>
+        <x:v>39974</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
-      <x:c r="E648" s="14" t="s"/>
+      <x:c r="E648" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
-        <x:v>140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
-        <x:v>34031</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
-        <x:v>918</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
-        <x:v>586459</x:v>
+        <x:v>608687</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
-        <x:v>604</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
-      <x:c r="E649" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G649" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H649" s="0" t="s">
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
-        <x:v>551001</x:v>
+        <x:v>586459</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
-        <x:v>921</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -40915,1023 +40904,1023 @@
       </x:c>
       <x:c r="P650" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
         <x:v>535009</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="E651" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
-        <x:v>535007</x:v>
+        <x:v>551001</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
-        <x:v>921</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
-        <x:v>551003</x:v>
+        <x:v>535007</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="E653" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
-        <x:v>534998</x:v>
+        <x:v>551003</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
-        <x:v>922</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
-        <x:v>551005</x:v>
+        <x:v>534998</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="E655" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
-        <x:v>535003</x:v>
+        <x:v>551005</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
-        <x:v>923</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
-        <x:v>551007</x:v>
+        <x:v>535003</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="E657" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>535001</x:v>
+        <x:v>551007</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
-        <x:v>924</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>551009</x:v>
+        <x:v>535001</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="E659" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
-        <x:v>551011</x:v>
+        <x:v>551009</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>926</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
-        <x:v>925</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>551013</x:v>
+        <x:v>551011</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="E661" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>535013</x:v>
+        <x:v>551013</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
-        <x:v>925</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
-        <x:v>535011</x:v>
+        <x:v>535013</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="E663" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
-        <x:v>535005</x:v>
+        <x:v>535011</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
-        <x:v>927</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
-        <x:v>551015</x:v>
+        <x:v>535005</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
-        <x:v>39974</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
+      <x:c r="E665" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
       <x:c r="G665" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
-        <x:v>632687</x:v>
+        <x:v>551015</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
-        <x:v>592</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
-        <x:v>613734</x:v>
+        <x:v>632687</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
-      <x:c r="E667" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G667" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L667" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
-        <x:v>608687</x:v>
+        <x:v>613734</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C668" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s"/>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
@@ -43020,144 +43009,144 @@
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>41430</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s"/>
       <x:c r="I688" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K688" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
         <x:v>645190</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="C689" s="3" t="n">
         <x:v>41430</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="E689" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G689" s="0" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
         <x:v>607784</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
         <x:v>40870</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s"/>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s"/>
       <x:c r="I690" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
@@ -43309,51 +43298,51 @@
       <x:c r="T692" s="16" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
         <x:v>955</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="C693" s="3" t="n">
         <x:v>40379</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="E693" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G693" s="0" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J693" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
@@ -43362,261 +43351,261 @@
       </x:c>
       <x:c r="S693" s="0" t="n">
         <x:v>607743</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
         <x:v>959</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s"/>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K694" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
         <x:v>599365</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="G695" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>599369</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s"/>
       <x:c r="I696" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K696" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>614361</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="E697" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G697" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>614362</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="C698" s="15" t="s"/>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s"/>
       <x:c r="I698" s="16" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s"/>
       <x:c r="K698" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
@@ -44001,51 +43990,51 @@
       <x:c r="M705" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
         <x:v>629415</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s"/>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s"/>
       <x:c r="I706" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -44109,99 +44098,99 @@
       <x:c r="L707" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
         <x:v>640809</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
         <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s"/>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s"/>
       <x:c r="I708" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K708" s="14" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
         <x:v>640028</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
@@ -44553,51 +44542,51 @@
       <x:c r="L715" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
         <x:v>627949</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
         <x:v>987</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
@@ -44698,379 +44687,378 @@
       </x:c>
       <x:c r="U717" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="C718" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s"/>
       <x:c r="I718" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K718" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
-        <x:v>640798</x:v>
+        <x:v>608304</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
         <x:v>994</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="C719" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s"/>
       <x:c r="E719" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G719" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J719" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K719" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
-        <x:v>640799</x:v>
+        <x:v>608305</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
-        <x:v>982</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
-        <x:v>995</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="C720" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s"/>
       <x:c r="I720" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J720" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K720" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L720" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M720" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N720" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O720" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P720" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
-        <x:v>608304</x:v>
+        <x:v>640798</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
-        <x:v>996</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
-        <x:v>997</x:v>
+        <x:v>998</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="C721" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="E721" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J721" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
-        <x:v>608305</x:v>
+        <x:v>640799</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
-        <x:v>998</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
         <x:v>999</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
-        <x:v>984</x:v>
-[...1 lines deleted...]
-      <x:c r="H722" s="14" t="s"/>
+        <x:v>991</x:v>
+      </x:c>
+      <x:c r="H722" s="14" t="s">
+        <x:v>992</x:v>
+      </x:c>
       <x:c r="I722" s="16" t="s">
-        <x:v>985</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K722" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L722" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
-        <x:v>984</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
-        <x:v>985</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
-        <x:v>986</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
-        <x:v>605574</x:v>
+        <x:v>601989</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
-        <x:v>1000</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="C723" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D723" s="3" t="s"/>
       <x:c r="E723" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
-        <x:v>991</x:v>
-[...2 lines deleted...]
-        <x:v>992</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="I723" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="J723" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K723" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L723" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M723" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N723" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O723" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P723" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="Q723" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="R723" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="S723" s="0" t="n">
-        <x:v>601989</x:v>
+        <x:v>605574</x:v>
       </x:c>
       <x:c r="T723" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U723" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>1000</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="C724" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D724" s="15" t="s"/>
       <x:c r="E724" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F724" s="14" t="s"/>
       <x:c r="G724" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="H724" s="14" t="s"/>
       <x:c r="I724" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s">
@@ -45139,51 +45127,51 @@
       <x:c r="L725" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M725" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
         <x:v>605575</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
         <x:v>1001</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s"/>
       <x:c r="I726" s="16" t="s">
@@ -45201,224 +45189,224 @@
       <x:c r="M726" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N726" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O726" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P726" s="14" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="Q726" s="16" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="R726" s="14" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
         <x:v>565677</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:21">
       <x:c r="A727" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="C727" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s"/>
       <x:c r="E727" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G727" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I727" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J727" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K727" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L727" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M727" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N727" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O727" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P727" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q727" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R727" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
         <x:v>640800</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
-        <x:v>999</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
         <x:v>1002</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="C728" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D728" s="15" t="s"/>
       <x:c r="E728" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H728" s="14" t="s"/>
       <x:c r="I728" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J728" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K728" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M728" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N728" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O728" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P728" s="14" t="s">
-        <x:v>908</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
-        <x:v>609125</x:v>
+        <x:v>608306</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="C729" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="E729" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J729" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K729" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
-        <x:v>608306</x:v>
+        <x:v>609125</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
-        <x:v>1003</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s"/>
       <x:c r="I730" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s">
@@ -45430,162 +45418,162 @@
       <x:c r="L730" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
         <x:v>651382</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="G731" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
         <x:v>621302</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
-        <x:v>998</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
         <x:v>1005</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="C732" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s"/>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H732" s="14" t="s"/>
       <x:c r="I732" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K732" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L732" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
         <x:v>625773</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
         <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="C733" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="G733" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J733" s="0" t="s">
         <x:v>108</x:v>
       </x:c>