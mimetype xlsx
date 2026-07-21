--- v2 (2026-07-21)
+++ v3 (2026-07-21)
@@ -707,275 +707,275 @@
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Campus supérieur de Marseille - École pratique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">ESARC Evolution - ESGVC </x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
-    <x:t>Campus supérieur de Marseille - École pratique</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Marseille - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>My Business School Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional Irène et Frédéric Joliot-Curie</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Joliot Curie</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>BTS négociation et digitalisation de la relation client (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupe Belmont - Antenne Mougins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Jean d'Ormesson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Var Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Var Vaucluse - Antenne La Garde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut La Cadenelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Privé Les Fauvettes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Digne les Bains</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
     <x:t>La Compagnie de Formation - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>92300</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
-[...55 lines deleted...]
-  <x:si>
     <x:t>Esid</x:t>
   </x:si>
   <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Pertuis</x:t>
   </x:si>
   <x:si>
     <x:t>84120</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
-    <x:t>Alternance Var Vaucluse</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
-    <x:t>Cma Formation Digne les Bains</x:t>
-[...2 lines deleted...]
-    <x:t>DIGNE LES BAINS</x:t>
+    <x:t>Provence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation - Lycée Polyvalent Célony</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management</x:t>
   </x:si>
   <x:si>
     <x:t>ACAMAN</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Cannes</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Raynouard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Azur - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Raynouard</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>B.Factory School</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Sully Business School</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Montmajour</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
@@ -995,269 +995,269 @@
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme de Gestion du Lycée Technique Privé Catholique Saint Jean - Ogec Saint Jean</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>M2s Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Saint Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie du Management - Antenne Draguignan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Lycée Sainte Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maison Familiale et Rurale La Denoves</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTEUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESTC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Les Arcs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES ARCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Exxecc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev - Antenne Châteaurenard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intégrale Sécurité Formations - Integrale Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUGET-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wiki Learn Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ism Fénélon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Euridis Management</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>Euridis Management - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>Cma Formation Les Arcs</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>En Avant Mauricette - Ecole du Luxe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En Avant Mauricette - Ecole du Luxe - Antenne Sainte Maxime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINTE-MAXIME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Le Cours Messidoro - Pigier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Le Cours Messidoro - Pigier - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Sup - Ensao - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Lycée Marie-France - Cfa Marie-France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpha Communication Formation - Institut de Formation en Alternance Sud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACF - IFASUD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fdm Groupe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Général et Technologique Joliot Curie</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ifte Aix</x:t>
   </x:si>
   <x:si>
-    <x:t>09/17/2026 00:00:00</x:t>
-[...130 lines deleted...]
-  <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir en Perspective - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
@@ -2471,60 +2471,60 @@
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La Factory</x:t>
   </x:si>
   <x:si>
     <x:t>13370</x:t>
   </x:si>
   <x:si>
     <x:t>MALLEMORT</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel négociateur technico-commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Eloce - Walter Learning</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2028 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>Institut du Sport et de la Formation - Sportsup</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2027 00:00:00</x:t>
   </x:si>
@@ -7538,188 +7538,189 @@
       <x:c r="R78" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>554040</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H79" s="0" t="s">
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>545110</x:v>
+        <x:v>554799</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>554799</x:v>
+        <x:v>627900</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>593936</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
@@ -7811,103 +7812,103 @@
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>630206</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>627900</x:v>
+        <x:v>545110</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -8322,383 +8323,382 @@
       <x:c r="R92" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>593955</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H93" s="0" t="s">
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>589724</x:v>
+        <x:v>545086</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>545086</x:v>
+        <x:v>589724</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>603557</x:v>
+        <x:v>549478</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>236</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>553737</x:v>
+        <x:v>602317</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>549478</x:v>
+        <x:v>545054</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q98" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="Q98" s="16" t="s">
+      <x:c r="R98" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="R98" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>602317</x:v>
+        <x:v>545055</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -8967,913 +8967,915 @@
       <x:c r="T103" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="H104" s="14" t="s"/>
+      <x:c r="H104" s="14" t="s">
+        <x:v>256</x:v>
+      </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>552308</x:v>
+        <x:v>552795</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>257</x:v>
-[...2 lines deleted...]
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>558864</x:v>
+        <x:v>603557</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>262</x:v>
-[...1 lines deleted...]
-      <x:c r="H106" s="14" t="s"/>
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H106" s="14" t="s">
+        <x:v>256</x:v>
+      </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>545054</x:v>
+        <x:v>553737</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>545055</x:v>
+        <x:v>552308</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>262</x:v>
-[...1 lines deleted...]
-      <x:c r="H108" s="14" t="s"/>
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s">
+        <x:v>265</x:v>
+      </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>600594</x:v>
+        <x:v>558864</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>601556</x:v>
+        <x:v>600594</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>236</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>552795</x:v>
+        <x:v>601556</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="S111" s="0" t="n">
+        <x:v>607424</x:v>
+      </x:c>
+      <x:c r="T111" s="4" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="U111" s="4" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="H112" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="Q112" s="16" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="R112" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="Q112" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>599468</x:v>
+        <x:v>601463</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>608761</x:v>
+        <x:v>599468</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>607817</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>545472</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>545473</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H117" s="0" t="s">
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>546785</x:v>
+        <x:v>608761</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>607424</x:v>
+        <x:v>546785</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -9963,54 +9965,54 @@
       <x:c r="S120" s="14" t="n">
         <x:v>598969</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
@@ -10222,54 +10224,54 @@
       <x:c r="G125" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>547835</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
@@ -10344,51 +10346,51 @@
       <x:c r="J127" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>605944</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -10606,2328 +10608,2326 @@
         <x:v>600427</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>308</x:v>
-[...1 lines deleted...]
-      <x:c r="H132" s="14" t="s"/>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H132" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>603052</x:v>
+        <x:v>556463</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>604793</x:v>
+        <x:v>556466</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>549347</x:v>
+        <x:v>601145</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H135" s="0" t="s">
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>549476</x:v>
+        <x:v>556111</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>602081</x:v>
+        <x:v>605206</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>600582</x:v>
+        <x:v>599466</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>546968</x:v>
+        <x:v>599469</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="H139" s="0" t="s">
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>547148</x:v>
+        <x:v>609672</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>608240</x:v>
+        <x:v>599719</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="H141" s="0" t="s">
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>547441</x:v>
+        <x:v>600172</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>321</x:v>
-[...1 lines deleted...]
-      <x:c r="H142" s="14" t="s"/>
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s">
+        <x:v>256</x:v>
+      </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>554836</x:v>
+        <x:v>569115</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>328</x:v>
-[...2 lines deleted...]
-        <x:v>329</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>555016</x:v>
+        <x:v>603631</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>550533</x:v>
+        <x:v>557580</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>616220</x:v>
+        <x:v>603774</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>338</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>546528</x:v>
+        <x:v>551967</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>598874</x:v>
+        <x:v>604793</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>343</x:v>
-[...1 lines deleted...]
-      <x:c r="H148" s="14" t="s"/>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s">
+        <x:v>334</x:v>
+      </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>598940</x:v>
+        <x:v>549347</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>608699</x:v>
+        <x:v>549476</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>546012</x:v>
+        <x:v>602081</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>68</x:v>
-[...2 lines deleted...]
-        <x:v>69</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>602223</x:v>
+        <x:v>502690</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>556463</x:v>
+        <x:v>544951</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>52</x:v>
-[...2 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>556466</x:v>
+        <x:v>600582</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>601145</x:v>
+        <x:v>546968</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>274</x:v>
-[...2 lines deleted...]
-        <x:v>275</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>556111</x:v>
+        <x:v>547148</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>255</x:v>
-[...1 lines deleted...]
-      <x:c r="H156" s="14" t="s"/>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="I156" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>605206</x:v>
+        <x:v>608240</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>274</x:v>
-[...2 lines deleted...]
-        <x:v>275</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>599466</x:v>
+        <x:v>547441</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>274</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>599469</x:v>
+        <x:v>603052</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>298</x:v>
-[...2 lines deleted...]
-        <x:v>299</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>609672</x:v>
+        <x:v>554836</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="Q160" s="16" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="R160" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="Q160" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>599719</x:v>
+        <x:v>555016</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>363</x:v>
-[...2 lines deleted...]
-        <x:v>364</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>600172</x:v>
+        <x:v>550533</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>236</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>569115</x:v>
+        <x:v>608699</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>603631</x:v>
+        <x:v>546012</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>557580</x:v>
+        <x:v>603602</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="H165" s="0" t="s">
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>603774</x:v>
+        <x:v>546528</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>370</x:v>
-[...1 lines deleted...]
-      <x:c r="H166" s="14" t="s"/>
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="H166" s="14" t="s">
+        <x:v>375</x:v>
+      </x:c>
       <x:c r="I166" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>551967</x:v>
+        <x:v>598874</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>502690</x:v>
+        <x:v>598940</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>377</x:v>
-[...1 lines deleted...]
-      <x:c r="H168" s="14" t="s"/>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>544951</x:v>
+        <x:v>602223</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>603602</x:v>
+        <x:v>616220</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>497649</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
@@ -12937,226 +12937,226 @@
       <x:c r="G171" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>583334</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>600142</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>600143</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>546512</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
@@ -13203,54 +13203,54 @@
         <x:v>546783</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
@@ -13381,84 +13381,84 @@
       <x:c r="S178" s="14" t="n">
         <x:v>548450</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>552848</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -13470,51 +13470,51 @@
       <x:c r="I180" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>550672</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
@@ -13530,51 +13530,51 @@
       <x:c r="J181" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>547578</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -13737,54 +13737,54 @@
       <x:c r="S184" s="14" t="n">
         <x:v>556211</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
@@ -13975,112 +13975,112 @@
       <x:c r="S188" s="14" t="n">
         <x:v>607769</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>546011</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
@@ -14093,87 +14093,87 @@
       <x:c r="S190" s="14" t="n">
         <x:v>618248</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>602079</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>408</x:v>
@@ -14184,164 +14184,164 @@
       <x:c r="J192" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>602185</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>544870</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>553820</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
@@ -14388,76 +14388,76 @@
         <x:v>603762</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>552309</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
@@ -14562,113 +14562,113 @@
       <x:c r="S198" s="14" t="n">
         <x:v>535323</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>599873</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
@@ -14797,90 +14797,90 @@
       <x:c r="S202" s="14" t="n">
         <x:v>550673</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>605536</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
@@ -15153,81 +15153,81 @@
       <x:c r="S208" s="14" t="n">
         <x:v>603798</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>554097</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -15296,51 +15296,51 @@
       <x:c r="H211" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>547719</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
@@ -15448,91 +15448,91 @@
         <x:v>602256</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>502691</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -15606,96 +15606,96 @@
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>549121</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>608578</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
@@ -15772,140 +15772,140 @@
       <x:c r="J219" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>599822</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>546834</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
@@ -15919,192 +15919,192 @@
         <x:v>555758</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>601466</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>605204</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>605205</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
@@ -16297,117 +16297,117 @@
       <x:c r="I228" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>607819</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>545474</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
@@ -16443,84 +16443,84 @@
       <x:c r="S230" s="14" t="n">
         <x:v>545648</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>604217</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -16713,51 +16713,51 @@
       <x:c r="J235" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>548514</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -17131,51 +17131,51 @@
       <x:c r="L242" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>607693</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
@@ -17191,104 +17191,104 @@
       <x:c r="L243" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>607694</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>608697</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -17416,54 +17416,54 @@
       <x:c r="H247" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>607818</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
@@ -17626,142 +17626,142 @@
       <x:c r="S250" s="14" t="n">
         <x:v>545663</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>546057</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>546221</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -17921,88 +17921,88 @@
         <x:v>549558</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>601465</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
@@ -18340,78 +18340,78 @@
       <x:c r="S262" s="14" t="n">
         <x:v>600271</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>599467</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
@@ -18488,54 +18488,54 @@
       <x:c r="H265" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>556460</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
@@ -18552,51 +18552,51 @@
       <x:c r="I266" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>556470</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
@@ -18791,51 +18791,51 @@
       <x:c r="H270" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>556872</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
@@ -18973,170 +18973,170 @@
       <x:c r="I273" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>601406</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>601462</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>599234</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -19178,90 +19178,90 @@
       <x:c r="S276" s="14" t="n">
         <x:v>599255</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>599384</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
@@ -19352,76 +19352,76 @@
         <x:v>611116</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>545031</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
@@ -19584,76 +19584,76 @@
         <x:v>549008</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>549044</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
@@ -19821,195 +19821,195 @@
         <x:v>549477</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>602006</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>602080</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>602160</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
@@ -20150,51 +20150,51 @@
       <x:c r="M293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>547439</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
@@ -20227,145 +20227,145 @@
       <x:c r="S294" s="14" t="n">
         <x:v>608377</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>608393</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>604717</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -20378,51 +20378,51 @@
       <x:c r="I297" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>609169</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
@@ -20436,51 +20436,51 @@
       <x:c r="H298" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>609170</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
@@ -20496,57 +20496,57 @@
       <x:c r="H299" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>609171</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -20743,54 +20743,54 @@
       <x:c r="L303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>560941</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
@@ -20939,197 +20939,197 @@
       <x:c r="S306" s="14" t="n">
         <x:v>605523</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>600593</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>546873</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>547003</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -21256,57 +21256,57 @@
         <x:v>251</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>606948</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -21407,84 +21407,84 @@
       <x:c r="S314" s="14" t="n">
         <x:v>609965</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="R315" s="0" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>608007</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -21526,54 +21526,54 @@
       <x:c r="S316" s="14" t="n">
         <x:v>602642</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
@@ -21587,170 +21587,170 @@
         <x:v>607546</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>548693</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>601557</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
@@ -21790,51 +21790,51 @@
       <x:c r="I321" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>505991</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
@@ -21995,191 +21995,191 @@
       <x:c r="S324" s="14" t="n">
         <x:v>604365</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>607422</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>607423</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>607425</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
@@ -22199,54 +22199,54 @@
       <x:c r="I328" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>572164</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -22403,82 +22403,82 @@
         <x:v>548469</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>548694</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -22491,54 +22491,54 @@
       <x:c r="I333" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>600279</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -22680,102 +22680,102 @@
       <x:c r="L336" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>607720</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>607791</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
@@ -22820,78 +22820,78 @@
       <x:c r="S338" s="14" t="n">
         <x:v>547775</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>601152</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
@@ -22923,96 +22923,96 @@
       <x:c r="M340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>601169</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>556109</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
@@ -23039,51 +23039,51 @@
       <x:c r="L342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>556176</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
@@ -23239,76 +23239,76 @@
         <x:v>600262</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>552307</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
@@ -23502,51 +23502,51 @@
         <x:v>136</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>603630</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
@@ -23593,114 +23593,114 @@
         <x:v>603632</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I352" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>551915</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
@@ -23711,139 +23711,139 @@
         <x:v>551969</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>557775</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>557776</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -24086,54 +24086,54 @@
       <x:c r="I360" s="16" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>596766</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>41624</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
@@ -24202,266 +24202,266 @@
       <x:c r="J362" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>575557</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>509939</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I364" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>603829</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>453858</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I366" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -24477,139 +24477,139 @@
       <x:c r="U366" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>554935</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>603856</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
@@ -24631,51 +24631,51 @@
       <x:c r="M369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>633992</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -24921,102 +24921,102 @@
       <x:c r="L374" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>607695</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>602010</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -25242,82 +25242,82 @@
         <x:v>609201</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>550541</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -25521,51 +25521,51 @@
       <x:c r="L384" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>607721</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
@@ -25663,75 +25663,75 @@
       <x:c r="S386" s="14" t="n">
         <x:v>607667</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>628691</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
@@ -25946,195 +25946,195 @@
         <x:v>601146</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>601590</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>599178</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>601591</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>34465</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
@@ -26176,133 +26176,133 @@
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>506613</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>37075</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>567459</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>37075</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>546515</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
@@ -26339,81 +26339,81 @@
         <x:v>570</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>614409</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H399" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>34216</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>618557</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>37968</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -26709,51 +26709,51 @@
       <x:c r="M405" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>34590</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>545654</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
@@ -27412,90 +27412,90 @@
         <x:v>608660</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I418" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>623615</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
@@ -27616,60 +27616,60 @@
       <x:c r="J421" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>581594</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
@@ -27702,246 +27702,246 @@
       <x:c r="S422" s="14" t="n">
         <x:v>628980</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>36518</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>537648</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>36518</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>537647</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>36518</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>513404</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>36518</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>513405</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
@@ -27960,51 +27960,51 @@
       <x:c r="L427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>622093</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -28138,93 +28138,93 @@
       <x:c r="L430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>599646</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>39965</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>592593</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
@@ -29167,51 +29167,51 @@
       <x:c r="L448" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>607727</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
@@ -29227,51 +29227,51 @@
       <x:c r="L449" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>607728</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
         <x:v>392</x:v>
@@ -29486,142 +29486,142 @@
         <x:v>573882</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>603564</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>34994</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>555032</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -29786,148 +29786,148 @@
       <x:c r="S458" s="14" t="n">
         <x:v>556535</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>500292</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>41966</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>623614</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -29962,325 +29962,326 @@
         <x:v>601434</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>589686</x:v>
+        <x:v>600151</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H463" s="0" t="s">
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>600151</x:v>
+        <x:v>556640</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>36149</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>219</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>556640</x:v>
+        <x:v>536215</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
-        <x:v>36149</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>646</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>536215</x:v>
+        <x:v>589688</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>644</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>589688</x:v>
+        <x:v>589686</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
@@ -30293,51 +30294,51 @@
       <x:c r="L467" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>607700</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
         <x:v>392</x:v>
@@ -30375,197 +30376,197 @@
       <x:c r="S468" s="14" t="n">
         <x:v>608920</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>600152</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>589684</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>602011</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -30670,82 +30671,82 @@
         <x:v>602513</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>550544</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -30825,51 +30826,51 @@
       <x:c r="L476" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>607701</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -31226,51 +31227,51 @@
       <x:c r="I483" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>535019</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
@@ -31285,51 +31286,51 @@
       <x:c r="I484" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>550949</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
@@ -32131,139 +32132,139 @@
       <x:c r="S498" s="14" t="n">
         <x:v>609578</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>547217</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I500" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>510523</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
@@ -32631,51 +32632,51 @@
       <x:c r="J507" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>575875</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>35915</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
@@ -32944,142 +32945,142 @@
         <x:v>709</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>575023</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C513" s="3" t="s"/>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>34216</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>618560</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C514" s="15" t="s"/>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I514" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s"/>
       <x:c r="K514" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>634465</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C515" s="3" t="s"/>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>91</x:v>
@@ -33494,149 +33495,149 @@
       <x:c r="S522" s="14" t="n">
         <x:v>624487</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
-        <x:v>604</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
-        <x:v>604</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>608679</x:v>
+        <x:v>607291</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>607291</x:v>
+        <x:v>608679</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="E525" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -34005,188 +34006,188 @@
       <x:c r="T531" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>39205</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>562919</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>39205</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="E533" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>552682</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>39205</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>552683</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
@@ -34286,135 +34287,135 @@
       <x:c r="S536" s="14" t="n">
         <x:v>597167</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>537645</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>537646</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
@@ -34505,75 +34506,75 @@
       <x:c r="R540" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>597168</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>41114</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>592844</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
@@ -34735,81 +34736,81 @@
       <x:c r="S544" s="14" t="n">
         <x:v>606978</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>599892</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -35343,114 +35344,114 @@
       <x:c r="K555" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>559193</x:v>
+        <x:v>578774</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>578774</x:v>
+        <x:v>559193</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -35646,197 +35647,197 @@
       <x:c r="S560" s="14" t="n">
         <x:v>559198</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>553120</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
         <x:v>553122</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="E563" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>553123</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>35268</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -36100,75 +36101,75 @@
       <x:c r="S568" s="14" t="n">
         <x:v>591283</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="G569" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>635412</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
@@ -36583,51 +36584,51 @@
       <x:c r="M577" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>583304</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -36658,75 +36659,75 @@
       <x:c r="S578" s="14" t="n">
         <x:v>559247</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>559253</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
@@ -36826,75 +36827,75 @@
       <x:c r="T581" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>615335</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
@@ -36916,51 +36917,51 @@
       <x:c r="M583" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
         <x:v>598721</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s"/>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -37027,72 +37028,72 @@
       <x:c r="M585" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>583303</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>789</x:v>
       </x:c>
@@ -37195,51 +37196,51 @@
       <x:c r="M588" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>609625</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -37437,203 +37438,203 @@
       <x:c r="S592" s="14" t="n">
         <x:v>620668</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="E593" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
-        <x:v>602664</x:v>
+        <x:v>557587</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
-        <x:v>801</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
-        <x:v>557587</x:v>
+        <x:v>599941</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="E595" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
-        <x:v>599941</x:v>
+        <x:v>602664</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
-        <x:v>802</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s">
         <x:v>805</x:v>
@@ -37908,78 +37909,78 @@
       <x:c r="S600" s="14" t="n">
         <x:v>546953</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="E601" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
         <x:v>532737</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
@@ -37994,51 +37995,51 @@
       <x:c r="I602" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K602" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
         <x:v>552957</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
         <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
@@ -38051,51 +38052,51 @@
       <x:c r="I603" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>599552</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
@@ -38176,101 +38177,101 @@
       <x:c r="L605" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>607327</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>609208</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
@@ -38375,78 +38376,78 @@
       <x:c r="T608" s="16" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>599240</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -38490,78 +38491,78 @@
       <x:c r="S610" s="14" t="n">
         <x:v>549765</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>549605</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
@@ -38579,51 +38580,51 @@
       <x:c r="I612" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>599551</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
@@ -38671,132 +38672,132 @@
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>548626</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="E615" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>532748</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
@@ -38843,78 +38844,78 @@
       <x:c r="S616" s="14" t="n">
         <x:v>549766</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="E617" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>602663</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
@@ -39196,78 +39197,78 @@
       <x:c r="T622" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="E623" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>599243</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -39314,253 +39315,253 @@
       <x:c r="T624" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="E625" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>605458</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>605459</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>567806</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>547013</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="E629" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -39638,134 +39639,134 @@
       <x:c r="L630" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>587430</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="E631" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>599940</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
-        <x:v>802</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
-        <x:v>803</x:v>
+        <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>789</x:v>
       </x:c>
@@ -39778,51 +39779,51 @@
       <x:c r="T632" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="E633" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>789</x:v>
       </x:c>
@@ -39951,82 +39952,82 @@
         <x:v>601997</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>602019</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="G637" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
@@ -40509,51 +40510,51 @@
       <x:c r="L645" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>600740</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">