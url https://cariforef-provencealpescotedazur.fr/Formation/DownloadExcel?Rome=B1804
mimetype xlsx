--- v2 (2026-07-18)
+++ v3 (2026-09-17)
@@ -823,51 +823,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>45531</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>635345</x:v>
+        <x:v>635343</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>42105</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -934,57 +934,57 @@
       <x:c r="K4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>45531</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>635343</x:v>
+        <x:v>635347</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>42105</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1045,57 +1045,57 @@
       <x:c r="K6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>45531</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>635347</x:v>
+        <x:v>635345</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>42105</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>