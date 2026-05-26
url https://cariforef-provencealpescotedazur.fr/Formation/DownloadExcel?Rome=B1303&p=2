--- v1 (2026-04-08)
+++ v2 (2026-05-26)
@@ -1252,100 +1252,100 @@
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>616335</x:v>
+        <x:v>616332</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>616332</x:v>
+        <x:v>616335</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>25</x:v>
@@ -1403,110 +1403,110 @@
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>616336</x:v>
+        <x:v>571896</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>571896</x:v>
+        <x:v>616336</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>