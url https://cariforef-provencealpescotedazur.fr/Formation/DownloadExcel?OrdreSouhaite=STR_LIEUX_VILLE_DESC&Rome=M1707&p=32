--- v2 (2026-07-21)
+++ v3 (2026-07-21)
@@ -401,74 +401,74 @@
   <x:si>
     <x:t>Développement durable</x:t>
   </x:si>
   <x:si>
     <x:t>Alpha Communication Formation - Institut de Formation en Alternance Sud</x:t>
   </x:si>
   <x:si>
     <x:t>ACF - IFASUD</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager du développement commercial à l'international spécialisation business development (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stratégie internationale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement des activités</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable du développement</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager du développement commercial à l'international spécialisation business development (Apprentissage)</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Diplôme d'études spécialisées en management international</x:t>
   </x:si>
   <x:si>
     <x:t>SKEMA BS</x:t>
   </x:si>
   <x:si>
     <x:t>06902</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en stratégie d'entreprise (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
@@ -644,260 +644,260 @@
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
     <x:t>manager de la stratégie marketing digital</x:t>
   </x:si>
   <x:si>
     <x:t>My digital school Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Communication professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
+    <x:t>Sun Design</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tremplin formation emploi skillers - Métiers du commercial et du marketing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association pour le Développement de l'Enseignement dans les filières Créatives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accompagnement vers emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cfa Perspective - Isim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ufip - Ufitech - Les Anglades</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commercial intermédiaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Négociation commerciale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de développement commercial (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diplôme en management international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduite projet international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement commercial (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Compagnie de Formation - Pigier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme d'études supérieures en gestion (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG BUSINESS SCHOOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la performance commerciale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESCCOM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable en développement commercial et marketing spécialisation entrepreneuriat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d'affaires commerciales et du développement à l'international (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2i Skills</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2i Skills - Antenne Mougins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École Pigier Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable marketing et communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement des activités (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elégance - Ecole Gontard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable en développement commercial et marketing spécialisation business international</x:t>
   </x:si>
   <x:si>
-    <x:t>Ufip - Ufitech - Les Anglades</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>05/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Cfa Perspective - Isim</x:t>
-[...196 lines deleted...]
-  <x:si>
     <x:t>Ingénieur d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la performance commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en développement commercial et marketing spécialisation marketing de luxe</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Intégrer la démarche conseil dans le processus de vente</x:t>
   </x:si>
   <x:si>
     <x:t>Action commerciale</x:t>
@@ -1751,56 +1751,56 @@
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>Crédits documentaires et autres sécurités de paiement à l'international</x:t>
   </x:si>
   <x:si>
     <x:t>Paiement international</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionnement et pratique du crédit documentaire</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>09/17/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en ingénierie d'affaires spécialisation performance marketing et commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
@@ -1970,197 +1970,197 @@
   <x:si>
     <x:t>Ism Fénélon</x:t>
   </x:si>
   <x:si>
     <x:t>M2S Formation Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de développement commercial option webmarketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
+    <x:t>Vendre et négocier avec succès</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kh Europe Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
-    <x:t>Vendre et négocier avec succès</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>Parcours d'économie-gestion Terminale BAC PRO Compagnons du devoir - 18 mois</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Marie - Institut Supérieur du Tourisme de Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>responsable d'activité commerciale et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor luxe international</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
+    <x:t>Convaincre et s’imposer en négociation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visiplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d'activité commerciale et marketing scpécificité responsable commercial et marketing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du marketing digital spécialisation management de projets digitaux en UX design</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du marketing et de la relation client spécificité manager marketing et communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager d'affaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du marketing digital spécialisation stratégie marketing, communication et IA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iscod</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement commercial France et International BC 3 Négocier et mettre en place les contrats et les partenariats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cycle Professionnel Développement Commercial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mettre en œuvre une stratégie de négociation gagnant-gagnant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement commercial France et International BC 1 Assurer une veille commerciale, concurrentielle, technologique et définir les plans d'actions marketing en France et à l'international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement commercial France et International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du marketing et de la relation client</x:t>
+  </x:si>
+  <x:si>
     <x:t>Développer son intelligence émotionnelle</x:t>
   </x:si>
   <x:si>
-    <x:t>Visiplus</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Intelligence émotionnelle</x:t>
   </x:si>
   <x:si>
-    <x:t>Convaincre et s’imposer en négociation</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>Responsable du développement commercial France et International BC 2 Détecter les opportunités commerciales et développer un portefeuille clients en France et à l'international</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing digital spécialisation marketing et data analytics</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité génie biologique</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie</x:t>
   </x:si>
   <x:si>
     <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>06310</x:t>
   </x:si>
   <x:si>
     <x:t>BEAULIEU-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>responsable d'affaires agroalimentaires</x:t>
   </x:si>
   <x:si>
     <x:t>École supérieure de commerce des entrepreneurs de la naturalité</x:t>
@@ -2423,50 +2423,53 @@
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues étrangères appliquées parcours management de projets de développement durable et culturel</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de développement stratégique spécialisation marketing international (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>manager développement et performance commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation marketing et communication dans le sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des activités du tourisme et des voyages</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager du développement d'entreprise et commercial spécificité management du développement commercial</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager du développement commercial spécialisation marketing digital et E-Commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues étrangères appliquées parcours PME-Export</x:t>
   </x:si>
   <x:si>
     <x:t>ESSCA programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2031 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>10/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School</x:t>
@@ -2493,53 +2496,50 @@
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Construire et piloter son plan d'actions commerciales</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Manager du développement d'entreprise et commercial spécificité management du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing et de la relation client spécificité marketing, digital business et IA</x:t>
   </x:si>
   <x:si>
     <x:t>04/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing spécificité responsable du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -4111,429 +4111,427 @@
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>600242</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>39205</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s"/>
+      <x:c r="E20" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>562919</x:v>
+        <x:v>535019</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>37738</x:v>
+        <x:v>35106</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>34271</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>535019</x:v>
+        <x:v>550994</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>35106</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>34271</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>550994</x:v>
+        <x:v>550949</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>37738</x:v>
+        <x:v>40889</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
-      <x:c r="E23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>550949</x:v>
+        <x:v>614514</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>40889</x:v>
+        <x:v>35106</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s"/>
+      <x:c r="E24" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>34271</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>614514</x:v>
+        <x:v>534953</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>35106</x:v>
+        <x:v>39205</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
-      <x:c r="E25" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>34271</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>534953</x:v>
+        <x:v>562919</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>41056</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>592823</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
@@ -4735,161 +4733,161 @@
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>599661</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>40377</x:v>
+        <x:v>38938</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>599654</x:v>
+        <x:v>599660</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>38938</x:v>
+        <x:v>40377</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>599660</x:v>
+        <x:v>599654</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
@@ -5635,2003 +5633,2002 @@
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>620436</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>37633</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>599482</x:v>
+        <x:v>632376</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>101</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>187</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>608895</x:v>
+        <x:v>617393</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
-      <x:c r="E49" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>198</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>628197</x:v>
+        <x:v>617452</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>101</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>195</x:v>
-[...1 lines deleted...]
-      <x:c r="H50" s="14" t="s"/>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
+        <x:v>199</x:v>
+      </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>187</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>15061</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>607492</x:v>
+        <x:v>633301</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>37633</x:v>
+        <x:v>40889</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>549025</x:v>
+        <x:v>607492</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>203</x:v>
-[...1 lines deleted...]
-      <x:c r="C52" s="15" t="s"/>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C52" s="15" t="n">
+        <x:v>40889</x:v>
+      </x:c>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s"/>
+      <x:c r="E52" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>205</x:v>
-[...1 lines deleted...]
-      <x:c r="J52" s="14" t="s"/>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="J52" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>34582</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>567252</x:v>
+        <x:v>608895</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>40568</x:v>
+        <x:v>41960</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>209</x:v>
-[...2 lines deleted...]
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>609183</x:v>
+        <x:v>628197</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>37131</x:v>
+        <x:v>37633</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
-      <x:c r="E54" s="14" t="s"/>
+      <x:c r="E54" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>32136</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>616017</x:v>
+        <x:v>549025</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
-      <x:c r="E55" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>220</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>589688</x:v>
+        <x:v>567252</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>37968</x:v>
+        <x:v>40568</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>603083</x:v>
+        <x:v>609183</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>38286</x:v>
+        <x:v>37131</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>230</x:v>
-[...2 lines deleted...]
-        <x:v>231</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>32136</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>566550</x:v>
+        <x:v>616017</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>40889</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>607494</x:v>
+        <x:v>589688</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C59" s="3" t="n">
+        <x:v>37968</x:v>
+      </x:c>
+      <x:c r="D59" s="3" t="s"/>
+      <x:c r="E59" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G59" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C59" s="3" t="n">
-[...5 lines deleted...]
-      </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="Q59" s="4" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>599439</x:v>
+        <x:v>603083</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>41479</x:v>
+        <x:v>38286</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
-      <x:c r="E60" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="J60" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K60" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="J60" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>34271</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>607744</x:v>
+        <x:v>566550</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>40889</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
+      <x:c r="E61" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>592530</x:v>
+        <x:v>607494</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>38131</x:v>
+        <x:v>37633</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>597170</x:v>
+        <x:v>599439</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>40889</x:v>
+        <x:v>41479</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
+      <x:c r="E63" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>34271</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>598343</x:v>
+        <x:v>607744</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>632376</x:v>
+        <x:v>592530</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>53</x:v>
-[...1 lines deleted...]
-      <x:c r="C65" s="3" t="s"/>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C65" s="3" t="n">
+        <x:v>38131</x:v>
+      </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="J65" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>617393</x:v>
+        <x:v>597170</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>53</x:v>
-[...1 lines deleted...]
-      <x:c r="C66" s="15" t="s"/>
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C66" s="15" t="n">
+        <x:v>40889</x:v>
+      </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>198</x:v>
-[...1 lines deleted...]
-      <x:c r="J66" s="14" t="s"/>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="J66" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>617452</x:v>
+        <x:v>598343</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>255</x:v>
-[...1 lines deleted...]
-      <x:c r="C67" s="3" t="s"/>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C67" s="3" t="n">
+        <x:v>37633</x:v>
+      </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>256</x:v>
-[...2 lines deleted...]
-        <x:v>257</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="J67" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>15061</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>633301</x:v>
+        <x:v>599482</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38466</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34590</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>558102</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>635513</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>635514</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>600465</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>608897</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38286</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>555961</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>599485</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>34573</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>505340</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>630231</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>632490</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>41706</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>622562</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>42153</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>632850</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>549022</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>549298</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
@@ -7667,135 +7664,135 @@
       <x:c r="S82" s="14" t="n">
         <x:v>605215</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37075</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>546515</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>592568</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
@@ -7825,327 +7822,327 @@
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>592527</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>573879</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>603564</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>608526</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>544701</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>635512</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -8202,202 +8199,202 @@
       <x:c r="I92" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>547467</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>617391</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>617455</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>617457</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
@@ -8430,51 +8427,51 @@
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>632404</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>34052</x:v>
@@ -8495,139 +8492,139 @@
         <x:v>632405</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>607491</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>608799</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
@@ -8665,244 +8662,244 @@
         <x:v>187</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>591883</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>617388</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>617453</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>536214</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>600167</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
@@ -8915,51 +8912,51 @@
       <x:c r="I105" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>600168</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
@@ -8974,341 +8971,341 @@
       <x:c r="I106" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>606978</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>41672</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>615941</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>544702</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>41060</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>592822</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>500292</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>600463</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
@@ -9562,355 +9559,355 @@
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>555195</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>599766</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>631043</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>617458</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>617460</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>629197</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>40710</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>578121</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
@@ -9952,133 +9949,133 @@
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>555287</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37075</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>567459</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38466</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>34590</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>545654</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
@@ -10337,159 +10334,159 @@
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>603676</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>40377</x:v>
+        <x:v>37849</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34026</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>603644</x:v>
+        <x:v>549528</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>37849</x:v>
+        <x:v>40377</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>34026</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>549528</x:v>
+        <x:v>603644</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -10612,51 +10609,51 @@
       <x:c r="L135" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>553122</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
@@ -10671,51 +10668,51 @@
       <x:c r="L136" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>553123</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
@@ -10728,51 +10725,51 @@
       <x:c r="L137" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>553120</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
@@ -11080,54 +11077,54 @@
       <x:c r="L143" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>581594</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>386</x:v>
@@ -11320,51 +11317,51 @@
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>611883</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -11663,51 +11660,51 @@
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>615940</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
@@ -11777,51 +11774,51 @@
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>628326</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -11836,51 +11833,51 @@
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>589684</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>34052</x:v>
@@ -12275,51 +12272,51 @@
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>526914</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -12664,51 +12661,51 @@
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>553080</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
@@ -12723,51 +12720,51 @@
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>553081</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
@@ -12783,59 +12780,59 @@
       <x:c r="M173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>617121</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
@@ -13751,51 +13748,51 @@
       <x:c r="L190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>553079</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -14043,329 +14040,333 @@
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>634666</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
-      <x:c r="E196" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>608060</x:v>
+        <x:v>617122</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>40568</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
+      <x:c r="E197" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H197" s="0" t="s">
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>525429</x:v>
+        <x:v>608060</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>525431</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>37814</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>599890</x:v>
+        <x:v>525431</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>36420</x:v>
+        <x:v>37814</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>598320</x:v>
+        <x:v>599890</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -14375,51 +14376,51 @@
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>553084</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
@@ -14445,100 +14446,97 @@
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>553090</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>40568</x:v>
+        <x:v>36420</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>444</x:v>
-[...2 lines deleted...]
-        <x:v>445</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>617122</x:v>
+        <x:v>598320</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -14576,142 +14574,142 @@
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>630234</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>609201</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>42153</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -14777,51 +14775,51 @@
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>628187</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
@@ -14926,51 +14924,51 @@
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>633567</x:v>
       </x:c>
@@ -15077,120 +15075,120 @@
       <x:c r="M213" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>632855</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>40881</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>32136</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>609576</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>28</x:v>
@@ -15241,51 +15239,51 @@
       <x:c r="G216" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>609578</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
@@ -15491,51 +15489,51 @@
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>548484</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>91</x:v>
@@ -15831,51 +15829,51 @@
       <x:c r="L226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>602450</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
@@ -15891,51 +15889,51 @@
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>601436</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -15956,51 +15954,51 @@
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>592526</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
@@ -16016,99 +16014,99 @@
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>602433</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>573882</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>35760</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -16186,51 +16184,51 @@
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>529938</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>28</x:v>
@@ -16238,738 +16236,739 @@
       <x:c r="M233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>602513</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>273</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
-        <x:v>35199</x:v>
+        <x:v>36149</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>31837</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>513366</x:v>
+        <x:v>529943</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
-        <x:v>40240</x:v>
+        <x:v>36149</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>518</x:v>
-[...2 lines deleted...]
-        <x:v>519</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>34554</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>554351</x:v>
+        <x:v>536215</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
-        <x:v>40240</x:v>
+        <x:v>40889</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>34554</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>554359</x:v>
+        <x:v>602445</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
-        <x:v>38025</x:v>
+        <x:v>40889</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>602451</x:v>
+        <x:v>602446</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>38123</x:v>
+        <x:v>35199</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>31837</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>597168</x:v>
+        <x:v>513366</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
-        <x:v>36149</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
+      <x:c r="E239" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="H239" s="0" t="s">
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>529943</x:v>
+        <x:v>554351</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>36149</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>288</x:v>
-[...1 lines deleted...]
-      <x:c r="H240" s="14" t="s"/>
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="H240" s="14" t="s">
+        <x:v>519</x:v>
+      </x:c>
       <x:c r="I240" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>536215</x:v>
+        <x:v>554359</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>40889</x:v>
+        <x:v>38025</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>602445</x:v>
+        <x:v>602451</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>40889</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>518</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>602446</x:v>
+        <x:v>601434</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>601434</x:v>
+        <x:v>601435</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
-      <x:c r="E244" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>601435</x:v>
+        <x:v>597168</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>40352</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>608410</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
@@ -17042,119 +17041,119 @@
       <x:c r="G247" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>590109</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>34573</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>505339</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38604</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
@@ -17238,51 +17237,51 @@
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>616049</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>39884</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
@@ -17333,51 +17332,51 @@
       <x:c r="G252" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>608409</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
@@ -17413,51 +17412,51 @@
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>555192</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>34994</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
@@ -17474,51 +17473,51 @@
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>555032</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>39884</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>28</x:v>
@@ -17534,132 +17533,132 @@
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>608406</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>567253</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>40352</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>615880</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
@@ -17929,224 +17928,224 @@
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>618560</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
-        <x:v>36764</x:v>
+        <x:v>41966</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>546217</x:v>
+        <x:v>623614</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>41966</x:v>
+        <x:v>37849</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34026</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>623614</x:v>
+        <x:v>546276</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>550</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>37849</x:v>
+        <x:v>36764</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>34026</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>546276</x:v>
+        <x:v>546217</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
@@ -18223,51 +18222,51 @@
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>551893</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
@@ -18284,224 +18283,224 @@
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>601013</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
-        <x:v>40568</x:v>
+        <x:v>35164</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>590092</x:v>
+        <x:v>551894</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
-        <x:v>35164</x:v>
+        <x:v>41688</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>551894</x:v>
+        <x:v>628373</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
-        <x:v>41688</x:v>
+        <x:v>40568</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>628373</x:v>
+        <x:v>590092</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
@@ -19331,93 +19330,93 @@
       <x:c r="S286" s="14" t="n">
         <x:v>570549</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>609199</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
         <x:v>158</x:v>
@@ -19597,51 +19596,51 @@
       <x:c r="L291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>607476</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -19770,51 +19769,51 @@
       <x:c r="L294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>607477</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>38</x:v>
@@ -20296,500 +20295,495 @@
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>603513</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>609182</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>487</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
-      <x:c r="E305" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>633</x:v>
-[...2 lines deleted...]
-        <x:v>490</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>280</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>556562</x:v>
+        <x:v>542432</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>635</x:v>
-[...1 lines deleted...]
-      <x:c r="C306" s="15" t="s"/>
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C306" s="15" t="n">
+        <x:v>38830</x:v>
+      </x:c>
       <x:c r="D306" s="15" t="s"/>
-      <x:c r="E306" s="14" t="s"/>
+      <x:c r="E306" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>636</x:v>
-[...1 lines deleted...]
-      <x:c r="H306" s="14" t="s"/>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H306" s="14" t="s">
+        <x:v>219</x:v>
+      </x:c>
       <x:c r="I306" s="16" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="J306" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="K306" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L306" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M306" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N306" s="15" t="n">
+        <x:v>34085</x:v>
+      </x:c>
+      <x:c r="O306" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="P306" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="J306" s="14" t="s"/>
-[...17 lines deleted...]
-      </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>637</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>542432</x:v>
+        <x:v>609202</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>638</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>38025</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
-      <x:c r="E307" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>209</x:v>
-[...2 lines deleted...]
-        <x:v>210</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>609202</x:v>
+        <x:v>591882</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
-        <x:v>38025</x:v>
+        <x:v>40248</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
-      <x:c r="E308" s="14" t="s"/>
+      <x:c r="E308" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>639</x:v>
-[...1 lines deleted...]
-      <x:c r="H308" s="14" t="s"/>
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="H308" s="14" t="s">
+        <x:v>490</x:v>
+      </x:c>
       <x:c r="I308" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>591882</x:v>
+        <x:v>607729</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
-        <x:v>40248</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>607729</x:v>
+        <x:v>556562</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>607721</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>592562</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -20804,51 +20798,51 @@
       <x:c r="J312" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>605214</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>643</x:v>
@@ -20859,112 +20853,112 @@
       <x:c r="K313" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>615806</x:v>
+        <x:v>562535</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>562535</x:v>
+        <x:v>615806</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -21109,57 +21103,57 @@
         <x:v>624487</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I318" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
@@ -21169,57 +21163,57 @@
       <x:c r="S318" s="14" t="n">
         <x:v>608527</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38286</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
@@ -21398,57 +21392,57 @@
       <x:c r="S322" s="14" t="n">
         <x:v>624518</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>41706</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
@@ -21643,1420 +21637,1420 @@
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>15078</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>613713</x:v>
+        <x:v>559251</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>665</x:v>
-[...1 lines deleted...]
-      <x:c r="C328" s="15" t="s"/>
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="C328" s="15" t="n">
+        <x:v>38808</x:v>
+      </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="J328" s="14" t="s"/>
+      <x:c r="J328" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>34582</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>559251</x:v>
+        <x:v>632698</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>647</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>612773</x:v>
+        <x:v>632709</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>667</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
-        <x:v>41109</x:v>
+        <x:v>38938</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>612774</x:v>
+        <x:v>632713</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
-        <x:v>35150</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>559193</x:v>
+        <x:v>632718</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>647</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
-        <x:v>35150</x:v>
+        <x:v>38938</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>559198</x:v>
+        <x:v>559238</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>647</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="C333" s="3" t="s"/>
+      <x:c r="C333" s="3" t="n">
+        <x:v>41109</x:v>
+      </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
+      <x:c r="J333" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>559255</x:v>
+        <x:v>612773</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>647</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>671</x:v>
-[...1 lines deleted...]
-      <x:c r="C334" s="15" t="s"/>
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="C334" s="15" t="n">
+        <x:v>41109</x:v>
+      </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="J334" s="14" t="s"/>
+      <x:c r="J334" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>34582</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>559258</x:v>
+        <x:v>612774</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>647</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>670</x:v>
-[...1 lines deleted...]
-      <x:c r="C335" s="3" t="s"/>
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C335" s="3" t="n">
+        <x:v>38808</x:v>
+      </x:c>
       <x:c r="D335" s="3" t="s"/>
+      <x:c r="E335" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
+      <x:c r="J335" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="K335" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>632637</x:v>
+        <x:v>608679</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>670</x:v>
-[...1 lines deleted...]
-      <x:c r="C336" s="15" t="s"/>
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="C336" s="15" t="n">
+        <x:v>35150</x:v>
+      </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="J336" s="14" t="s"/>
+      <x:c r="J336" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>632638</x:v>
+        <x:v>559198</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>508</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
-      <x:c r="E337" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="J337" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K337" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>608679</x:v>
+        <x:v>559255</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="C338" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="J338" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>632698</x:v>
+        <x:v>559258</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>676</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="J339" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>632709</x:v>
+        <x:v>632637</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>677</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="J340" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>632713</x:v>
+        <x:v>632638</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>632718</x:v>
+        <x:v>578774</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>677</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="J342" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>559238</x:v>
+        <x:v>613711</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>647</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>668</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="J343" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>578774</x:v>
+        <x:v>613716</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>679</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>613711</x:v>
+        <x:v>632642</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>671</x:v>
-[...1 lines deleted...]
-      <x:c r="C345" s="3" t="s"/>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C345" s="3" t="n">
+        <x:v>38938</x:v>
+      </x:c>
       <x:c r="D345" s="3" t="s"/>
+      <x:c r="E345" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G345" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
+      <x:c r="J345" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K345" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
-        <x:v>34582</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>613716</x:v>
+        <x:v>608667</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>671</x:v>
-[...1 lines deleted...]
-      <x:c r="C346" s="15" t="s"/>
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="C346" s="15" t="n">
+        <x:v>35150</x:v>
+      </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="J346" s="14" t="s"/>
+      <x:c r="J346" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>34582</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>632642</x:v>
+        <x:v>578835</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
-      <x:c r="E347" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>608667</x:v>
+        <x:v>559245</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>680</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
-        <x:v>35150</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>578835</x:v>
+        <x:v>613755</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>679</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
-        <x:v>38938</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>559245</x:v>
+        <x:v>559193</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>647</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>678</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="J350" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>15078</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>613755</x:v>
+        <x:v>613713</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>15078</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>632639</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>15078</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>559256</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>647</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -23066,284 +23060,284 @@
       <x:c r="L353" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>578775</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>679</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>578776</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>679</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>559232</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>647</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>578833</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>679</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>559228</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>647</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
@@ -23362,157 +23356,157 @@
       <x:c r="S358" s="14" t="n">
         <x:v>613712</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>608659</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>608660</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>34053</x:v>
@@ -23568,143 +23562,143 @@
       <x:c r="L362" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>632710</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>586726</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>679</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>613709</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
@@ -23729,175 +23723,175 @@
       <x:c r="L365" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>559197</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>647</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>608668</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>632712</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>91</x:v>
@@ -23910,216 +23904,216 @@
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>613751</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>578390</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>679</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>632711</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>612771</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>667</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>91</x:v>
@@ -24186,96 +24180,96 @@
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>620758</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>632635</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>39450</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -24511,54 +24505,54 @@
       <x:c r="L379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>633992</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
         <x:v>351</x:v>
@@ -25220,51 +25214,51 @@
       <x:c r="M391" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>614691</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
         <x:v>361</x:v>
@@ -25395,54 +25389,54 @@
       <x:c r="L394" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>633418</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -25455,51 +25449,51 @@
       <x:c r="M395" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>560765</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
@@ -25974,51 +25968,51 @@
       <x:c r="M404" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>550990</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -26028,54 +26022,54 @@
       <x:c r="L405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>534949</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="U405" s="4" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
@@ -26087,51 +26081,51 @@
       <x:c r="L406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>628191</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>41672</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
@@ -26155,51 +26149,51 @@
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>628321</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -26384,51 +26378,51 @@
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>592529</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>38286</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I412" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -26669,51 +26663,51 @@
       <x:c r="M416" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>550992</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>41672</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -26779,286 +26773,286 @@
       <x:c r="L418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>534853</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="U418" s="16" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="E419" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>550947</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>550951</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>551051</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>535021</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="U422" s="16" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
@@ -27074,51 +27068,51 @@
       <x:c r="M423" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>549683</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -27247,51 +27241,51 @@
       <x:c r="M426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>552682</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>39205</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -27600,159 +27594,159 @@
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>575704</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
-        <x:v>41475</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>34060</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>603760</x:v>
+        <x:v>535016</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
-        <x:v>37738</x:v>
+        <x:v>41981</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>32005</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>535016</x:v>
+        <x:v>632620</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>41114</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -27934,93 +27928,93 @@
       <x:c r="L438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>534951</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="U438" s="16" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>551053</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
@@ -28206,69 +28200,69 @@
       <x:c r="E443" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>535017</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
@@ -28291,51 +28285,51 @@
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>622093</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>29</x:v>
@@ -28381,415 +28375,414 @@
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>551049</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
-        <x:v>37738</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
-      <x:c r="E447" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>732</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>535018</x:v>
+        <x:v>635171</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
-        <x:v>41981</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>751</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>732</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>751</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>632616</x:v>
+        <x:v>535018</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>632618</x:v>
+        <x:v>632616</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>784</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
-        <x:v>34994</x:v>
+        <x:v>41981</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
-        <x:v>34054</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>549745</x:v>
+        <x:v>632618</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
-        <x:v>39263</x:v>
+        <x:v>34994</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
+      <x:c r="E451" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G451" s="0" t="s">
-        <x:v>164</x:v>
-[...2 lines deleted...]
-        <x:v>165</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>34054</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>775</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>575706</x:v>
+        <x:v>549745</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
-        <x:v>36352</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>770</x:v>
-[...1 lines deleted...]
-      <x:c r="H452" s="14" t="s"/>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H452" s="14" t="s">
+        <x:v>165</x:v>
+      </x:c>
       <x:c r="I452" s="16" t="s">
-        <x:v>732</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>770</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>732</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>596954</x:v>
+        <x:v>575706</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>787</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -28802,51 +28795,51 @@
       <x:c r="M453" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>550988</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
@@ -28869,788 +28862,790 @@
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>550991</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
-        <x:v>41981</x:v>
+        <x:v>41475</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>732</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34060</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>732</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>632620</x:v>
+        <x:v>603760</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
-        <x:v>38830</x:v>
+        <x:v>36352</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
-      <x:c r="E456" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="H456" s="14" t="s"/>
+      <x:c r="I456" s="16" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="J456" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K456" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="L456" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M456" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N456" s="15" t="n">
+        <x:v>32025</x:v>
+      </x:c>
+      <x:c r="O456" s="14" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="P456" s="14" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="Q456" s="16" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="R456" s="14" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="S456" s="14" t="n">
+        <x:v>596954</x:v>
+      </x:c>
+      <x:c r="T456" s="16" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="U456" s="16" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...40 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
-        <x:v>40248</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
+      <x:c r="E457" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G457" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="H457" s="0" t="s">
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>635286</x:v>
+        <x:v>608915</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
-        <x:v>40377</x:v>
+        <x:v>40248</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
-      <x:c r="E458" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>589809</x:v>
+        <x:v>635286</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>40377</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
-        <x:v>209</x:v>
-[...2 lines deleted...]
-        <x:v>210</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>609200</x:v>
+        <x:v>589809</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>795</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
-        <x:v>41053</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>796</x:v>
-[...1 lines deleted...]
-      <x:c r="H460" s="14" t="s"/>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H460" s="14" t="s">
+        <x:v>219</x:v>
+      </x:c>
       <x:c r="I460" s="16" t="s">
-        <x:v>797</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>798</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>600227</x:v>
+        <x:v>609200</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>799</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>800</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>41053</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>589985</x:v>
+        <x:v>600227</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="U461" s="4" t="s">
         <x:v>801</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
-        <x:v>40377</x:v>
+        <x:v>41053</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>794</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>603643</x:v>
+        <x:v>589985</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>40377</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>788</x:v>
-[...2 lines deleted...]
-        <x:v>490</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>556531</x:v>
+        <x:v>603643</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>795</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
-        <x:v>34759</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>796</x:v>
-[...1 lines deleted...]
-      <x:c r="H464" s="14" t="s"/>
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="H464" s="14" t="s">
+        <x:v>490</x:v>
+      </x:c>
       <x:c r="I464" s="16" t="s">
-        <x:v>797</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>798</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>497986</x:v>
+        <x:v>556531</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>803</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>804</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="C465" s="3" t="n">
+        <x:v>34759</x:v>
+      </x:c>
+      <x:c r="D465" s="3" t="s"/>
+      <x:c r="E465" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G465" s="0" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="I465" s="4" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="J465" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K465" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L465" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M465" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N465" s="3" t="n">
+        <x:v>32054</x:v>
+      </x:c>
+      <x:c r="O465" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P465" s="0" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="Q465" s="4" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="R465" s="0" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="S465" s="0" t="n">
+        <x:v>497986</x:v>
+      </x:c>
+      <x:c r="T465" s="4" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="U465" s="4" t="s">
         <x:v>805</x:v>
-      </x:c>
-[...39 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>808</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
-        <x:v>663</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="J466" s="14" t="s"/>
       <x:c r="K466" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>34573</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>663</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>635171</x:v>
+        <x:v>634258</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>633417</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -29663,108 +29658,108 @@
       <x:c r="M468" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>628691</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s"/>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>34573</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>630083</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>91</x:v>
@@ -29820,54 +29815,54 @@
       <x:c r="L471" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>633422</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>