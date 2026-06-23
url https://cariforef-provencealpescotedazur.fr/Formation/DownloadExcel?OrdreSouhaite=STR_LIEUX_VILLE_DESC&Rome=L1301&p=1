--- v0 (2026-05-01)
+++ v1 (2026-06-23)
@@ -227,66 +227,66 @@
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>DEUST arts, lettres, langues spécialité formation de base aux métiers du théâtre</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix-Marseille Université</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Art dramatique</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention arts du spectacle parcours théories et pratiques du cinéma et de l'audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
@@ -1069,154 +1069,154 @@
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>592075</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
-        <x:v>2911</x:v>
+        <x:v>40470</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>45022</x:v>
+        <x:v>45004</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="Q6" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="Q6" s="16" t="s">
+      <x:c r="R6" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="R6" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>596501</x:v>
+        <x:v>592521</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>40470</x:v>
+        <x:v>2911</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I7" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="I7" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
-        <x:v>45004</x:v>
+        <x:v>45022</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="Q7" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="Q7" s="4" t="s">
+      <x:c r="R7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="R7" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>592521</x:v>
+        <x:v>596501</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>40470</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">