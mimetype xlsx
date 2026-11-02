--- v5 (2026-11-02)
+++ v6 (2026-11-02)
@@ -1010,60 +1010,60 @@
   <x:si>
     <x:t>13098</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LPO Célony</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention pratiques et ingénierie de la formation parcours responsable de formation</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>LPO Célony</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention pratiques et ingénierie de la formation parcours conception et management de formations en hygiène sécurité et développement</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -6468,387 +6468,386 @@
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>651402</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>38152</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>141</x:v>
-[...2 lines deleted...]
-        <x:v>142</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>44035</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>633886</x:v>
+        <x:v>647691</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>41348</x:v>
+        <x:v>38152</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>45073</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>643576</x:v>
+        <x:v>633886</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>41348</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
-      <x:c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="H89" s="0" t="s">
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>45073</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>605567</x:v>
+        <x:v>643576</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
-      <x:c r="E90" s="14" t="s"/>
+      <x:c r="E90" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>650165</x:v>
+        <x:v>605567</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>572355</x:v>
+        <x:v>650165</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>647691</x:v>
+        <x:v>572355</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -6866,160 +6865,159 @@
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>633881</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
-      <x:c r="E94" s="14" t="s"/>
+      <x:c r="E94" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>614645</x:v>
+        <x:v>553023</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
-      <x:c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>553023</x:v>
+        <x:v>614645</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>