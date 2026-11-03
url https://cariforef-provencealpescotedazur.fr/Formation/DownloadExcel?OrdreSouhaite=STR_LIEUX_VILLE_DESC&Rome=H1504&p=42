--- v5 (2026-11-03)
+++ v6 (2026-11-03)
@@ -383,68 +383,68 @@
   <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique-chimie et sciences de l'ingénieur (PCSI) 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques, physique et sciences de l'ingénieur (MPSI), 1re année option sciences industrielles de l'ingénieur</x:t>
   </x:si>
   <x:si>
     <x:t>Mathématiques</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique-chimie (PC*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>BTS cybersécurité, informatique et réseaux, électronique option B électronique et réseaux</x:t>
   </x:si>
   <x:si>
+    <x:t>classe préparatoire physique, technologie et sciences de l'ingénieur (PTSI), 1re année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Télécommunication</x:t>
+  </x:si>
+  <x:si>
     <x:t>classe préparatoire physique et technologie (PT), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Physique</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique et sciences de l'ingénieur (PSI*), 2e année</x:t>
   </x:si>
   <x:si>
-    <x:t>classe préparatoire physique, technologie et sciences de l'ingénieur (PTSI), 1re année</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée G Cisson</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Pôle Écoles Méditerranée - Écoles des apprentis de la Marine</x:t>
   </x:si>
   <x:si>
     <x:t>83800</x:t>
   </x:si>
   <x:si>
     <x:t>Pôle Ecoles Méditerranée - Ecoles des apprentis de la Marine</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée international de Valbonne</x:t>
   </x:si>
   <x:si>
     <x:t>06902</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
@@ -770,92 +770,92 @@
   <x:si>
     <x:t>CFA Régional CFAI Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFAI PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie électrique et informatique industrielle parcours automatisme et informatique industrielle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>LP Vauban</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique initiale : véhicules et engins à énergie électrique embarquée : opérations d'ordre électrique B1L-B1VL, B2L-B2VL, BCL, BRL, BEL Essai, opérations particulières : B1XL, B2XL - ELB095</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique initiale : véhicules et engins à énergie électrique embarquée : opérations d'ordre non électrique (B0L exécutant ou chargé de réparation) - ELB085</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée G Apollinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité génie électrique et informatique industrielle parcours électricité et maîtrise de l'énergie (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Eucalyptus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
   </x:si>
   <x:si>
-    <x:t>06200</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
+    <x:t>07/06/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée G Apollinaire</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Bac pro métiers de l'électricité et de ses environnements connectés (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
@@ -875,107 +875,107 @@
   <x:si>
     <x:t>S'initier aux fondamentaux de l'électricité - ELA041</x:t>
   </x:si>
   <x:si>
     <x:t>Basse tension</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Montfavet</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
   </x:si>
   <x:si>
+    <x:t>Eclipse - Istec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>News Formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Pierre et Marie Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MENTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPTR de L'Estaque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique recyclage : véhicules ou engins à énergie électrique embarquée - B1L-B1VL, B2L-B2VL, BCL, BRL, BEL Essai, opérations spécifiques B1XL- B2XL - ELB195</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP St-Henri</x:t>
   </x:si>
   <x:si>
-    <x:t>13016</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>LP la Floride</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel La Floride</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
@@ -1124,344 +1124,344 @@
   <x:si>
     <x:t>13396</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 11</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thiers</x:t>
   </x:si>
   <x:si>
     <x:t>13232</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Rempart-Vinci</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 7e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Rempart-Vinci</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec des Métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Notre-Dame de Sion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP École libre des métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ecole libre des métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS métiers de la mesure (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Saint Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO St-Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre d'Etudes Européen Méditérranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEEME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFBT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Départementale d'Etudes et de Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP L Blériot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP L Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Les Iscles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole de la Construction des Infrastructures et Réseaux - Ecir Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MALLEMORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée T Edison</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LORGUES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
+    <x:t>07/05/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Alphonse Benoît</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84800</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Rempart-Vinci</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>09/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/02/2027 00:00:00</x:t>
-[...115 lines deleted...]
-  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS cybersécurité, informatique et réseaux, électronique option B électronique et réseaux (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Val d'Argens</x:t>
   </x:si>
   <x:si>
     <x:t>83490</x:t>
   </x:si>
   <x:si>
     <x:t>LE MUY</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>LA TOUR-D'AIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
+    <x:t>LP P Latécoère</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université de Toulon - IUT La Garde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travaux Sous Tension (TST-IE) initiale : Batterie véhicule B2TL-B1TL - ELT085</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/06/2026 00:00:00</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Electricien IRVE photovoltaique</x:t>
   </x:si>
   <x:si>
     <x:t>Eureka</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>IRVE</x:t>
   </x:si>
   <x:si>
     <x:t>LA FARLEDE</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent de la Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>BTS électrotechnique (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>ADEF</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Alphonse Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>84803</x:t>
   </x:si>
   <x:si>
     <x:t>L ISLE SUR LA SORGUE CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>LP P Latécoère</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
@@ -1634,83 +1634,83 @@
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P de Girard</x:t>
   </x:si>
   <x:si>
     <x:t>84082</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Salle</x:t>
   </x:si>
   <x:si>
     <x:t>84008</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée St-Joseph</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Saint Jean de La Salle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence pro mention métiers de l'électricité et de l'énergie parcours chargé d'affaires en installation électrique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
-    <x:t>Ogec Saint Jean de La Salle</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Mistral</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ch Privat</x:t>
   </x:si>
   <x:si>
     <x:t>13632</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
@@ -1721,66 +1721,66 @@
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>EMP</x:t>
   </x:si>
   <x:si>
     <x:t>13617</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Saint-Éloi</x:t>
   </x:si>
   <x:si>
     <x:t>13626</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Eloi</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée P Cézanne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Vauvenargues</x:t>
   </x:si>
   <x:si>
-    <x:t>13100</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>AEP Saint Eloi</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Lycée P Cézanne</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Vauvenargues</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -3704,221 +3704,221 @@
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>646618</x:v>
+        <x:v>646588</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>646632</x:v>
+        <x:v>646618</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>648231</x:v>
+        <x:v>646632</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>24254</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>646588</x:v>
+        <x:v>648231</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -4101,51 +4101,51 @@
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>646625</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
@@ -4203,51 +4203,51 @@
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>646579</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
@@ -6987,51 +6987,51 @@
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>646631</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
@@ -7063,51 +7063,51 @@
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>647809</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
@@ -7142,74 +7142,74 @@
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>646584</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>646620</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
@@ -7248,74 +7248,74 @@
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>650369</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>646589</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
@@ -7377,51 +7377,51 @@
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>646032</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
@@ -7483,51 +7483,51 @@
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>647810</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
@@ -8120,661 +8120,660 @@
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>619361</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>651873</x:v>
+        <x:v>649960</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
-      <x:c r="E112" s="14" t="s"/>
+      <x:c r="E112" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>238</x:v>
-[...1 lines deleted...]
-      <x:c r="H112" s="14" t="s"/>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s">
+        <x:v>218</x:v>
+      </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>649960</x:v>
+        <x:v>554857</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>35407</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>554857</x:v>
+        <x:v>550267</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>225</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>550267</x:v>
+        <x:v>632485</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>632485</x:v>
+        <x:v>599403</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>234</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="J116" s="14" t="s"/>
       <x:c r="K116" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>549005</x:v>
+        <x:v>619346</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>224</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
-      <x:c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>243</x:v>
-[...2 lines deleted...]
-        <x:v>244</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>245</x:v>
-[...2 lines deleted...]
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>617499</x:v>
+        <x:v>619385</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>159</x:v>
-[...1 lines deleted...]
-      <x:c r="C118" s="15" t="s"/>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C118" s="15" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>152</x:v>
-[...1 lines deleted...]
-      <x:c r="H118" s="14" t="s"/>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s">
+        <x:v>241</x:v>
+      </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>153</x:v>
-[...1 lines deleted...]
-      <x:c r="J118" s="14" t="s"/>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="J118" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>619346</x:v>
+        <x:v>620184</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>161</x:v>
-[...1 lines deleted...]
-      <x:c r="C119" s="3" t="s"/>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C119" s="3" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="J119" s="0" t="s">
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>24047</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>619385</x:v>
+        <x:v>651873</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s"/>
+      <x:c r="E120" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>599403</x:v>
+        <x:v>549005</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
+      <x:c r="E121" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>620184</x:v>
+        <x:v>617499</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>153</x:v>
@@ -8865,79 +8864,79 @@
         <x:v>631035</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>601931</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
@@ -8950,54 +8949,54 @@
       <x:c r="H125" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>605696</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
@@ -9084,133 +9083,133 @@
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>629570</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>544708</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>618895</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
@@ -9247,51 +9246,51 @@
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>603397</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
@@ -9461,51 +9460,51 @@
       <x:c r="I134" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>552270</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>152</x:v>
@@ -9831,83 +9830,83 @@
         <x:v>247</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>617348</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
@@ -10571,570 +10570,567 @@
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>602810</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>269</x:v>
-[...2 lines deleted...]
-        <x:v>61</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>650348</x:v>
+        <x:v>629577</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>164</x:v>
-[...1 lines deleted...]
-      <x:c r="C156" s="15" t="s"/>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C156" s="15" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s"/>
+      <x:c r="E156" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>152</x:v>
-[...1 lines deleted...]
-      <x:c r="H156" s="14" t="s"/>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="I156" s="16" t="s">
-        <x:v>153</x:v>
-[...1 lines deleted...]
-      <x:c r="J156" s="14" t="s"/>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="J156" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>629577</x:v>
+        <x:v>652061</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>224</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
-      <x:c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>178</x:v>
-[...2 lines deleted...]
-        <x:v>179</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>180</x:v>
-[...2 lines deleted...]
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>652061</x:v>
+        <x:v>619357</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>619357</x:v>
+        <x:v>619403</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>619403</x:v>
+        <x:v>619350</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>619350</x:v>
+        <x:v>629578</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>629578</x:v>
+        <x:v>609110</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="R162" s="14" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="S162" s="14" t="n">
+        <x:v>641374</x:v>
+      </x:c>
+      <x:c r="T162" s="16" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="U162" s="16" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>140</x:v>
-[...1 lines deleted...]
-      <x:c r="C163" s="3" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C163" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="I163" s="4" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="J163" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K163" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="L163" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M163" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N163" s="3" t="n">
+        <x:v>22499</x:v>
+      </x:c>
+      <x:c r="O163" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="P163" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="Q163" s="4" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="R163" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="I163" s="4" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>641374</x:v>
+        <x:v>650352</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>650352</x:v>
+        <x:v>650360</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
@@ -11144,562 +11140,562 @@
       <x:c r="K165" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>650360</x:v>
+        <x:v>650372</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>269</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>650372</x:v>
+        <x:v>619400</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>619400</x:v>
+        <x:v>619386</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>619386</x:v>
+        <x:v>619393</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>619393</x:v>
+        <x:v>619407</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>619407</x:v>
+        <x:v>619362</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>24047</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>619362</x:v>
+        <x:v>619342</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>24095</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>619342</x:v>
+        <x:v>619411</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>619411</x:v>
+        <x:v>619354</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>160</x:v>
-[...1 lines deleted...]
-      <x:c r="C174" s="15" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C174" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>153</x:v>
-[...1 lines deleted...]
-      <x:c r="J174" s="14" t="s"/>
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="J174" s="14" t="s">
+        <x:v>61</x:v>
+      </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>619354</x:v>
+        <x:v>650348</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>619372</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -11708,100 +11704,100 @@
         <x:v>153</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>619347</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>619368</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -11810,100 +11806,100 @@
         <x:v>153</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>619375</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>619380</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
@@ -12989,51 +12985,51 @@
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>646608</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
@@ -14440,100 +14436,100 @@
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>646033</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>646591</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
@@ -14617,51 +14613,51 @@
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>646624</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
@@ -14719,3820 +14715,3813 @@
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>648676</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>648230</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>89</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>180</x:v>
-[...2 lines deleted...]
-        <x:v>77</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>588515</x:v>
+        <x:v>646572</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>646572</x:v>
+        <x:v>646629</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>646629</x:v>
+        <x:v>646610</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>102</x:v>
-[...1 lines deleted...]
-      <x:c r="C234" s="15" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C234" s="15" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D234" s="15" t="s"/>
-      <x:c r="E234" s="14" t="s"/>
+      <x:c r="E234" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>348</x:v>
-[...1 lines deleted...]
-      <x:c r="H234" s="14" t="s"/>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H234" s="14" t="s">
+        <x:v>226</x:v>
+      </x:c>
       <x:c r="I234" s="16" t="s">
-        <x:v>349</x:v>
-[...1 lines deleted...]
-      <x:c r="J234" s="14" t="s"/>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="J234" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>646610</x:v>
+        <x:v>555737</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
-      <x:c r="E235" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="Q235" s="4" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="R235" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="S235" s="0" t="n">
+        <x:v>571299</x:v>
+      </x:c>
+      <x:c r="T235" s="4" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
-      <x:c r="E236" s="14" t="s"/>
+      <x:c r="E236" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>571299</x:v>
+        <x:v>623941</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
-      <x:c r="E237" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>287</x:v>
-[...2 lines deleted...]
-        <x:v>288</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>623941</x:v>
+        <x:v>649954</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>649954</x:v>
+        <x:v>647750</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>647750</x:v>
+        <x:v>649966</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
-      <x:c r="E240" s="14" t="s"/>
+      <x:c r="E240" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H240" s="14" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="I240" s="16" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="J240" s="14" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K240" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="L240" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M240" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N240" s="15" t="n">
+        <x:v>22499</x:v>
+      </x:c>
+      <x:c r="O240" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="P240" s="14" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="Q240" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="H240" s="14" t="s"/>
-[...21 lines deleted...]
-      <x:c r="P240" s="14" t="s">
+      <x:c r="R240" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="Q240" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>649966</x:v>
+        <x:v>500930</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
-      <x:c r="E241" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>225</x:v>
-[...2 lines deleted...]
-        <x:v>226</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>500930</x:v>
+        <x:v>647748</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
-      <x:c r="E242" s="14" t="s"/>
+      <x:c r="E242" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>363</x:v>
-[...1 lines deleted...]
-      <x:c r="H242" s="14" t="s"/>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H242" s="14" t="s">
+        <x:v>226</x:v>
+      </x:c>
       <x:c r="I242" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>647748</x:v>
+        <x:v>605631</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>605631</x:v>
+        <x:v>541503</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>541503</x:v>
+        <x:v>609479</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>100</x:v>
-[...1 lines deleted...]
-      <x:c r="C245" s="3" t="s"/>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C245" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D245" s="3" t="s"/>
+      <x:c r="E245" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H245" s="0" t="s">
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="J245" s="0" t="s">
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>646577</x:v>
+        <x:v>550198</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>247</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
-      <x:c r="E246" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="H246" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>269</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>609479</x:v>
+        <x:v>646630</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>247</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
-      <x:c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>225</x:v>
-[...2 lines deleted...]
-        <x:v>226</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>227</x:v>
-[...2 lines deleted...]
-        <x:v>61</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>550198</x:v>
+        <x:v>646577</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>201</x:v>
-[...1 lines deleted...]
-      <x:c r="C248" s="15" t="s"/>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C248" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D248" s="15" t="s"/>
-      <x:c r="E248" s="14" t="s"/>
+      <x:c r="E248" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>367</x:v>
-[...1 lines deleted...]
-      <x:c r="H248" s="14" t="s"/>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H248" s="14" t="s">
+        <x:v>362</x:v>
+      </x:c>
       <x:c r="I248" s="16" t="s">
-        <x:v>361</x:v>
-[...1 lines deleted...]
-      <x:c r="J248" s="14" t="s"/>
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="J248" s="14" t="s">
+        <x:v>61</x:v>
+      </x:c>
       <x:c r="K248" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>646630</x:v>
+        <x:v>556784</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>556784</x:v>
+        <x:v>550199</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
-      <x:c r="E250" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>547832</x:v>
+        <x:v>650356</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>247</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
-      <x:c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>225</x:v>
-[...2 lines deleted...]
-        <x:v>226</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>227</x:v>
-[...2 lines deleted...]
-        <x:v>61</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>550199</x:v>
+        <x:v>646635</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>41832</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
-      <x:c r="E252" s="14" t="s"/>
+      <x:c r="E252" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>372</x:v>
-[...1 lines deleted...]
-      <x:c r="H252" s="14" t="s"/>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H252" s="14" t="s">
+        <x:v>362</x:v>
+      </x:c>
       <x:c r="I252" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>11421</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>650356</x:v>
+        <x:v>609739</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>106</x:v>
-[...1 lines deleted...]
-      <x:c r="C253" s="3" t="s"/>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C253" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D253" s="3" t="s"/>
+      <x:c r="E253" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H253" s="0" t="s">
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="J253" s="0" t="s">
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>646635</x:v>
+        <x:v>605632</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
-        <x:v>41832</x:v>
+        <x:v>35803</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>609739</x:v>
+        <x:v>556870</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
-      <x:c r="E255" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>225</x:v>
-[...2 lines deleted...]
-        <x:v>226</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>605632</x:v>
+        <x:v>650376</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>35803</x:v>
+        <x:v>41832</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
-      <x:c r="E256" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>364</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>556870</x:v>
+        <x:v>649403</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
+      <x:c r="E257" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H257" s="0" t="s">
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>650376</x:v>
+        <x:v>560932</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
-        <x:v>41832</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
-      <x:c r="E258" s="14" t="s"/>
+      <x:c r="E258" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>376</x:v>
-[...1 lines deleted...]
-      <x:c r="H258" s="14" t="s"/>
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="H258" s="14" t="s">
+        <x:v>375</x:v>
+      </x:c>
       <x:c r="I258" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
-        <x:v>11421</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="Q258" s="16" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="R258" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="Q258" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>649403</x:v>
+        <x:v>600493</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>560932</x:v>
+        <x:v>547067</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>600493</x:v>
+        <x:v>547088</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>547067</x:v>
+        <x:v>547068</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>547088</x:v>
+        <x:v>547069</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>247</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F263" s="0" t="s">
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>219</x:v>
-[...2 lines deleted...]
-        <x:v>61</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>547068</x:v>
+        <x:v>634434</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>547069</x:v>
+        <x:v>602686</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>602686</x:v>
+        <x:v>602688</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>602688</x:v>
+        <x:v>602689</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>602689</x:v>
+        <x:v>498668</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
-      <x:c r="E268" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>381</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>498668</x:v>
+        <x:v>650374</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>333</x:v>
-[...1 lines deleted...]
-      <x:c r="C269" s="3" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C269" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D269" s="3" t="s"/>
-      <x:c r="E269" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>307</x:v>
-[...2 lines deleted...]
-        <x:v>308</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="J269" s="0" t="s">
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>634434</x:v>
+        <x:v>650343</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="J270" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="K270" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="L270" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M270" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N270" s="15" t="n">
+        <x:v>24054</x:v>
+      </x:c>
+      <x:c r="O270" s="14" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="P270" s="14" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="Q270" s="16" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="R270" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="J270" s="14" t="s">
-[...23 lines deleted...]
-      <x:c r="R270" s="14" t="s">
+      <x:c r="S270" s="14" t="n">
+        <x:v>587895</x:v>
+      </x:c>
+      <x:c r="T270" s="16" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="U270" s="16" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>650343</x:v>
+        <x:v>597590</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>587895</x:v>
+        <x:v>543688</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
+      <x:c r="E273" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G273" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>597590</x:v>
+        <x:v>605936</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>543688</x:v>
+        <x:v>587896</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H275" s="0" t="s">
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>605936</x:v>
+        <x:v>605692</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
-      <x:c r="E276" s="14" t="s"/>
+      <x:c r="E276" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="J276" s="14" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K276" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="L276" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M276" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N276" s="15" t="n">
+        <x:v>22499</x:v>
+      </x:c>
+      <x:c r="O276" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="P276" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="J276" s="14" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>587896</x:v>
+        <x:v>605967</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>605692</x:v>
+        <x:v>550254</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>605967</x:v>
+        <x:v>547545</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
-        <x:v>225</x:v>
-[...2 lines deleted...]
-        <x:v>226</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>550254</x:v>
+        <x:v>547559</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>247</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
-      <x:c r="E280" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>391</x:v>
-[...1 lines deleted...]
-      <x:c r="H280" s="14" t="s"/>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H280" s="14" t="s">
+        <x:v>394</x:v>
+      </x:c>
       <x:c r="I280" s="16" t="s">
-        <x:v>392</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="R280" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="R280" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>547545</x:v>
+        <x:v>611619</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
-      <x:c r="E281" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>547559</x:v>
+        <x:v>649950</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>140</x:v>
-[...1 lines deleted...]
-      <x:c r="C282" s="15" t="s"/>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C282" s="15" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="H282" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>402</x:v>
-[...1 lines deleted...]
-      <x:c r="J282" s="14" t="s"/>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="J282" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="R282" s="14" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="S282" s="14" t="n">
+        <x:v>612070</x:v>
+      </x:c>
+      <x:c r="T282" s="16" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="U282" s="16" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>649950</x:v>
+        <x:v>587890</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>612070</x:v>
+        <x:v>543691</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>587890</x:v>
+        <x:v>653227</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
-      <x:c r="E286" s="14" t="s"/>
+      <x:c r="E286" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>543691</x:v>
+        <x:v>547818</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
+      <x:c r="E287" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>653227</x:v>
+        <x:v>602318</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
-      <x:c r="E288" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>547818</x:v>
+        <x:v>588515</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>602318</x:v>
+        <x:v>547832</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>604613</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>653221</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>611967</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>611312</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>611313</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>588521</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
@@ -18843,57 +18832,57 @@
         <x:v>550200</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -19253,434 +19242,439 @@
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>605634</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>167</x:v>
-[...1 lines deleted...]
-      <x:c r="C309" s="3" t="s"/>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C309" s="3" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="J309" s="0" t="s">
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>629592</x:v>
+        <x:v>647744</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>606234</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="I311" s="4" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="Q311" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="Q311" s="4" t="s">
+      <x:c r="R311" s="0" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>650370</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>626906</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>617130</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>587898</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="Q315" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="Q315" s="4" t="s">
+      <x:c r="R315" s="0" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>602534</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -19695,51 +19689,51 @@
       <x:c r="J316" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>548294</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -19752,51 +19746,51 @@
       <x:c r="J317" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>548296</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -19811,51 +19805,51 @@
       <x:c r="J318" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>603945</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -19868,51 +19862,51 @@
       <x:c r="J319" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>603946</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -19927,51 +19921,51 @@
       <x:c r="J320" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>641960</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -19984,51 +19978,51 @@
       <x:c r="J321" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>641963</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -20037,100 +20031,100 @@
         <x:v>153</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>619394</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>619355</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -20139,51 +20133,51 @@
         <x:v>153</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>619348</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -20193,57 +20187,57 @@
       <x:c r="H325" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="Q325" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="Q325" s="4" t="s">
+      <x:c r="R325" s="0" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>510674</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -20252,100 +20246,100 @@
         <x:v>153</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>619401</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>619363</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -20354,111 +20348,111 @@
         <x:v>153</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>629572</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="Q329" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="Q329" s="4" t="s">
+      <x:c r="R329" s="0" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>602531</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -20469,57 +20463,57 @@
       <x:c r="H330" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I330" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="Q330" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="Q330" s="16" t="s">
+      <x:c r="R330" s="14" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>510675</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -20532,51 +20526,51 @@
       <x:c r="J331" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>603944</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -20587,106 +20581,106 @@
       <x:c r="H332" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I332" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="Q332" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="Q332" s="16" t="s">
+      <x:c r="R332" s="14" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>556126</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>619381</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -20695,202 +20689,202 @@
         <x:v>153</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>619387</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>619376</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>619412</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>619369</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -20905,111 +20899,111 @@
       <x:c r="J338" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>641962</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="Q339" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="Q339" s="4" t="s">
+      <x:c r="R339" s="0" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>510673</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -21024,1018 +21018,1012 @@
       <x:c r="J340" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>503476</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>619444</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>24095</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>619343</x:v>
+        <x:v>629592</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>24047</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>619408</x:v>
+        <x:v>619343</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>216</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
-      <x:c r="E344" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>217</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>219</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="R344" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="R344" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>602540</x:v>
+        <x:v>619408</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>434</x:v>
-[...1 lines deleted...]
-      <x:c r="C345" s="3" t="s"/>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C345" s="3" t="n">
+        <x:v>35409</x:v>
+      </x:c>
       <x:c r="D345" s="3" t="s"/>
+      <x:c r="E345" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G345" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="H345" s="0" t="s">
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="J345" s="0" t="s">
+        <x:v>220</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
-        <x:v>24001</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>623518</x:v>
+        <x:v>602540</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>224</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
-      <x:c r="E346" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>381</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>219</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24001</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>600491</x:v>
+        <x:v>623518</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
+      <x:c r="E347" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="H347" s="0" t="s">
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="J347" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="K347" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="L347" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="M347" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N347" s="3" t="n">
+        <x:v>24054</x:v>
+      </x:c>
+      <x:c r="O347" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="P347" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="Q347" s="4" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="R347" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="J347" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>650342</x:v>
+        <x:v>600491</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>384</x:v>
-[...1 lines deleted...]
-      <x:c r="H348" s="14" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="H348" s="14" t="s"/>
+      <x:c r="I348" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="I348" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J348" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>638131</x:v>
+        <x:v>650342</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>547086</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>444</x:v>
-[...1 lines deleted...]
-      <x:c r="H350" s="14" t="s"/>
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="H350" s="14" t="s">
+        <x:v>445</x:v>
+      </x:c>
       <x:c r="I350" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>650344</x:v>
+        <x:v>638131</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>647743</x:v>
+        <x:v>650344</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>649964</x:v>
+        <x:v>647743</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>649951</x:v>
+        <x:v>649964</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="Q354" s="16" t="s">
         <x:v>447</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>650361</x:v>
+        <x:v>649951</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
-      <x:c r="E355" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>451</x:v>
-[...2 lines deleted...]
-        <x:v>452</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>453</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>583863</x:v>
+        <x:v>650361</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
-        <x:v>85</x:v>
-[...1 lines deleted...]
-      <x:c r="F356" s="14" t="s"/>
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="F356" s="14" t="s">
+        <x:v>450</x:v>
+      </x:c>
       <x:c r="G356" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I356" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>605635</x:v>
+        <x:v>583863</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>605636</x:v>
+        <x:v>605635</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
         <x:v>227</x:v>
@@ -22043,238 +22031,238 @@
       <x:c r="J358" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>550202</x:v>
+        <x:v>605636</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>550203</x:v>
+        <x:v>550202</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
-        <x:v>37446</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I360" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>605732</x:v>
+        <x:v>550203</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37446</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>550264</x:v>
+        <x:v>605732</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s">
         <x:v>226</x:v>
@@ -22285,114 +22273,120 @@
       <x:c r="J362" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>605695</x:v>
+        <x:v>550264</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
+      <x:c r="E363" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G363" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H363" s="0" t="s">
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>647744</x:v>
+        <x:v>605695</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I364" s="16" t="s">
         <x:v>227</x:v>
@@ -22400,51 +22394,51 @@
       <x:c r="J364" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>500938</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>40033</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -22460,51 +22454,51 @@
       <x:c r="J365" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>605719</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
@@ -22597,203 +22591,203 @@
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>649956</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>608349</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>583834</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I370" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>554787</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
@@ -22834,57 +22828,57 @@
         <x:v>650357</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I372" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
@@ -22894,57 +22888,57 @@
       <x:c r="S372" s="14" t="n">
         <x:v>617511</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
@@ -22953,117 +22947,117 @@
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>556397</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I374" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>613004</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
@@ -23280,51 +23274,51 @@
       <x:c r="M379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>643345</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
@@ -23447,51 +23441,51 @@
       <x:c r="L382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>587889</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -24087,72 +24081,72 @@
         <x:v>478</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>619352</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>598284</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
@@ -24346,79 +24340,79 @@
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>650350</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>543689</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
@@ -24457,112 +24451,112 @@
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>650368</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>597591</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
@@ -24573,55 +24567,55 @@
         <x:v>605968</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
@@ -25277,102 +25271,102 @@
       <x:c r="C416" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>612718</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -25399,72 +25393,72 @@
       <x:c r="C418" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>556502</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -25672,77 +25666,77 @@
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>647808</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
@@ -25932,73 +25926,73 @@
         <x:v>605691</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s"/>
       <x:c r="K428" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>633283</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
@@ -26415,940 +26409,940 @@
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>647753</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C437" s="3" t="s"/>
+      <x:c r="D437" s="3" t="s"/>
+      <x:c r="G437" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="C437" s="3" t="n">
-[...11 lines deleted...]
-      </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>524</x:v>
-[...2 lines deleted...]
-        <x:v>220</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>611487</x:v>
+        <x:v>646585</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>646585</x:v>
+        <x:v>638891</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>140</x:v>
-[...1 lines deleted...]
-      <x:c r="C439" s="3" t="s"/>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C439" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D439" s="3" t="s"/>
+      <x:c r="E439" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G439" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H439" s="0" t="s">
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="J439" s="0" t="s">
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>638891</x:v>
+        <x:v>556822</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>556822</x:v>
+        <x:v>607522</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>40033</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>607522</x:v>
+        <x:v>611487</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s"/>
       <x:c r="K442" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>638916</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>501884</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>541507</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s"/>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>646581</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C446" s="15" t="s"/>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s"/>
       <x:c r="K446" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>647806</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>556825</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s"/>
       <x:c r="K448" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>646626</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>609584</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>609583</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>24039</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>638975</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="I452" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>552692</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
@@ -27590,51 +27584,51 @@
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>646623</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C458" s="15" t="s"/>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s"/>
       <x:c r="K458" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
@@ -27835,51 +27829,51 @@
       <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s"/>
       <x:c r="K462" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>647807</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
@@ -27907,700 +27901,700 @@
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>646586</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
-      <x:c r="E464" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E464" s="14" t="s"/>
+      <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>307</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s"/>
       <x:c r="K464" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>634439</x:v>
+        <x:v>647805</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="I465" s="4" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>552</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="Q465" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="Q465" s="4" t="s">
+      <x:c r="R465" s="0" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>649944</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="R466" s="14" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>609462</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="I467" s="4" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>552</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="Q467" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="Q467" s="4" t="s">
+      <x:c r="R467" s="0" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>650355</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C468" s="15" t="s"/>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s"/>
       <x:c r="K468" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="R468" s="14" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>646576</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s"/>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="I469" s="4" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>552</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="Q469" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="Q469" s="4" t="s">
+      <x:c r="R469" s="0" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>646590</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C470" s="15" t="s"/>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s"/>
       <x:c r="K470" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="R470" s="14" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>646611</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C471" s="3" t="s"/>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="R471" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="R471" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>647805</x:v>
+        <x:v>646627</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C472" s="15" t="s"/>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
-        <x:v>85</x:v>
-[...1 lines deleted...]
-      <x:c r="F472" s="14" t="s"/>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F472" s="14" t="s">
+        <x:v>306</x:v>
+      </x:c>
       <x:c r="G472" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I472" s="16" t="s">
-        <x:v>269</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="J472" s="14" t="s"/>
       <x:c r="K472" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="R472" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="R472" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>556773</x:v>
+        <x:v>634439</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="R473" s="0" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>558736</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>95</x:v>
-[...1 lines deleted...]
-      <x:c r="C474" s="15" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C474" s="15" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D474" s="15" t="s"/>
-      <x:c r="E474" s="14" t="s"/>
+      <x:c r="E474" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>555</x:v>
-[...1 lines deleted...]
-      <x:c r="H474" s="14" t="s"/>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H474" s="14" t="s">
+        <x:v>362</x:v>
+      </x:c>
       <x:c r="I474" s="16" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="J474" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="K474" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="L474" s="14" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="M474" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N474" s="15" t="n">
+        <x:v>24231</x:v>
+      </x:c>
+      <x:c r="O474" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="P474" s="14" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="Q474" s="16" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="R474" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="J474" s="14" t="s"/>
-[...23 lines deleted...]
-      </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>646627</x:v>
+        <x:v>556773</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="R475" s="0" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>556775</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
@@ -28613,172 +28607,172 @@
       <x:c r="J476" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>644504</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="R477" s="0" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>609463</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I478" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="R478" s="14" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>609464</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
@@ -28788,51 +28782,51 @@
       <x:c r="J479" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>649945</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -28844,54 +28838,54 @@
       <x:c r="I480" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="R480" s="14" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>611248</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -28904,153 +28898,153 @@
       <x:c r="J481" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>604926</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C482" s="15" t="s"/>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s"/>
       <x:c r="K482" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="R482" s="14" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>646587</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C483" s="3" t="s"/>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="R483" s="0" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>646637</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
@@ -29063,100 +29057,100 @@
       <x:c r="J484" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>538396</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s"/>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="R485" s="0" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>648675</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
@@ -29169,325 +29163,325 @@
       <x:c r="J486" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>632703</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>549731</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I488" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="R488" s="14" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>609465</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="I489" s="4" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>552</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="Q489" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="Q489" s="4" t="s">
+      <x:c r="R489" s="0" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>649963</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C490" s="15" t="s"/>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s"/>
       <x:c r="K490" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="Q490" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="Q490" s="16" t="s">
+      <x:c r="R490" s="14" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>646031</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s"/>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="I491" s="4" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>552</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="Q491" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="Q491" s="4" t="s">
+      <x:c r="R491" s="0" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>646619</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
@@ -29500,60 +29494,60 @@
       <x:c r="J492" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>632464</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>