--- v3 (2026-05-28)
+++ v4 (2026-05-28)
@@ -359,65 +359,65 @@
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Gastronomie</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>SEPTEMES-LES-VALLONS</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Sainte-Élisabeth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ste-Elisabeth</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ogec Sainte Elisabeth - LPP Sainte Elisatbeth</x:t>
   </x:si>
   <x:si>
-    <x:t>13240</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>LP Sainte-Élisabeth</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Pizza pro</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation National de Pizzaiolo</x:t>
   </x:si>
   <x:si>
     <x:t>CFNP</x:t>
   </x:si>
   <x:si>
     <x:t>13730</x:t>
   </x:si>
   <x:si>
     <x:t>Pizzeria</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-VICTORET</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
@@ -512,56 +512,56 @@
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Les Ferrages</x:t>
   </x:si>
   <x:si>
     <x:t>13250</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-CHAMAS</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Airelle - Vert La Table</x:t>
   </x:si>
   <x:si>
     <x:t>VLT</x:t>
   </x:si>
   <x:si>
     <x:t>83640</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEVAIRE</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisine bien être : compétences professionnelles complémentaires</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Commerçant , Demandeur d'emploi , Formateur , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Spécialisation cuisine</x:t>
@@ -614,59 +614,59 @@
   <x:si>
     <x:t>13857</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>Lyée Professionnel Briand Aristide</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/25/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/25/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée Jeanne et Paul Augier</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Hôtellerie Tourisme Jeanne et Paul Augier</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
@@ -710,86 +710,86 @@
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel commis de cuisine (des étoiles et des femmes)</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Provence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation - Lycée Professionnel Brise-Lames</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bac pro cuisine - Cuisine des terroirs, circuits courts et alimentation durable</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa des Chefs</x:t>
   </x:si>
   <x:si>
     <x:t>92130</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP Paul Valéry</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
-    <x:t>Provence Formation</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>LP Brise-Lames</x:t>
   </x:si>
   <x:si>
     <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
   </x:si>
   <x:si>
     <x:t>CIA</x:t>
   </x:si>
   <x:si>
     <x:t>13333</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine</x:t>
   </x:si>
   <x:si>
     <x:t>Weno Ies</x:t>
   </x:si>
   <x:si>
     <x:t>93110</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2025 00:00:00</x:t>
@@ -857,101 +857,101 @@
   <x:si>
     <x:t>08/28/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation complémentaire au BTS Diététique</x:t>
   </x:si>
   <x:si>
     <x:t>Ges Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Diététique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Découverte du métier de commis de cuisine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de Formation Professionnelle du Tertiaire et de l'Industrie Hôtelière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent hôtelier régional Jean-Paul Passedat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pastré Grande Bastide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Pastré</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
-    <x:t>Découverte du métier de commis de cuisine</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Lycée Polyvalent Hôtelier Régional</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP cuisine (des étoiles et des femmes)</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Formation Ingéniérie Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFI MEDITERRANEE</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Licencié pour motif économique , Public en emploi , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
@@ -1091,62 +1091,62 @@
   <x:si>
     <x:t>84120</x:t>
   </x:si>
   <x:si>
     <x:t>LA TOUR-D'AIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Trina Expédit - Organizza</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Haccp : appliquer les bonnes pratiques d'hygiène en retauration collective</x:t>
   </x:si>
   <x:si>
     <x:t>Le Moins Cher en Formation</x:t>
   </x:si>
   <x:si>
     <x:t>MCF</x:t>
   </x:si>
   <x:si>
+    <x:t>Vos Formations aux Meilleurs Prix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMP</x:t>
+  </x:si>
+  <x:si>
     <x:t>Haccp : appliquer les bonnes pratiques d'hygiène en restauration collective</x:t>
   </x:si>
   <x:si>
     <x:t>France Proformation</x:t>
   </x:si>
   <x:si>
-    <x:t>Vos Formations aux Meilleurs Prix</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Expert pizzaiolo</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisine italienne</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale de la Roque d'Anthéron</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>13640</x:t>
   </x:si>
   <x:si>
     <x:t>LA ROQUE-D'ANTHERON</x:t>
   </x:si>
   <x:si>
     <x:t>Greta du Var</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Heures Libres de la Jeunesse - Institut Méditerranéen du Sport, de l'Animation et du Tourisme</x:t>
@@ -1292,111 +1292,111 @@
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Albert Camus</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Cuisinier BC01 Production culinaire + spécialisation macarons</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COGOLIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Blum</x:t>
   </x:si>
   <x:si>
     <x:t>83011</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>CAP cuisine - Maîtrise réseaux sociaux - Compétences climat alimentation durable et gestion des biodéchets</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Léon Blum</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
+    <x:t>Cuisinier BC01 Production culinaire + spécialisation plancha et métiers de grillardin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cuisinier BC01 Production culinaire + spécialisation barbecue</x:t>
+  </x:si>
+  <x:si>
     <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production</x:t>
   </x:si>
   <x:si>
-    <x:t>COGOLIN</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation cuisine italienne : les pâtes fraîches, sauces et risottos</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production + spécialisation Les petits fours sucrés et salés</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation desserts chocolat</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production + spécialisation : Les glaces et sorbets</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Cuisinier BC01 Production culinaire + spécialisation macarons</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation canard et foie gras</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel commis de cuisine (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Reclassement et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFREC</x:t>
   </x:si>
   <x:si>
     <x:t>13220</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAUNEUF-LES-MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>12/29/2025 00:00:00</x:t>
   </x:si>
@@ -4143,282 +4143,284 @@
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>556810</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>87</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>509397</x:v>
+        <x:v>597375</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>609783</x:v>
+        <x:v>609752</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>609752</x:v>
+        <x:v>509397</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
+      <x:c r="E39" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>597375</x:v>
+        <x:v>609783</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>54</x:v>
@@ -5001,278 +5003,280 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>629944</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>38722</x:v>
+        <x:v>37867</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>603878</x:v>
+        <x:v>590722</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>37867</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>590722</x:v>
+        <x:v>603878</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>501565</x:v>
+        <x:v>553674</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
-      <x:c r="E54" s="14" t="s"/>
+      <x:c r="E54" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>572735</x:v>
+        <x:v>553690</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -5282,118 +5286,116 @@
       <x:c r="K55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>604908</x:v>
+        <x:v>501565</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>553674</x:v>
+        <x:v>572735</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -5403,57 +5405,57 @@
       <x:c r="K57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>553690</x:v>
+        <x:v>604908</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
@@ -5713,319 +5715,319 @@
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>520653</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
+      <x:c r="E63" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>589720</x:v>
+        <x:v>547787</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>37553</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>493598</x:v>
+        <x:v>543731</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
-      <x:c r="E65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>547787</x:v>
+        <x:v>540924</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>543731</x:v>
+        <x:v>589720</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>540924</x:v>
+        <x:v>493598</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>142</x:v>
@@ -6046,51 +6048,51 @@
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>604378</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -6627,264 +6629,264 @@
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>617220</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>37553</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>507571</x:v>
+        <x:v>542508</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
-      <x:c r="E80" s="14" t="s"/>
+      <x:c r="E80" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>542508</x:v>
+        <x:v>625019</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>540935</x:v>
+        <x:v>507571</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
-      <x:c r="E82" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>625019</x:v>
+        <x:v>540935</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -6894,51 +6896,51 @@
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>515751</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
@@ -8189,90 +8191,88 @@
         <x:v>469554</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>187</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>559015</x:v>
+        <x:v>607436</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -8350,1671 +8350,1672 @@
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>624721</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
+      <x:c r="E109" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>554037</x:v>
+        <x:v>608248</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>575214</x:v>
+        <x:v>574219</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
-      <x:c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>583829</x:v>
+        <x:v>554019</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
-      <x:c r="E112" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>214</x:v>
-[...1 lines deleted...]
-      <x:c r="H112" s="14" t="s"/>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s">
+        <x:v>188</x:v>
+      </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>513695</x:v>
+        <x:v>554037</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
-      <x:c r="E113" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>194</x:v>
-[...2 lines deleted...]
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>608444</x:v>
+        <x:v>575214</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
-        <x:v>43</x:v>
-[...1 lines deleted...]
-      <x:c r="F114" s="14" t="s"/>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F114" s="14" t="s">
+        <x:v>170</x:v>
+      </x:c>
       <x:c r="G114" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>555792</x:v>
+        <x:v>583829</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>187</x:v>
-[...2 lines deleted...]
-        <x:v>188</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>608248</x:v>
+        <x:v>513695</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s"/>
+      <x:c r="E116" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>196</x:v>
-[...1 lines deleted...]
-      <x:c r="H116" s="14" t="s"/>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s">
+        <x:v>195</x:v>
+      </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>574219</x:v>
+        <x:v>608444</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
+      <x:c r="E117" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>554019</x:v>
+        <x:v>559015</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
-      <x:c r="E118" s="14" t="s"/>
+      <x:c r="E118" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>218</x:v>
-[...1 lines deleted...]
-      <x:c r="H118" s="14" t="s"/>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s">
+        <x:v>195</x:v>
+      </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>597384</x:v>
+        <x:v>555792</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>595234</x:v>
+        <x:v>597384</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>503989</x:v>
+        <x:v>595234</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>504087</x:v>
+        <x:v>503989</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>607438</x:v>
+        <x:v>504087</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>607437</x:v>
+        <x:v>607438</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>607402</x:v>
+        <x:v>607437</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>607436</x:v>
+        <x:v>607402</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
-      <x:c r="E126" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>553843</x:v>
+        <x:v>595239</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
-      <x:c r="E127" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>553833</x:v>
+        <x:v>597390</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>553834</x:v>
+        <x:v>553832</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>553844</x:v>
+        <x:v>553843</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>607403</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>553832</x:v>
+        <x:v>553833</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
-      <x:c r="E132" s="14" t="s"/>
+      <x:c r="E132" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>595239</x:v>
+        <x:v>553834</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
+      <x:c r="E133" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>597390</x:v>
+        <x:v>553844</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>599317</x:v>
+        <x:v>599332</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>37859</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
+      <x:c r="E135" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H135" s="0" t="s">
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>581718</x:v>
+        <x:v>599317</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>38722</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
-      <x:c r="E136" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>226</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>599332</x:v>
+        <x:v>581718</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
@@ -10412,51 +10413,51 @@
         <x:v>500446</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>235</x:v>
@@ -10470,51 +10471,51 @@
       <x:c r="S144" s="14" t="n">
         <x:v>554101</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
@@ -11133,51 +11134,51 @@
         <x:v>567905</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>235</x:v>
@@ -11312,51 +11313,51 @@
       <x:c r="S158" s="14" t="n">
         <x:v>604291</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
@@ -11903,240 +11904,240 @@
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>597379</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>567827</x:v>
+        <x:v>446868</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>37380</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>567846</x:v>
+        <x:v>567827</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>37553</x:v>
+        <x:v>37380</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>446868</x:v>
+        <x:v>567846</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>235</x:v>
@@ -12421,51 +12422,51 @@
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>501427</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
@@ -12540,51 +12541,51 @@
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>447542</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
@@ -12650,1475 +12651,1478 @@
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>598078</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>53</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>262</x:v>
-[...1 lines deleted...]
-      <x:c r="H182" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
+      <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="J182" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>530010</x:v>
+        <x:v>629189</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>629189</x:v>
+        <x:v>629190</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>629190</x:v>
+        <x:v>628584</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>266</x:v>
-[...1 lines deleted...]
-      <x:c r="C185" s="3" t="s"/>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C185" s="3" t="n">
+        <x:v>37910</x:v>
+      </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="J185" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>628584</x:v>
+        <x:v>595227</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>595227</x:v>
+        <x:v>592257</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42776</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>592257</x:v>
+        <x:v>595456</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>22</x:v>
-[...1 lines deleted...]
-      <x:c r="C188" s="15" t="s"/>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C188" s="15" t="n">
+        <x:v>38430</x:v>
+      </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>42776</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>595456</x:v>
+        <x:v>597394</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
+      <x:c r="E189" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H189" s="0" t="s">
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="Q189" s="4" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="R189" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="Q189" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>597394</x:v>
+        <x:v>609494</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>609494</x:v>
+        <x:v>609497</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>609497</x:v>
+        <x:v>556791</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
-      <x:c r="E192" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>87</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>556791</x:v>
+        <x:v>595230</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
+      <x:c r="E193" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H193" s="0" t="s">
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>595230</x:v>
+        <x:v>507269</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>507269</x:v>
+        <x:v>556794</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
-      <x:c r="E195" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>556794</x:v>
+        <x:v>493599</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>540936</x:v>
+        <x:v>615352</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>37553</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
+      <x:c r="E197" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>493599</x:v>
+        <x:v>494862</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
-      <x:c r="E198" s="14" t="s"/>
+      <x:c r="E198" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>615352</x:v>
+        <x:v>520663</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
-      <x:c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>494862</x:v>
+        <x:v>540936</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>520663</x:v>
+        <x:v>604343</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
-      <x:c r="E201" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>604343</x:v>
+        <x:v>530010</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>604336</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>547670</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>492287</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>585554</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>456545</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
@@ -14131,417 +14135,417 @@
       <x:c r="H207" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>581260</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>542327</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>542323</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>493040</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>547728</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>585592</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>513694</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
@@ -15279,103 +15283,105 @@
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>494796</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
-        <x:v>38722</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
-      <x:c r="E228" s="14" t="s"/>
+      <x:c r="E228" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>625345</x:v>
+        <x:v>547516</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -15450,103 +15456,100 @@
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>543703</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
-      <x:c r="E231" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>547516</x:v>
+        <x:v>625345</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -16161,51 +16164,51 @@
       <x:c r="M242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>548770</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
@@ -16221,51 +16224,51 @@
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>498473</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>316</x:v>
@@ -16350,225 +16353,225 @@
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>609378</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>37380</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>553317</x:v>
+        <x:v>553345</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>604102</x:v>
+        <x:v>553317</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>37380</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>553345</x:v>
+        <x:v>604102</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -17170,142 +17173,141 @@
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>583343</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H260" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>586157</x:v>
+        <x:v>585222</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
-        <x:v>342</x:v>
-[...1 lines deleted...]
-      <x:c r="H261" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>585222</x:v>
+        <x:v>586157</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>335</x:v>
@@ -17801,164 +17803,164 @@
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>607233</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>509490</x:v>
+        <x:v>607205</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>607205</x:v>
+        <x:v>509490</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -18658,51 +18660,51 @@
       <x:c r="M285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>586424</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
@@ -19007,159 +19009,160 @@
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>607977</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>37867</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
-      <x:c r="E292" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>448269</x:v>
+        <x:v>587303</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
-        <x:v>37867</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
+      <x:c r="E293" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>587303</x:v>
+        <x:v>448269</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -20363,118 +20366,118 @@
       <x:c r="K315" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>552858</x:v>
+        <x:v>502044</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I316" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>552857</x:v>
+        <x:v>604212</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -20484,234 +20487,234 @@
       <x:c r="K317" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>604228</x:v>
+        <x:v>552857</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>70</x:v>
-[...1 lines deleted...]
-      <x:c r="H318" s="14" t="s"/>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H318" s="14" t="s">
+        <x:v>131</x:v>
+      </x:c>
       <x:c r="I318" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>547513</x:v>
+        <x:v>604228</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>605951</x:v>
+        <x:v>547513</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>315</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>548771</x:v>
+        <x:v>605951</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -20721,118 +20724,118 @@
       <x:c r="K321" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>502044</x:v>
+        <x:v>552858</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I322" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>604212</x:v>
+        <x:v>548771</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -20971,51 +20974,51 @@
       <x:c r="M325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>498477</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
@@ -22190,1253 +22193,1250 @@
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>624990</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>37867</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
-        <x:v>187</x:v>
-[...2 lines deleted...]
-        <x:v>188</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>617913</x:v>
+        <x:v>587186</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>408</x:v>
-[...1 lines deleted...]
-      <x:c r="H348" s="14" t="s"/>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H348" s="14" t="s">
+        <x:v>188</x:v>
+      </x:c>
       <x:c r="I348" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="S348" s="14" t="n">
+        <x:v>617913</x:v>
+      </x:c>
+      <x:c r="T348" s="16" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="U348" s="16" t="s">
         <x:v>410</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
-      <x:c r="E349" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>187</x:v>
-[...2 lines deleted...]
-        <x:v>188</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>583835</x:v>
+        <x:v>597376</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
-      <x:c r="E350" s="14" t="s"/>
-      <x:c r="F350" s="14" t="s"/>
+      <x:c r="E350" s="14" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F350" s="14" t="s">
+        <x:v>170</x:v>
+      </x:c>
       <x:c r="G350" s="14" t="s">
-        <x:v>408</x:v>
-[...1 lines deleted...]
-      <x:c r="H350" s="14" t="s"/>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H350" s="14" t="s">
+        <x:v>188</x:v>
+      </x:c>
       <x:c r="I350" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>595233</x:v>
+        <x:v>583835</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
-        <x:v>187</x:v>
-[...2 lines deleted...]
-        <x:v>188</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>581762</x:v>
+        <x:v>595233</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
-      <x:c r="E352" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I352" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="R352" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="R352" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>624991</x:v>
+        <x:v>581762</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>604732</x:v>
+        <x:v>624991</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I354" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>625873</x:v>
+        <x:v>604732</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>552803</x:v>
+        <x:v>625873</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I356" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>625872</x:v>
+        <x:v>552803</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>502303</x:v>
+        <x:v>625872</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>604733</x:v>
+        <x:v>502303</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
-        <x:v>37859</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
+      <x:c r="E359" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H359" s="0" t="s">
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>587078</x:v>
+        <x:v>604733</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>587209</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>587211</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
-        <x:v>37867</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>587337</x:v>
+        <x:v>587078</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
-        <x:v>37859</x:v>
+        <x:v>37867</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>587345</x:v>
+        <x:v>587337</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
-        <x:v>37867</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>587183</x:v>
+        <x:v>587345</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
-        <x:v>37859</x:v>
+        <x:v>37867</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>587373</x:v>
+        <x:v>587183</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
-        <x:v>37867</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>587186</x:v>
+        <x:v>587373</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>587213</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
@@ -23514,51 +23514,51 @@
       <x:c r="M369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>548772</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I370" s="16" t="s">
         <x:v>316</x:v>
@@ -23575,51 +23575,51 @@
       <x:c r="M370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>498481</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
@@ -24754,51 +24754,51 @@
       <x:c r="L391" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>546532</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>37380</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
@@ -24813,51 +24813,51 @@
       <x:c r="L392" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>546540</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
@@ -24984,51 +24984,51 @@
       <x:c r="L395" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>546559</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
@@ -25040,54 +25040,54 @@
       <x:c r="K396" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>601085</x:v>
+        <x:v>546560</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
@@ -25097,57 +25097,57 @@
       <x:c r="K397" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>496776</x:v>
+        <x:v>601085</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
@@ -25156,114 +25156,114 @@
       <x:c r="K398" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>601068</x:v>
+        <x:v>520680</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>601100</x:v>
+        <x:v>496776</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
@@ -25272,343 +25272,344 @@
       <x:c r="K400" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>520680</x:v>
+        <x:v>601068</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>546560</x:v>
+        <x:v>601100</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>39515</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>603892</x:v>
+        <x:v>603909</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>470</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
-        <x:v>39515</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>603909</x:v>
+        <x:v>526706</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
-      <x:c r="E404" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>526706</x:v>
+        <x:v>626957</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
+      <x:c r="E405" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G405" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>626957</x:v>
+        <x:v>603892</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
@@ -25858,51 +25859,51 @@
       <x:c r="L410" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>526431</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="E411" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -26202,178 +26203,178 @@
       <x:c r="K416" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>552279</x:v>
+        <x:v>520670</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>603499</x:v>
+        <x:v>552279</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I418" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>520670</x:v>
+        <x:v>603499</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -26633,162 +26634,162 @@
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>552282</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>587370</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>587185</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>141</x:v>
@@ -26801,373 +26802,373 @@
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>587077</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>587207</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>587181</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>587340</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>587210</x:v>
+        <x:v>587212</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>587212</x:v>
+        <x:v>587210</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>587336</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -27177,51 +27178,51 @@
       <x:c r="L433" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>587368</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>25</x:v>
@@ -28490,51 +28491,51 @@
       <x:c r="M455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>611323</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
@@ -28894,51 +28895,51 @@
       <x:c r="M462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>611321</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -29184,51 +29185,51 @@
       <x:c r="M467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>581082</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>34956</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -29575,333 +29576,332 @@
       <x:c r="M474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>604346</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>547788</x:v>
+        <x:v>520725</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
-        <x:v>34956</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>587906</x:v>
+        <x:v>493267</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
-        <x:v>37553</x:v>
+        <x:v>34956</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>493267</x:v>
+        <x:v>587906</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
-        <x:v>34956</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
-      <x:c r="E478" s="14" t="s"/>
+      <x:c r="E478" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>543650</x:v>
+        <x:v>547788</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>34956</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
-      <x:c r="E479" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>520725</x:v>
+        <x:v>543650</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>512</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C480" s="15" t="s"/>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s"/>
       <x:c r="K480" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
@@ -30031,51 +30031,51 @@
       <x:c r="M482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>548769</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
@@ -30091,51 +30091,51 @@
       <x:c r="M483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>498469</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
@@ -30147,51 +30147,51 @@
       <x:c r="L484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>565702</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -30263,51 +30263,51 @@
       <x:c r="M486" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>604379</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>37380</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -30368,172 +30368,172 @@
       <x:c r="K488" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>589721</x:v>
+        <x:v>557467</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>557467</x:v>
+        <x:v>589721</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I490" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>547377</x:v>
+        <x:v>547366</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>527</x:v>
       </x:c>
@@ -30543,118 +30543,118 @@
       <x:c r="K491" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>547366</x:v>
+        <x:v>600304</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I492" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>600304</x:v>
+        <x:v>547377</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>527</x:v>
       </x:c>