--- v4 (2026-07-19)
+++ v5 (2026-11-03)
@@ -164,54 +164,54 @@
   <x:si>
     <x:t>LP les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Taille pierre</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>06/30/2028 00:00:00</x:t>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Ouvrier professionnel en restauration du patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Réhabilitation écologique</x:t>
   </x:si>
@@ -230,54 +230,54 @@
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Faux marbres</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
   </x:si>
   <x:si>
     <x:t>CFRPA</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Marbrerie</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
-    <x:t>10/26/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>10/30/2026 00:00:00</x:t>
+    <x:t>12/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
@@ -859,51 +859,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>45502</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>595218</x:v>
+        <x:v>648769</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>37516</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="E3" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -974,51 +974,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>45505</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>614836</x:v>
+        <x:v>643748</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>49</x:v>