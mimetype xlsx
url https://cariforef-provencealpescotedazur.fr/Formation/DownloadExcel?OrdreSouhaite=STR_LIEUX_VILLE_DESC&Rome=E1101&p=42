--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -290,65 +290,65 @@
   <x:si>
     <x:t>Symfony - Développement web moderne</x:t>
   </x:si>
   <x:si>
     <x:t>Framework Symfony</x:t>
   </x:si>
   <x:si>
     <x:t>WooCommerce avec WordPress Paiements et abonnements récurrents</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>WooCommerce avec WordPress Vente de produits numériques et contenus</x:t>
   </x:si>
   <x:si>
     <x:t>WordPress Développement de thèmes personnalisés (HTML/CSS/JS/PHP)</x:t>
   </x:si>
   <x:si>
     <x:t>WooCommerce avec WordPress Créer sa première boutique en ligne</x:t>
   </x:si>
   <x:si>
     <x:t>TRETS</x:t>
   </x:si>
   <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
     <x:t>WordPress</x:t>
   </x:si>
   <x:si>
     <x:t>Pierre-Henri Sciortino - Ph Formation</x:t>
   </x:si>
   <x:si>
     <x:t>PHF</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
-    <x:t>TOULON</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création de site web avec Wordpress</x:t>
   </x:si>
   <x:si>
     <x:t>Patrick Scherrer - Phebus Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator - initiation</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant web et marketing (Apprentissage)</x:t>
@@ -509,74 +509,74 @@
   <x:si>
     <x:t>The Talks</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>Animation de communauté</x:t>
   </x:si>
   <x:si>
     <x:t>05/20/2021 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2021 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité métiers du multimédia et de l'internet parcours stratégie de communication numérique et design d'expérience</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technologie internet intranet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/04/2023 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Community manager (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>TAVERNES</x:t>
   </x:si>
   <x:si>
     <x:t>TARASCON</x:t>
   </x:si>
   <x:si>
     <x:t>TALLARD</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Gérer ses réseaux sociaux</x:t>
   </x:si>
   <x:si>
     <x:t>Arniaud Consulteam</x:t>
@@ -638,176 +638,176 @@
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>E-commerce</x:t>
   </x:si>
   <x:si>
     <x:t>Optim'hum</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SALERNES</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gestion des réseaux sociaux et e-réputation : débutant</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Conjoint collaborateur d'artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+    <x:t>07/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/06/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>Instagram et Facebook Pro</x:t>
   </x:si>
   <x:si>
     <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AEFE</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Créer du contenu percutant</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-MAXIME</x:t>
   </x:si>
   <x:si>
     <x:t>RIANS</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé de communication multicanale (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Openclassrooms</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Communication entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Communication sur les réseaux sociaux - bootcamp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Introduction HTML, CSS et JavaScript - bootcamp</x:t>
   </x:si>
   <x:si>
-    <x:t>Openclassrooms</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Développement web</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation en contrat de pro</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>01/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication multicanale</x:t>
   </x:si>
   <x:si>
-    <x:t>03/26/2025 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours marketing digital, e-business et entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>Création entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours marketing digital, e-business et entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
@@ -914,68 +914,68 @@
   <x:si>
     <x:t>Octo</x:t>
   </x:si>
   <x:si>
     <x:t>33300</x:t>
   </x:si>
   <x:si>
     <x:t>Octo - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie commerciale</x:t>
   </x:si>
   <x:si>
+    <x:t>Réseaux sociaux Intermédiaire : Facebook, LinkedIn, Pinterest, Instagram, Twitter, Youtube pour les initiés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Application réseau social</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>designer UX-UI</x:t>
   </x:si>
   <x:si>
     <x:t>My digital school Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>Réseaux sociaux Intermédiaire : Facebook, LinkedIn, Pinterest, Instagram, Twitter, Youtube pour les initiés</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Développer son réseau professionnel avec Linkedin</x:t>
   </x:si>
   <x:si>
     <x:t>Adam Maman</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MORNAS</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
@@ -1124,71 +1124,71 @@
   <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Webmarketing standard </x:t>
   </x:si>
   <x:si>
     <x:t>Conduite de projets multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>Agora France Excellence</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prestashop administrateur</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Prestashop</x:t>
   </x:si>
   <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WordPress perfectionnement - Customisation de thèmes</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/30/2027 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Concevoir une proposition graphique et une identité visuelle</x:t>
   </x:si>
   <x:si>
     <x:t>WordPress rédacteur</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Management</x:t>
   </x:si>
   <x:si>
     <x:t>EMD</x:t>
   </x:si>
   <x:si>
     <x:t>13331</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
@@ -1343,68 +1343,68 @@
   <x:si>
     <x:t>LE MUY</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'un site internet dynamique (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Aristée</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>E-Commerce : Les bases pour vendre en ligne</x:t>
   </x:si>
   <x:si>
     <x:t>Commerçant , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>My BS - My Business School La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>Créer et gérer moi-même le site internet de mon entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mg Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie réseaux sociaux</x:t>
@@ -1547,59 +1547,59 @@
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>Conception designer UI - module 1</x:t>
   </x:si>
   <x:si>
     <x:t>Kh Europe Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83370</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Infographie et mise en page - module 3</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator - Niveaux 1 et 2 - Initiation et intermédiaire</x:t>
   </x:si>
   <x:si>
+    <x:t>Illustrator - Niveau 2 - Intermédiaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infographie et mise en page - module 2</x:t>
+  </x:si>
+  <x:si>
     <x:t>Réseaux sociaux</x:t>
   </x:si>
   <x:si>
-    <x:t>Illustrator - Niveau 2 - Intermédiaire</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
     <x:t>Conception designer UI - module 3</x:t>
   </x:si>
   <x:si>
     <x:t>llustrator - Niveau 1 - Initiation</x:t>
   </x:si>
   <x:si>
     <x:t>Infographie et mise en page - module 1</x:t>
   </x:si>
   <x:si>
     <x:t>FOS-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>EGUILLES</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>CUERS</x:t>
   </x:si>
   <x:si>
     <x:t>COGOLIN</x:t>
@@ -1628,59 +1628,59 @@
   <x:si>
     <x:t>01/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>Youcap</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Conjoint collaborateur d'artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE COTE D'AZUR</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Les Côteaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Les Côteaux</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée Professionnel Régional Les Coteaux</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
     <x:t>Social Media lab</x:t>
   </x:si>
   <x:si>
     <x:t>83150</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CS - Certificat de spécialisation Services numériques aux organisations</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES-SUR-MER</x:t>
@@ -1733,62 +1733,62 @@
   <x:si>
     <x:t>Cycle Professionnel Lancer et faire connaitre son activité sur Internet</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion contenu site web</x:t>
   </x:si>
   <x:si>
     <x:t>Skillers - Métiers de l'informatique et du développement web</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC 3 Pilotage et mise en œuvre du projet webmarketing et de la communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Cycle Professionnel Création de site web</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/09/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Communication visuelle et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom'Art</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
@@ -1850,81 +1850,81 @@
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>magistère droit journalisme et communication</x:t>
   </x:si>
   <x:si>
     <x:t>Droit presse</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13628</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
+  </x:si>
+  <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor Marketing et Communication</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Créer et administrer un site professionnel avec WordPress</x:t>
   </x:si>
   <x:si>
     <x:t>3d Ingénierie Systèmes</x:t>
   </x:si>
   <x:si>
     <x:t>3DIS</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator - Avancé</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
@@ -3541,147 +3541,148 @@
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>613022</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>30857</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>626150</x:v>
+        <x:v>616404</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>70707</x:v>
+        <x:v>30857</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>616404</x:v>
+        <x:v>626150</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
@@ -4014,970 +4015,969 @@
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>626148</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>70707</x:v>
+        <x:v>30857</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>567361</x:v>
+        <x:v>620578</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>80</x:v>
-[...1 lines deleted...]
-      <x:c r="H30" s="14" t="s"/>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>603902</x:v>
+        <x:v>567361</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>603910</x:v>
+        <x:v>603902</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>86</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>89</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>608564</x:v>
+        <x:v>603910</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>35501</x:v>
+        <x:v>38472</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>97</x:v>
-[...2 lines deleted...]
-        <x:v>98</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>556124</x:v>
+        <x:v>608564</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>104</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>41844</x:v>
+        <x:v>35501</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s"/>
+      <x:c r="E34" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>106</x:v>
-[...1 lines deleted...]
-      <x:c r="H34" s="14" t="s"/>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>15052</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>596240</x:v>
+        <x:v>556124</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>35501</x:v>
+        <x:v>41844</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
-      <x:c r="E35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>97</x:v>
-[...2 lines deleted...]
-        <x:v>98</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>602557</x:v>
+        <x:v>596240</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>104</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>41545</x:v>
+        <x:v>35501</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s"/>
+      <x:c r="E36" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>112</x:v>
-[...1 lines deleted...]
-      <x:c r="H36" s="14" t="s"/>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>596789</x:v>
+        <x:v>602557</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>38472</x:v>
+        <x:v>41545</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>514604</x:v>
+        <x:v>596789</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="C38" s="15" t="s"/>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C38" s="15" t="n">
+        <x:v>38472</x:v>
+      </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>36</x:v>
-[...1 lines deleted...]
-      <x:c r="J38" s="14" t="s"/>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="J38" s="14" t="s">
+        <x:v>90</x:v>
+      </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>30857</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>626147</x:v>
+        <x:v>514604</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>121</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>46330</x:v>
+        <x:v>30857</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>565291</x:v>
+        <x:v>626147</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>127</x:v>
-[...1 lines deleted...]
-      <x:c r="C40" s="15" t="s"/>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C40" s="15" t="n">
+        <x:v>34922</x:v>
+      </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>129</x:v>
-[...1 lines deleted...]
-      <x:c r="J40" s="14" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="J40" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>72311</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>568733</x:v>
+        <x:v>565291</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>116</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>118</x:v>
-[...2 lines deleted...]
-        <x:v>90</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>72311</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>509773</x:v>
+        <x:v>568733</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>35501</x:v>
+        <x:v>24815</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>510676</x:v>
+        <x:v>509773</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>135</x:v>
-[...1 lines deleted...]
-      <x:c r="C43" s="3" t="s"/>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="n">
+        <x:v>35501</x:v>
+      </x:c>
       <x:c r="D43" s="3" t="s"/>
+      <x:c r="E43" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="s">
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="J43" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>72420</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>568747</x:v>
+        <x:v>510676</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>30857</x:v>
+        <x:v>72420</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>620578</x:v>
+        <x:v>568747</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="n">
         <x:v>3434</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>46364</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>358955</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="n">
         <x:v>3434</x:v>
       </x:c>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
@@ -5004,209 +5004,202 @@
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>367446</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>38472</x:v>
+        <x:v>34922</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
-      <x:c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>550653</x:v>
+        <x:v>560342</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>35501</x:v>
+        <x:v>41364</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>454245</x:v>
+        <x:v>613844</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>41547</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>596794</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38472</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -5221,168 +5214,176 @@
       <x:c r="J50" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>514673</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>34922</x:v>
+        <x:v>35501</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
+      <x:c r="E51" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>46330</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>560342</x:v>
+        <x:v>454245</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>41364</x:v>
+        <x:v>38472</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s"/>
+      <x:c r="E52" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>46330</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>613844</x:v>
+        <x:v>550653</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41364</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -5554,109 +5555,109 @@
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>622316</x:v>
+        <x:v>626145</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>626145</x:v>
+        <x:v>622316</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>26</x:v>
@@ -5889,136 +5890,136 @@
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>622306</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>567363</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>46359</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>614429</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>34922</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
@@ -6031,51 +6032,51 @@
       <x:c r="I65" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>46330</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>535474</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
@@ -7030,248 +7031,248 @@
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>622312</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>46359</x:v>
+        <x:v>30857</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>611907</x:v>
+        <x:v>626141</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>30857</x:v>
+        <x:v>46359</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>626141</x:v>
+        <x:v>611908</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>46359</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>611908</x:v>
+        <x:v>611907</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>620549</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -7411,90 +7412,90 @@
         <x:v>203</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>599748</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>611916</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>26</x:v>
@@ -7820,438 +7821,437 @@
       <x:c r="K98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>626129</x:v>
+        <x:v>620579</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>620579</x:v>
+        <x:v>626129</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>214</x:v>
-[...1 lines deleted...]
-      <x:c r="C100" s="15" t="s"/>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C100" s="15" t="n">
+        <x:v>39767</x:v>
+      </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="J100" s="14" t="s"/>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="J100" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="P100" s="14" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="Q100" s="16" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>578582</x:v>
+        <x:v>578629</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C101" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>217</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>46301</x:v>
+        <x:v>46359</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>615690</x:v>
+        <x:v>578585</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C102" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>217</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>46301</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>578628</x:v>
+        <x:v>578582</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39767</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>578629</x:v>
+        <x:v>615690</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>228</x:v>
-[...1 lines deleted...]
-      <x:c r="C104" s="15" t="s"/>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C104" s="15" t="n">
+        <x:v>39767</x:v>
+      </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="J104" s="14" t="s"/>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="J104" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>46359</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>578585</x:v>
+        <x:v>578628</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>622272</x:v>
+        <x:v>622274</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -8262,51 +8262,51 @@
       <x:c r="K106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>626127</x:v>
+        <x:v>626128</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>36</x:v>
@@ -8314,112 +8314,112 @@
       <x:c r="K107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>626128</x:v>
+        <x:v>622272</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>622274</x:v>
+        <x:v>626127</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -8726,51 +8726,51 @@
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>568729</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
@@ -8833,217 +8833,216 @@
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>554893</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="C117" s="3" t="s"/>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="n">
+        <x:v>38025</x:v>
+      </x:c>
       <x:c r="D117" s="3" t="s"/>
+      <x:c r="E117" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>34</x:v>
-[...2 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="J117" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>30857</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>620573</x:v>
+        <x:v>552376</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>38025</x:v>
+        <x:v>41736</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>251</x:v>
-[...1 lines deleted...]
-      <x:c r="H118" s="14" t="s"/>
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s">
+        <x:v>256</x:v>
+      </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>552376</x:v>
+        <x:v>625762</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>254</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
-      <x:c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>246</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>30857</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>625762</x:v>
+        <x:v>620573</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
@@ -9151,51 +9150,51 @@
       <x:c r="L122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>628004</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>37</x:v>
@@ -9324,158 +9323,157 @@
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>607315</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="C126" s="15" t="s"/>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C126" s="15" t="n">
+        <x:v>38025</x:v>
+      </x:c>
       <x:c r="D126" s="15" t="s"/>
-      <x:c r="E126" s="14" t="s"/>
+      <x:c r="E126" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>36</x:v>
-[...1 lines deleted...]
-      <x:c r="J126" s="14" t="s"/>
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="J126" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>30857</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>626126</x:v>
+        <x:v>605215</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>250</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
-      <x:c r="E127" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H127" s="0" t="s">
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>252</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>30857</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>605215</x:v>
+        <x:v>626126</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
@@ -9549,326 +9547,325 @@
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>555943</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>104</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>39367</x:v>
+        <x:v>40377</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
-      <x:c r="E130" s="14" t="s"/>
+      <x:c r="E130" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>46347</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>592192</x:v>
+        <x:v>555287</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>284</x:v>
-[...1 lines deleted...]
-      <x:c r="C131" s="3" t="s"/>
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C131" s="3" t="n">
+        <x:v>35354</x:v>
+      </x:c>
       <x:c r="D131" s="3" t="s"/>
+      <x:c r="E131" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="J131" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>72410</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>566974</x:v>
+        <x:v>603438</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>72420</x:v>
+        <x:v>72410</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>616601</x:v>
+        <x:v>566974</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>39367</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
-      <x:c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>97</x:v>
-[...2 lines deleted...]
-        <x:v>98</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>46347</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>603439</x:v>
+        <x:v>592192</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>237</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
-      <x:c r="E134" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>99</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>72420</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>554817</x:v>
+        <x:v>616601</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
@@ -9878,165 +9875,178 @@
       <x:c r="K135" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>554891</x:v>
+        <x:v>603439</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>40377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>273</x:v>
-[...1 lines deleted...]
-      <x:c r="H136" s="14" t="s"/>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H136" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>555289</x:v>
+        <x:v>554817</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>268</x:v>
-[...1 lines deleted...]
-      <x:c r="C137" s="3" t="s"/>
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C137" s="3" t="n">
+        <x:v>35354</x:v>
+      </x:c>
       <x:c r="D137" s="3" t="s"/>
+      <x:c r="E137" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="J137" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>614974</x:v>
+        <x:v>554891</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
@@ -10045,117 +10055,106 @@
       <x:c r="K138" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>555287</x:v>
+        <x:v>555289</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>237</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
-      <x:c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>97</x:v>
-[...2 lines deleted...]
-        <x:v>98</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>99</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>603438</x:v>
+        <x:v>614974</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>26</x:v>
@@ -10277,51 +10276,51 @@
       <x:c r="M142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>603644</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>37</x:v>
@@ -10337,152 +10336,152 @@
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>626123</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>297</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>294</x:v>
-[...1 lines deleted...]
-      <x:c r="H144" s="14" t="s"/>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="I144" s="16" t="s">
-        <x:v>295</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>30857</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>609555</x:v>
+        <x:v>622268</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="C145" s="3" t="s"/>
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C145" s="3" t="n">
+        <x:v>40377</x:v>
+      </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>34</x:v>
-[...2 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="J145" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>30857</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>622268</x:v>
+        <x:v>609555</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
@@ -11094,138 +11093,138 @@
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>626119</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>567366</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>567359</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>41364</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
@@ -11327,135 +11326,135 @@
       <x:c r="T161" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>592563</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>607684</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
@@ -12201,358 +12200,360 @@
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>578077</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>338</x:v>
-[...1 lines deleted...]
-      <x:c r="C179" s="3" t="s"/>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C179" s="3" t="n">
+        <x:v>40907</x:v>
+      </x:c>
       <x:c r="D179" s="3" t="s"/>
+      <x:c r="E179" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
+      <x:c r="J179" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>24223</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>586278</x:v>
+        <x:v>601341</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>154</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
-      <x:c r="E180" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="J180" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>24223</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>601341</x:v>
+        <x:v>576558</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>46382</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>576558</x:v>
+        <x:v>576585</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>46382</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>576585</x:v>
+        <x:v>585504</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>70707</x:v>
+        <x:v>15017</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>585504</x:v>
+        <x:v>390045</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>15017</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>390045</x:v>
+        <x:v>586278</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>38</x:v>
@@ -12830,100 +12831,100 @@
       <x:c r="L190" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>509920</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>627997</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
@@ -12992,93 +12993,93 @@
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>615587</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>72410</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>566973</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>27</x:v>
@@ -13086,51 +13087,51 @@
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>46337</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>615586</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
@@ -13684,392 +13685,392 @@
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>612663</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>72420</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>568743</x:v>
+        <x:v>616401</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>71910</x:v>
+        <x:v>72420</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>613023</x:v>
+        <x:v>568743</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>70707</x:v>
+        <x:v>71910</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>616403</x:v>
+        <x:v>613023</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>616407</x:v>
+        <x:v>616403</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>606821</x:v>
+        <x:v>616407</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>70707</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>616611</x:v>
+        <x:v>606821</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>616401</x:v>
+        <x:v>616611</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>50</x:v>
@@ -15206,209 +15207,212 @@
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>626110</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>467583</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C237" s="3" t="n">
+        <x:v>40248</x:v>
+      </x:c>
+      <x:c r="D237" s="3" t="s"/>
+      <x:c r="E237" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G237" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C237" s="3" t="s"/>
-[...2 lines deleted...]
-        <x:v>419</x:v>
+      <x:c r="H237" s="0" t="s">
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
+      <x:c r="J237" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>34530</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>570549</x:v>
+        <x:v>607712</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="U237" s="4" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>317</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
-      <x:c r="E238" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>427</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="J238" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34530</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>607712</x:v>
+        <x:v>570549</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -15504,51 +15508,51 @@
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>506855</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
@@ -15585,83 +15589,83 @@
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>620561</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>567364</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
@@ -16006,83 +16010,83 @@
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>626107</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>567362</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
@@ -16162,54 +16166,54 @@
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>454251</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>41547</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -16282,51 +16286,51 @@
       <x:c r="M255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>602564</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>99</x:v>
@@ -16348,155 +16352,155 @@
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>556143</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>232</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H257" s="0" t="s">
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>113</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>30857</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>596763</x:v>
+        <x:v>620560</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="C258" s="15" t="s"/>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C258" s="15" t="n">
+        <x:v>41623</x:v>
+      </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>36</x:v>
-[...1 lines deleted...]
-      <x:c r="J258" s="14" t="s"/>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="J258" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K258" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
-        <x:v>30857</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>620560</x:v>
+        <x:v>596763</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>41545</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -16970,51 +16974,51 @@
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>627802</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
@@ -18067,83 +18071,83 @@
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>626097</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>46359</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>611877</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
@@ -18197,51 +18201,51 @@
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>566070</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
@@ -18250,51 +18254,51 @@
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>570843</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
@@ -18380,85 +18384,85 @@
       <x:c r="L294" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>607729</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>542266</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
@@ -18493,408 +18497,409 @@
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>542299</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H297" s="0" t="s">
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>30857</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>542293</x:v>
+        <x:v>626096</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
-        <x:v>30857</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>626096</x:v>
+        <x:v>542293</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>250</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
-      <x:c r="E299" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>252</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>552375</x:v>
+        <x:v>542292</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
-        <x:v>46359</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>542412</x:v>
+        <x:v>542298</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H301" s="0" t="s">
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>30857</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>542292</x:v>
+        <x:v>620559</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>46359</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>542298</x:v>
+        <x:v>542412</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="C303" s="3" t="s"/>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C303" s="3" t="n">
+        <x:v>38025</x:v>
+      </x:c>
       <x:c r="D303" s="3" t="s"/>
+      <x:c r="E303" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>34</x:v>
-[...2 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="J303" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>30857</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>620559</x:v>
+        <x:v>552375</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
@@ -18941,51 +18946,51 @@
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>542267</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
@@ -20347,51 +20352,51 @@
       <x:c r="M331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>554894</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I332" s="16" t="s">
         <x:v>99</x:v>
@@ -20468,51 +20473,51 @@
       <x:c r="M333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>603434</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I334" s="16" t="s">
         <x:v>99</x:v>
@@ -20534,198 +20539,198 @@
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>603436</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="C335" s="3" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C335" s="3" t="n">
+        <x:v>41844</x:v>
+      </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
-        <x:v>34</x:v>
-[...2 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="J335" s="0" t="s">
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>30857</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>626087</x:v>
+        <x:v>596239</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
-        <x:v>104</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>105</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>520</x:v>
-[...1 lines deleted...]
-      <x:c r="H336" s="14" t="s"/>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H336" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="I336" s="16" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="J336" s="14" t="s"/>
+      <x:c r="K336" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L336" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="M336" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="N336" s="15" t="n">
+        <x:v>30857</x:v>
+      </x:c>
+      <x:c r="O336" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="P336" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="Q336" s="16" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="R336" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="J336" s="14" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>596239</x:v>
+        <x:v>626087</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>620575</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>35517</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -20739,54 +20744,54 @@
       <x:c r="I338" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="R338" s="14" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>556497</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>41736</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -20799,54 +20804,54 @@
       <x:c r="I339" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="R339" s="0" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>625764</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -20860,54 +20865,54 @@
       <x:c r="I340" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="R340" s="14" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>555945</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>525</x:v>
@@ -20971,51 +20976,51 @@
       <x:c r="J342" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>554033</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>35517</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -21028,54 +21033,54 @@
       <x:c r="I343" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="R343" s="0" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>608280</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -21687,51 +21692,51 @@
       <x:c r="L355" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>559224</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>34413</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
@@ -21744,51 +21749,51 @@
       <x:c r="L356" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>559230</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>34413</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -21798,51 +21803,51 @@
       <x:c r="L357" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>559227</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
@@ -21942,51 +21947,51 @@
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>581463</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
@@ -22071,85 +22076,85 @@
       <x:c r="L362" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>559188</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>613707</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
@@ -22219,51 +22224,51 @@
       <x:c r="K365" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>46359</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>625747</x:v>
+        <x:v>617939</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>525</x:v>
@@ -22272,51 +22277,51 @@
       <x:c r="K366" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>46359</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>617939</x:v>
+        <x:v>625747</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>526</x:v>
@@ -22415,51 +22420,51 @@
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>588196</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
@@ -22501,90 +22506,90 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>626083</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>611913</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
@@ -22966,86 +22971,86 @@
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>620238</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>567360</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
@@ -23075,158 +23080,157 @@
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>560765</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="C382" s="15" t="s"/>
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C382" s="15" t="n">
+        <x:v>40248</x:v>
+      </x:c>
       <x:c r="D382" s="15" t="s"/>
-      <x:c r="E382" s="14" t="s"/>
+      <x:c r="E382" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>36</x:v>
-[...1 lines deleted...]
-      <x:c r="J382" s="14" t="s"/>
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="J382" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K382" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>30857</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>626081</x:v>
+        <x:v>603545</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>317</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
-      <x:c r="E383" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G383" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H383" s="0" t="s">
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>573</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>30857</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>603545</x:v>
+        <x:v>626081</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>41545</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -23622,51 +23626,51 @@
       <x:c r="M391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>601754</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
@@ -23734,362 +23738,362 @@
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>596760</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
-      <x:c r="E394" s="14" t="s"/>
+      <x:c r="E394" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
-        <x:v>584</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I394" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>575987</x:v>
+        <x:v>554929</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>594</x:v>
-[...1 lines deleted...]
-      <x:c r="C395" s="3" t="s"/>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C395" s="3" t="n">
+        <x:v>35354</x:v>
+      </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="H395" s="0" t="s">
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="J395" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>590880</x:v>
+        <x:v>575987</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>597</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>598</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>600</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
-        <x:v>70707</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>600</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>534198</x:v>
+        <x:v>590880</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>237</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
-      <x:c r="E397" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G397" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>99</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="Q397" s="4" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="Q397" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>554929</x:v>
+        <x:v>534198</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>72311</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>568731</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H399" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>533166</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
@@ -24103,207 +24107,207 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>626075</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>533643</x:v>
+        <x:v>577816</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I402" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s"/>
       <x:c r="K402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>577816</x:v>
+        <x:v>533643</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>605</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>72420</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>568744</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -24314,51 +24318,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>620552</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -24371,51 +24375,51 @@
       <x:c r="J405" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>560767</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F406" s="14" t="s">
         <x:v>178</x:v>
@@ -24430,51 +24434,51 @@
         <x:v>610</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>46359</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>583891</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -24484,66 +24488,66 @@
       <x:c r="H407" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>453855</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="I408" s="16" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>26</x:v>
@@ -24567,78 +24571,78 @@
         <x:v>616</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>523310</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H409" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>534204</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>41844</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
@@ -24654,51 +24658,51 @@
       <x:c r="J410" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>627909</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>35517</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="E411" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -24714,51 +24718,51 @@
       <x:c r="J411" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>571053</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -24769,112 +24773,112 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>620554</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s"/>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>46359</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>611875</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
@@ -24891,193 +24895,193 @@
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>618823</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
-        <x:v>30857</x:v>
+        <x:v>46347</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>626078</x:v>
+        <x:v>611912</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I416" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>534201</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>533249</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>38472</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
@@ -25109,147 +25113,147 @@
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>586449</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s"/>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>628488</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
-        <x:v>46347</x:v>
+        <x:v>30857</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>611912</x:v>
+        <x:v>626078</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>38472</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -25277,134 +25281,134 @@
       <x:c r="R421" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>521657</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C422" s="15" t="s"/>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I422" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s"/>
       <x:c r="K422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>534206</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>533650</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -25415,51 +25419,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>620553</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s"/>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>35</x:v>
@@ -25467,51 +25471,51 @@
       <x:c r="I425" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>626079</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -25522,51 +25526,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s"/>
       <x:c r="K426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>626076</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>35</x:v>
@@ -25574,51 +25578,51 @@
       <x:c r="I427" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>626077</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -25629,57 +25633,57 @@
       <x:c r="H428" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>509936</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -25692,51 +25696,51 @@
       <x:c r="J429" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>603544</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>35517</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -25753,51 +25757,51 @@
       <x:c r="J430" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>609835</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -25878,51 +25882,51 @@
       <x:c r="M432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>603643</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>123</x:v>
@@ -26139,51 +26143,51 @@
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>629276</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>