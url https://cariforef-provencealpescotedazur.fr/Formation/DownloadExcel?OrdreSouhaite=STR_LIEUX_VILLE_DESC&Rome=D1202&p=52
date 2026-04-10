--- v1 (2026-04-10)
+++ v2 (2026-04-10)
@@ -443,95 +443,95 @@
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Public sans emploi , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Municipal de Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Centre Delta-Infini</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Cfa Salon de Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/11/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>École Terrade Salon-de-Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>Cfa Salon de Provence</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BP coiffure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2026 00:00:00</x:t>
@@ -707,65 +707,65 @@
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Métiers de la coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP J Moulin</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionnement coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>Jak - Aftec</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Remise à niveau coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>CAP métiers de la coiffure (cursus partiel)</x:t>
   </x:si>
   <x:si>
     <x:t>06/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP métiers de la coiffure + module complémentaire chignon</x:t>
   </x:si>
   <x:si>
-    <x:t>07/31/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Coupe homme dégradé américain</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ombre hair</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
@@ -836,56 +836,56 @@
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation coiffure coupe couleur</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
+    <x:t>09/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/08/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Coupes Femme (collection curly)</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>Chrom'art painting</x:t>
   </x:si>
   <x:si>
     <x:t>Grey blending</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CNAT</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National des Arts Techniques</x:t>
@@ -956,71 +956,71 @@
   <x:si>
     <x:t>Performance Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ecole de Coiffure Marseille Provence Arcole - CFA Coiffure MP Arcole</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>BM Coiffeur (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Phocea R Attoyan</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Marseille</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>École Terrade Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel et coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>Académie des Techniques du Maquillage Artistique</x:t>
   </x:si>
   <x:si>
     <x:t>ATMA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
@@ -1112,56 +1112,56 @@
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Les Pennes-Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/27/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
@@ -1373,66 +1373,66 @@
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro métiers de la coiffure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formations Professionnelles Cannois</x:t>
   </x:si>
   <x:si>
     <x:t>IFP CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>IFP Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>07/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Élysées Marbeuf Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fb Formation</x:t>
   </x:si>
   <x:si>
-    <x:t>CANNES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP M Casarès</x:t>
   </x:si>
   <x:si>
     <x:t>84082</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Privée des Arts de la Coiffure et de l'Esthétique Kupélian</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
@@ -3461,104 +3461,104 @@
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>500905</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>497944</x:v>
+        <x:v>599119</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
@@ -3568,116 +3568,118 @@
       <x:c r="K27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>544964</x:v>
+        <x:v>599122</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s"/>
+      <x:c r="E28" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>581836</x:v>
+        <x:v>497944</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
@@ -3687,539 +3689,537 @@
       <x:c r="K29" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>497947</x:v>
+        <x:v>544964</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
-      <x:c r="E30" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>578859</x:v>
+        <x:v>581836</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>599123</x:v>
+        <x:v>497947</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s"/>
+      <x:c r="E32" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>529134</x:v>
+        <x:v>578859</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>599117</x:v>
+        <x:v>599123</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>544960</x:v>
+        <x:v>529134</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>38232</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>544966</x:v>
+        <x:v>599117</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>599119</x:v>
+        <x:v>544960</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>599122</x:v>
+        <x:v>544966</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
@@ -5580,75 +5580,75 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>612749</x:v>
+        <x:v>612745</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -6004,54 +6004,54 @@
       <x:c r="L69" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>620222</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -6064,51 +6064,51 @@
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>625690</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -6259,135 +6259,135 @@
         <x:v>556384</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>548589</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>571477</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
@@ -6415,502 +6415,502 @@
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>566987</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
+      <x:c r="E77" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>612751</x:v>
+        <x:v>600560</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>567039</x:v>
+        <x:v>612751</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
-      <x:c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>609250</x:v>
+        <x:v>567039</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
-      <x:c r="E80" s="14" t="s"/>
+      <x:c r="E80" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>612513</x:v>
+        <x:v>609250</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>612745</x:v>
+        <x:v>612513</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
-      <x:c r="E82" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>602407</x:v>
+        <x:v>612749</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>597079</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>600560</x:v>
+        <x:v>602407</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -6920,155 +6920,155 @@
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>566993</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>600562</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>498193</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
@@ -7113,132 +7113,132 @@
       <x:c r="R88" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>554468</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>597077</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>577441</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
@@ -7263,51 +7263,51 @@
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>609251</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -7546,220 +7546,220 @@
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>609221</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>548602</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>548624</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>498211</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
@@ -7841,51 +7841,51 @@
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>609266</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -7898,167 +7898,167 @@
       <x:c r="L102" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>612740</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>573958</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>600545</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -8238,51 +8238,51 @@
       <x:c r="L108" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>567041</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -12353,857 +12353,855 @@
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>566465</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>208</x:v>
-[...1 lines deleted...]
-      <x:c r="C181" s="3" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C181" s="3" t="n">
+        <x:v>39266</x:v>
+      </x:c>
       <x:c r="D181" s="3" t="s"/>
+      <x:c r="E181" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
+      <x:c r="J181" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>581580</x:v>
+        <x:v>575105</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>566770</x:v>
+        <x:v>581580</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C183" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="J183" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>566433</x:v>
+        <x:v>566770</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>566434</x:v>
+        <x:v>566433</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
-      <x:c r="E185" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>575100</x:v>
+        <x:v>566434</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="C186" s="15" t="s"/>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C186" s="15" t="n">
+        <x:v>38231</x:v>
+      </x:c>
       <x:c r="D186" s="15" t="s"/>
-      <x:c r="E186" s="14" t="s"/>
+      <x:c r="E186" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="J186" s="14" t="s"/>
+      <x:c r="J186" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>566762</x:v>
+        <x:v>575100</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>95</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="J187" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>521675</x:v>
+        <x:v>566762</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>110</x:v>
-[...1 lines deleted...]
-      <x:c r="C188" s="15" t="s"/>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C188" s="15" t="n">
+        <x:v>38231</x:v>
+      </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="J188" s="14" t="s"/>
+      <x:c r="J188" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>566437</x:v>
+        <x:v>521675</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>590120</x:v>
+        <x:v>566437</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>60</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
-      <x:c r="E190" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="J190" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>600287</x:v>
+        <x:v>590120</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>600290</x:v>
+        <x:v>600287</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>221</x:v>
-[...1 lines deleted...]
-      <x:c r="C192" s="15" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C192" s="15" t="n">
+        <x:v>39266</x:v>
+      </x:c>
       <x:c r="D192" s="15" t="s"/>
-      <x:c r="E192" s="14" t="s"/>
+      <x:c r="E192" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="J192" s="14" t="s"/>
+      <x:c r="J192" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>575094</x:v>
+        <x:v>600290</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>566411</x:v>
+        <x:v>575094</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>61</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="J194" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>566432</x:v>
+        <x:v>566411</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
-      <x:c r="E195" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>575105</x:v>
+        <x:v>566432</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -13273,51 +13271,51 @@
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>600291</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
@@ -13386,54 +13384,54 @@
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>609245</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -13621,1280 +13619,1282 @@
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>609615</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
-      <x:c r="E204" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>506080</x:v>
+        <x:v>567085</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>567085</x:v>
+        <x:v>567095</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>61</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>36</x:v>
-[...1 lines deleted...]
-      <x:c r="H206" s="14" t="s"/>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H206" s="14" t="s">
+        <x:v>233</x:v>
+      </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>37</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>567095</x:v>
+        <x:v>625718</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>231</x:v>
-[...1 lines deleted...]
-      <x:c r="C207" s="3" t="s"/>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C207" s="3" t="n">
+        <x:v>38231</x:v>
+      </x:c>
       <x:c r="D207" s="3" t="s"/>
+      <x:c r="E207" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>232</x:v>
-[...2 lines deleted...]
-        <x:v>233</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J207" s="0" t="s">
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>625718</x:v>
+        <x:v>506108</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
-      <x:c r="E208" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>506108</x:v>
+        <x:v>620508</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
+      <x:c r="E209" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>620508</x:v>
+        <x:v>554465</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
-      <x:c r="E210" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>554465</x:v>
+        <x:v>567097</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>567097</x:v>
+        <x:v>567100</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
-      <x:c r="E212" s="14" t="s"/>
+      <x:c r="E212" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>36</x:v>
-[...1 lines deleted...]
-      <x:c r="H212" s="14" t="s"/>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s">
+        <x:v>104</x:v>
+      </x:c>
       <x:c r="I212" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>567100</x:v>
+        <x:v>625670</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
-      <x:c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>625670</x:v>
+        <x:v>625861</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>103</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>625861</x:v>
+        <x:v>609683</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
+      <x:c r="E215" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>609683</x:v>
+        <x:v>506109</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
-      <x:c r="E216" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>506109</x:v>
+        <x:v>567081</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>61</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H217" s="0" t="s">
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-        <x:v>54</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>567081</x:v>
+        <x:v>625719</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>231</x:v>
-[...1 lines deleted...]
-      <x:c r="C218" s="15" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C218" s="15" t="n">
+        <x:v>39266</x:v>
+      </x:c>
       <x:c r="D218" s="15" t="s"/>
-      <x:c r="E218" s="14" t="s"/>
+      <x:c r="E218" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>232</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>105</x:v>
-[...1 lines deleted...]
-      <x:c r="J218" s="14" t="s"/>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J218" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>625719</x:v>
+        <x:v>554464</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="U218" s="16" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
-      <x:c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>554464</x:v>
+        <x:v>594232</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>72</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>40707</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>594232</x:v>
+        <x:v>610015</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>610015</x:v>
+        <x:v>609616</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>609616</x:v>
+        <x:v>567078</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>567078</x:v>
+        <x:v>620507</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
-        <x:v>72</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>61</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>234</x:v>
-[...1 lines deleted...]
-      <x:c r="H224" s="14" t="s"/>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H224" s="14" t="s">
+        <x:v>233</x:v>
+      </x:c>
       <x:c r="I224" s="16" t="s">
-        <x:v>225</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>620507</x:v>
+        <x:v>625716</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>231</x:v>
-[...1 lines deleted...]
-      <x:c r="C225" s="3" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C225" s="3" t="n">
+        <x:v>39266</x:v>
+      </x:c>
       <x:c r="D225" s="3" t="s"/>
+      <x:c r="E225" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>232</x:v>
-[...2 lines deleted...]
-        <x:v>233</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J225" s="0" t="s">
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>625716</x:v>
+        <x:v>609244</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
@@ -14903,57 +14903,57 @@
       <x:c r="K226" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>609244</x:v>
+        <x:v>506080</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>28</x:v>
@@ -15123,51 +15123,51 @@
       <x:c r="M230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>609218</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -15180,51 +15180,51 @@
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>609228</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
@@ -15807,900 +15807,900 @@
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>597074</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
-      <x:c r="E243" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>603642</x:v>
+        <x:v>560670</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>560670</x:v>
+        <x:v>594233</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
-        <x:v>40707</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
+      <x:c r="E245" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>594233</x:v>
+        <x:v>499351</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
-      <x:c r="E246" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>499351</x:v>
+        <x:v>616215</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>616215</x:v>
+        <x:v>560672</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
-      <x:c r="E248" s="14" t="s"/>
+      <x:c r="E248" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>560672</x:v>
+        <x:v>549482</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>549482</x:v>
+        <x:v>603608</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>603608</x:v>
+        <x:v>603641</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>603641</x:v>
+        <x:v>603628</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>603628</x:v>
+        <x:v>499267</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
-      <x:c r="E253" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>499267</x:v>
+        <x:v>595318</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
-        <x:v>72</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>595318</x:v>
+        <x:v>555125</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
+      <x:c r="E255" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>555125</x:v>
+        <x:v>549474</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>549474</x:v>
+        <x:v>549483</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>549483</x:v>
+        <x:v>603642</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -17166,51 +17166,51 @@
       <x:c r="M266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>584160</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
@@ -17226,51 +17226,51 @@
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>584163</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -17396,51 +17396,51 @@
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>613496</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -17620,51 +17620,51 @@
       <x:c r="M274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>606042</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -18141,741 +18141,741 @@
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>606031</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>549162</x:v>
+        <x:v>504766</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>606030</x:v>
+        <x:v>504815</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c r="F286" s="14" t="s"/>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="F286" s="14" t="s">
+        <x:v>286</x:v>
+      </x:c>
       <x:c r="G286" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>606005</x:v>
+        <x:v>583781</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>606029</x:v>
+        <x:v>606004</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
-        <x:v>285</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>583781</x:v>
+        <x:v>606053</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>606004</x:v>
+        <x:v>549187</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>504766</x:v>
+        <x:v>549188</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>504815</x:v>
+        <x:v>549180</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>606053</x:v>
+        <x:v>549162</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>549187</x:v>
+        <x:v>606030</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>549188</x:v>
+        <x:v>606005</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>549180</x:v>
+        <x:v>606029</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
@@ -19176,54 +19176,54 @@
       <x:c r="L301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>609247</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -19236,1250 +19236,1250 @@
       <x:c r="M302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>566991</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="E303" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>609229</x:v>
+        <x:v>554418</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>554467</x:v>
+        <x:v>611608</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
-        <x:v>40707</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
+      <x:c r="E305" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>594236</x:v>
+        <x:v>611609</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>506088</x:v>
+        <x:v>555003</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>506121</x:v>
+        <x:v>555004</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>611618</x:v>
+        <x:v>555007</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
-      <x:c r="E309" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>555001</x:v>
+        <x:v>612514</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
-      <x:c r="E310" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>611611</x:v>
+        <x:v>492699</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
-      <x:c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>611613</x:v>
+        <x:v>567082</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>567086</x:v>
+        <x:v>621454</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
+      <x:c r="E313" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>569933</x:v>
+        <x:v>609229</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>554418</x:v>
+        <x:v>554467</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
-      <x:c r="E315" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G315" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>611608</x:v>
+        <x:v>594236</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>611609</x:v>
+        <x:v>506088</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>555003</x:v>
+        <x:v>506121</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>555004</x:v>
+        <x:v>611618</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>555007</x:v>
+        <x:v>555001</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>612514</x:v>
+        <x:v>567086</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>492699</x:v>
+        <x:v>569933</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
-      <x:c r="E322" s="14" t="s"/>
+      <x:c r="E322" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>567082</x:v>
+        <x:v>611611</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
+      <x:c r="E323" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>621454</x:v>
+        <x:v>611613</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
@@ -20494,51 +20494,51 @@
       <x:c r="M324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>609219</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -20681,76 +20681,76 @@
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>597085</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>597072</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
@@ -20775,51 +20775,51 @@
       <x:c r="M329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>566986</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -21451,51 +21451,51 @@
       <x:c r="G341" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>567079</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
@@ -21579,54 +21579,54 @@
       <x:c r="L343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>609246</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -21798,51 +21798,51 @@
       <x:c r="M347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>625289</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I348" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>62</x:v>
@@ -22457,51 +22457,51 @@
       <x:c r="L359" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>598880</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
@@ -22573,51 +22573,51 @@
       <x:c r="L361" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>598877</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
@@ -22635,51 +22635,51 @@
       <x:c r="M362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>554463</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -22689,51 +22689,51 @@
       <x:c r="M363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>566985</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
@@ -23354,51 +23354,51 @@
       <x:c r="L375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>567040</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -23411,51 +23411,51 @@
       <x:c r="L376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>567042</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -23690,51 +23690,51 @@
       <x:c r="L381" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>568242</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -24080,51 +24080,51 @@
       <x:c r="L388" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>614569</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -24424,100 +24424,100 @@
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>568289</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>609220</x:v>
+        <x:v>609265</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
@@ -24532,51 +24532,51 @@
       <x:c r="M396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>554415</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -24597,834 +24597,836 @@
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>554462</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
-        <x:v>40707</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>554399</x:v>
+        <x:v>609220</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
+      <x:c r="E399" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>567066</x:v>
+        <x:v>554399</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
-      <x:c r="E400" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>554402</x:v>
+        <x:v>567066</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
+      <x:c r="E401" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>568236</x:v>
+        <x:v>554402</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="U401" s="4" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>566992</x:v>
+        <x:v>568236</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
-        <x:v>40707</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>594239</x:v>
+        <x:v>566992</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
-      <x:c r="E404" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>506078</x:v>
+        <x:v>594239</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>506103</x:v>
+        <x:v>506078</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
-      <x:c r="E406" s="14" t="s"/>
+      <x:c r="E406" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>614571</x:v>
+        <x:v>506103</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>614577</x:v>
+        <x:v>614571</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>614580</x:v>
+        <x:v>614577</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>614587</x:v>
+        <x:v>614580</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
-      <x:c r="E410" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>609248</x:v>
+        <x:v>614587</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
-        <x:v>40707</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="E411" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>609265</x:v>
+        <x:v>609248</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -25718,282 +25720,282 @@
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>568279</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I418" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>553282</x:v>
+        <x:v>604820</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="E419" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>604820</x:v>
+        <x:v>604825</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>604825</x:v>
+        <x:v>501725</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>501725</x:v>
+        <x:v>553282</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s">
         <x:v>181</x:v>
@@ -26436,51 +26438,51 @@
       <x:c r="M429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>498546</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I430" s="16" t="s">
         <x:v>182</x:v>
@@ -26549,51 +26551,51 @@
       <x:c r="M431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>574097</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I432" s="16" t="s">
         <x:v>182</x:v>
@@ -26846,51 +26848,51 @@
       <x:c r="M436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>574303</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -28417,214 +28419,214 @@
       <x:c r="S462" s="14" t="n">
         <x:v>502016</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>552884</x:v>
+        <x:v>454950</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>604213</x:v>
+        <x:v>552884</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
-        <x:v>38232</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>604251</x:v>
+        <x:v>604213</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
         <x:v>182</x:v>
@@ -28635,420 +28637,420 @@
       <x:c r="K466" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>552899</x:v>
+        <x:v>604251</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>498550</x:v>
+        <x:v>552899</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>552844</x:v>
+        <x:v>498550</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>604241</x:v>
+        <x:v>552844</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I470" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>502061</x:v>
+        <x:v>604241</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>552883</x:v>
+        <x:v>502061</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I472" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>454950</x:v>
+        <x:v>552883</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -29128,156 +29130,156 @@
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>547151</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>547140</x:v>
+        <x:v>547150</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
-        <x:v>40707</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>518539</x:v>
+        <x:v>547140</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
@@ -29287,462 +29289,461 @@
       <x:c r="K477" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>602588</x:v>
+        <x:v>518539</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>498179</x:v>
+        <x:v>602588</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>498154</x:v>
+        <x:v>498179</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>602609</x:v>
+        <x:v>498154</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
-        <x:v>40707</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>547137</x:v>
+        <x:v>602609</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>602610</x:v>
+        <x:v>547137</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
-      <x:c r="E483" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>547150</x:v>
+        <x:v>558643</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
-      <x:c r="E484" s="14" t="s"/>
+      <x:c r="E484" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>558643</x:v>
+        <x:v>602610</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -29993,1212 +29994,1213 @@
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>547656</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
-      <x:c r="E490" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
-        <x:v>180</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>502320</x:v>
+        <x:v>543684</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
+      <x:c r="E491" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>543684</x:v>
+        <x:v>547659</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>547659</x:v>
+        <x:v>547663</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H493" s="0" t="s">
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>547663</x:v>
+        <x:v>604766</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I494" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>604766</x:v>
+        <x:v>552787</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
-      <x:c r="E495" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G495" s="0" t="s">
-        <x:v>180</x:v>
-[...2 lines deleted...]
-        <x:v>181</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>552787</x:v>
+        <x:v>595319</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
-        <x:v>72</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
-      <x:c r="E496" s="14" t="s"/>
+      <x:c r="E496" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>595319</x:v>
+        <x:v>605948</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H497" s="0" t="s">
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>605948</x:v>
+        <x:v>552785</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I498" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>552785</x:v>
+        <x:v>552813</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
-      <x:c r="E499" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G499" s="0" t="s">
-        <x:v>180</x:v>
-[...2 lines deleted...]
-        <x:v>181</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>552813</x:v>
+        <x:v>597082</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
-        <x:v>72</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>597082</x:v>
+        <x:v>581755</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
+      <x:c r="E501" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G501" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H501" s="0" t="s">
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>581755</x:v>
+        <x:v>604754</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
-      <x:c r="E502" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
-        <x:v>180</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>604754</x:v>
+        <x:v>543683</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
+      <x:c r="E503" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G503" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H503" s="0" t="s">
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>543683</x:v>
+        <x:v>502267</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I504" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>502267</x:v>
+        <x:v>502234</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
-        <x:v>180</x:v>
-[...2 lines deleted...]
-        <x:v>181</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>502234</x:v>
+        <x:v>605972</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
-      <x:c r="E506" s="14" t="s"/>
+      <x:c r="E506" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>388</x:v>
-[...1 lines deleted...]
-      <x:c r="H506" s="14" t="s"/>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H506" s="14" t="s">
+        <x:v>181</x:v>
+      </x:c>
       <x:c r="I506" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>553802</x:v>
+        <x:v>604709</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H507" s="0" t="s">
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>605972</x:v>
+        <x:v>604755</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I508" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>604709</x:v>
+        <x:v>502320</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
-      <x:c r="E509" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G509" s="0" t="s">
-        <x:v>180</x:v>
-[...2 lines deleted...]
-        <x:v>181</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
-        <x:v>604755</x:v>
+        <x:v>553802</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C510" s="15" t="s"/>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s"/>
       <x:c r="K510" s="14" t="s">
@@ -31686,51 +31688,51 @@
       <x:c r="M519" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>498554</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I520" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
@@ -32118,112 +32120,112 @@
       <x:c r="T526" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="E527" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H527" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>615512</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I528" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
@@ -32239,51 +32241,51 @@
       <x:c r="T528" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H529" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
@@ -32300,51 +32302,51 @@
         <x:v>80</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I530" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
@@ -32360,51 +32362,51 @@
       <x:c r="T530" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="E531" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H531" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
@@ -32421,51 +32423,51 @@
         <x:v>80</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I532" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
@@ -32481,51 +32483,51 @@
       <x:c r="T532" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="E533" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H533" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
@@ -32579,51 +32581,51 @@
       <x:c r="M534" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>546569</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H535" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -32983,51 +32985,51 @@
       <x:c r="M541" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>546534</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I542" s="16" t="s">
         <x:v>425</x:v>
@@ -33281,899 +33283,902 @@
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>545393</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="I547" s="4" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="J547" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="K547" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="L547" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M547" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N547" s="3" t="n">
+        <x:v>42050</x:v>
+      </x:c>
+      <x:c r="O547" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P547" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="Q547" s="4" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="R547" s="0" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="S547" s="0" t="n">
+        <x:v>546568</x:v>
+      </x:c>
+      <x:c r="T547" s="4" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="U547" s="4" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>546568</x:v>
+        <x:v>601334</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>601334</x:v>
+        <x:v>601336</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>601336</x:v>
+        <x:v>601093</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="E551" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="H551" s="0" t="s">
+        <x:v>430</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>601093</x:v>
+        <x:v>459192</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
-        <x:v>40707</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
-      <x:c r="E552" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
-        <x:v>429</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>459192</x:v>
+        <x:v>624560</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
+      <x:c r="E553" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>624560</x:v>
+        <x:v>517322</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>517322</x:v>
+        <x:v>599058</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="E555" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>599058</x:v>
+        <x:v>544986</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
-        <x:v>40707</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
-      <x:c r="E556" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>544986</x:v>
+        <x:v>566210</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
+      <x:c r="E557" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G557" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>566210</x:v>
+        <x:v>599059</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>599059</x:v>
+        <x:v>544987</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="E559" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>544987</x:v>
+        <x:v>599061</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>599061</x:v>
+        <x:v>607294</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>558038</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -34188,756 +34193,756 @@
       <x:c r="J562" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
         <x:v>558039</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="E563" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>607294</x:v>
+        <x:v>495482</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>495482</x:v>
+        <x:v>599065</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="E565" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>599065</x:v>
+        <x:v>544989</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>544989</x:v>
+        <x:v>558135</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>558135</x:v>
+        <x:v>505886</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>505886</x:v>
+        <x:v>607287</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
-        <x:v>607287</x:v>
+        <x:v>607288</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
-        <x:v>607288</x:v>
+        <x:v>517312</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>599066</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>505892</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="E573" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>544994</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
         <x:v>544995</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -37456,51 +37461,51 @@
       <x:c r="M618" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>606044</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="E619" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -38101,1196 +38106,1195 @@
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>547790</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>606037</x:v>
+        <x:v>624138</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="E631" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
-        <x:v>606038</x:v>
+        <x:v>606037</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
-        <x:v>606014</x:v>
+        <x:v>606038</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="E633" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
-        <x:v>504785</x:v>
+        <x:v>606014</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
-        <x:v>504824</x:v>
+        <x:v>504785</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="E635" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
-        <x:v>572424</x:v>
+        <x:v>504824</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
-        <x:v>572439</x:v>
+        <x:v>572424</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
+      <x:c r="E637" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G637" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>523500</x:v>
+        <x:v>572439</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
-      <x:c r="E638" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>493120</x:v>
+        <x:v>523500</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="E639" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>606015</x:v>
+        <x:v>493120</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>504784</x:v>
+        <x:v>606015</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="E641" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>493138</x:v>
+        <x:v>504784</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>572427</x:v>
+        <x:v>493138</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
-        <x:v>38232</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="E643" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>572442</x:v>
+        <x:v>572427</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
-      <x:c r="E644" s="14" t="s"/>
+      <x:c r="E644" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
-        <x:v>491851</x:v>
+        <x:v>572442</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
-      <x:c r="E645" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G645" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
-        <x:v>504767</x:v>
+        <x:v>491851</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
-        <x:v>504778</x:v>
+        <x:v>504767</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
-        <x:v>38232</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="E647" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>606046</x:v>
+        <x:v>504778</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
-      <x:c r="E648" s="14" t="s"/>
+      <x:c r="E648" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
-        <x:v>540875</x:v>
+        <x:v>606046</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
-      <x:c r="E649" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
-        <x:v>624138</x:v>
+        <x:v>540875</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
@@ -40219,51 +40223,51 @@
       <x:c r="L666" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>495261</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="E667" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
@@ -40338,51 +40342,51 @@
       <x:c r="M668" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>606043</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="E669" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -40853,51 +40857,51 @@
       <x:c r="L677" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>495204</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s">
         <x:v>354</x:v>
@@ -41222,438 +41226,438 @@
         <x:v>545796</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C684" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
-        <x:v>282</x:v>
-[...1 lines deleted...]
-      <x:c r="H684" s="14" t="s"/>
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="H684" s="14" t="s">
+        <x:v>354</x:v>
+      </x:c>
       <x:c r="I684" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K684" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L684" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N684" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O684" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q684" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R684" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S684" s="14" t="n">
-        <x:v>606034</x:v>
+        <x:v>498542</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C685" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="E685" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I685" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K685" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L685" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M685" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
-        <x:v>495210</x:v>
+        <x:v>606034</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s"/>
       <x:c r="I686" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
-        <x:v>549183</x:v>
+        <x:v>495210</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="E687" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G687" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
-        <x:v>549184</x:v>
+        <x:v>554543</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
-        <x:v>353</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="H688" s="14" t="s"/>
       <x:c r="I688" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K688" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
-        <x:v>498542</x:v>
+        <x:v>554546</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C689" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="E689" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G689" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
-        <x:v>554543</x:v>
+        <x:v>549183</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s"/>
       <x:c r="I690" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
-        <x:v>554546</x:v>
+        <x:v>549184</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C691" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="E691" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -41782,51 +41786,51 @@
       <x:c r="L693" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
         <x:v>598908</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
@@ -42562,51 +42566,51 @@
       <x:c r="T706" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="E707" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H707" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
@@ -42681,51 +42685,51 @@
       <x:c r="T708" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="E709" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H709" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
@@ -42742,51 +42746,51 @@
         <x:v>94</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I710" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K710" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
@@ -42802,51 +42806,51 @@
       <x:c r="T710" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="E711" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G711" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H711" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
@@ -42921,51 +42925,51 @@
       <x:c r="T712" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U712" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:21">
       <x:c r="A713" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C713" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D713" s="3" t="s"/>
       <x:c r="E713" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G713" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H713" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I713" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J713" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K713" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L713" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M713" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
@@ -42982,51 +42986,51 @@
         <x:v>77</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C714" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D714" s="15" t="s"/>
       <x:c r="E714" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H714" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I714" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J714" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K714" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
@@ -43042,51 +43046,51 @@
       <x:c r="T714" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C715" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="E715" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G715" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H715" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J715" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L715" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
         <x:v>482</x:v>
       </x:c>