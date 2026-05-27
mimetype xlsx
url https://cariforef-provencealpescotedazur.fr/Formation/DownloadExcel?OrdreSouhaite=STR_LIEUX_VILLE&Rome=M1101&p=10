--- v0 (2026-05-27)
+++ v1 (2026-05-27)
@@ -266,92 +266,92 @@
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours business international : achat et vente</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Achat</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager achats et supply chain spécialisation supply chain (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences-U Lyon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igpepm - Groupe Eductive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager achats et supply chain BC2 conduire des processus achats responsables et durables</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/18/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chargé de gestion et management</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager achats et supply chain spécialisation supply chain (Apprentissage)</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Manager achats et supply chain spécialisation management des achats (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager achats et supply chain BC2 conduire des processus achats responsables et durables</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>01/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
@@ -677,65 +677,65 @@
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2025 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Sage gestion commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de zone import-export (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet international</x:t>
@@ -824,63 +824,63 @@
   <x:si>
     <x:t>ISG</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Achats pour les non acheteurs</x:t>
   </x:si>
   <x:si>
     <x:t>Karim Madoi - Forma Supply</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>09/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Techniques et outils de la fonction d'acheteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>Négociation achat et gestion des fournisseurs</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Techniques et outils de la fonction d'acheteur</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>OPPEDETTE</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
   </x:si>
   <x:si>
     <x:t>REILLANNE</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-CHAMAS</x:t>
   </x:si>
@@ -1767,332 +1767,333 @@
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
         <x:v>575986</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>34734</x:v>
+        <x:v>38488</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
+      <x:c r="E7" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>31436</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>564526</x:v>
+        <x:v>535043</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>535043</x:v>
+        <x:v>550751</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="U8" s="16" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
-      <x:c r="E9" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H9" s="0" t="s">
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>550751</x:v>
+        <x:v>535865</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
-        <x:v>38488</x:v>
+        <x:v>34734</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
-      <x:c r="E10" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
-        <x:v>31436</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>535041</x:v>
+        <x:v>564526</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
+      <x:c r="E11" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>48</x:v>
-[...2 lines deleted...]
-        <x:v>49</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>535865</x:v>
+        <x:v>535041</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
@@ -2115,100 +2116,100 @@
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>614307</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>550749</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>41622</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -4576,303 +4577,302 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>598720</x:v>
+        <x:v>629915</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s"/>
+      <x:c r="E58" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>609490</x:v>
+        <x:v>548170</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>548170</x:v>
+        <x:v>600034</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>629915</x:v>
+        <x:v>598720</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
-      <x:c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>600034</x:v>
+        <x:v>609490</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
@@ -5172,51 +5172,51 @@
       <x:c r="L67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34022</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>551940</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
@@ -5285,51 +5285,51 @@
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>628678</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>40</x:v>
@@ -5876,198 +5876,199 @@
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>500095</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>251</x:v>
-[...1 lines deleted...]
-      <x:c r="C81" s="3" t="s"/>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C81" s="3" t="n">
+        <x:v>34734</x:v>
+      </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="J81" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>34002</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>624460</x:v>
+        <x:v>558084</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>182</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>236</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>238</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>34024</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>558084</x:v>
+        <x:v>623638</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>34024</x:v>
+        <x:v>34002</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>623638</x:v>
+        <x:v>624460</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>41622</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
@@ -6446,142 +6447,142 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>628679</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>623722</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34002</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>624458</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
@@ -6601,142 +6602,142 @@
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>628682</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>623723</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>34002</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>624457</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
@@ -6760,110 +6761,110 @@
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>539168</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>535042</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32054</x:v>
@@ -6873,102 +6874,102 @@
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>572389</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>550750</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>27</x:v>