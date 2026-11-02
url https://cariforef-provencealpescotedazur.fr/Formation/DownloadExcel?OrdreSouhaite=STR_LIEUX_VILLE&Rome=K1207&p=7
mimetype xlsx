--- v5 (2026-11-02)
+++ v6 (2026-11-02)
@@ -404,59 +404,59 @@
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme d'État de moniteur éducateur</x:t>
   </x:si>
   <x:si>
     <x:t>IMFRIS</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État de moniteur éducateur</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État de moniteur éducateur (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>préparation à l'entrée dans les formations sociales (niveau CAP à bac) technicien de l'intervention sociale et familiale</x:t>
+  </x:si>
+  <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional des formations sanitaires et sociales</x:t>
   </x:si>
   <x:si>
-    <x:t>préparation à l'entrée dans les formations sociales (niveau CAP à bac) technicien de l'intervention sociale et familiale</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bac pro animation - enfance et personnes âgées (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Gustave Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences et techniques des activités physiques et sportives : activité physique adaptée et santé</x:t>
   </x:si>
   <x:si>
     <x:t>Éducation sportive</x:t>
@@ -656,59 +656,59 @@
   <x:si>
     <x:t>06105</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Haute Ecole du Travail et de l'Intervention Sociale - Antenne Draguignan</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LP L Blum</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83011</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>LP L Blum</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel intervenant éducatif petite enfance (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Edith Seltzer</x:t>
   </x:si>
   <x:si>
     <x:t>FES</x:t>
   </x:si>
   <x:si>
     <x:t>05107</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Edith Seltzer - Ecole Aides-Soignantes</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
@@ -734,81 +734,81 @@
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
+    <x:t>Coordinateur de parcours social, médico-social et d'inclusion professionnelle (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arobase Formations Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encadrement management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coordinateur d'inclusion sociale, médico-sociale et professionnelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaptation sociale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable d'entreprise d'économie sociale et solidaire (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
-    <x:t>Arobase Formations Provence</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Économie sociale</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'Etat d'éducateur technique spécialisé</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'Etat d'éducateur technique spécialisé (Apprentissage)</x:t>
   </x:si>
@@ -3060,275 +3060,273 @@
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>599092</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>628737</x:v>
+        <x:v>578443</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>106</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>95</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>578443</x:v>
+        <x:v>648697</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
-      <x:c r="E29" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>630254</x:v>
+        <x:v>628737</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C30" s="15" t="n">
+        <x:v>39643</x:v>
+      </x:c>
+      <x:c r="D30" s="15" t="s"/>
+      <x:c r="E30" s="14" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F30" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C30" s="15" t="s"/>
-[...2 lines deleted...]
-      <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>105</x:v>
-[...1 lines deleted...]
-      <x:c r="H30" s="14" t="s"/>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>100</x:v>
-[...1 lines deleted...]
-      <x:c r="J30" s="14" t="s"/>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="J30" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>648697</x:v>
+        <x:v>630254</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
@@ -4316,54 +4314,54 @@
       <x:c r="R48" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>641807</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
@@ -4379,54 +4377,54 @@
       <x:c r="R49" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>575899</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G50" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
@@ -4617,54 +4615,54 @@
       <x:c r="R53" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>630754</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G54" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
@@ -4680,54 +4678,54 @@
       <x:c r="R54" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>635456</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
@@ -4743,54 +4741,54 @@
       <x:c r="R55" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>531524</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G56" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
@@ -4806,54 +4804,54 @@
       <x:c r="R56" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>635461</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
@@ -5109,54 +5107,54 @@
       <x:c r="R61" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>607642</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G62" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
@@ -5293,54 +5291,54 @@
       <x:c r="R64" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>547049</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
@@ -5356,159 +5354,153 @@
       <x:c r="R65" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>528944</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G66" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>578960</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>37676</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
-      <x:c r="E67" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>185</x:v>
-[...2 lines deleted...]
-        <x:v>186</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>44092</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>505687</x:v>
+        <x:v>647703</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>187</x:v>
@@ -5530,118 +5522,124 @@
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>644763</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>37676</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
+      <x:c r="E69" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H69" s="0" t="s">
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>44092</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>647703</x:v>
+        <x:v>505687</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G70" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
@@ -5771,54 +5769,54 @@
       <x:c r="R72" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>646517</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -5831,54 +5829,54 @@
       <x:c r="R73" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>575921</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G74" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>98</x:v>
@@ -6225,205 +6223,205 @@
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>641746</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>41817</x:v>
+        <x:v>41885</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>620327</x:v>
+        <x:v>634965</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>41885</x:v>
+        <x:v>37504</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>15031</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>634965</x:v>
+        <x:v>578322</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>37504</x:v>
+        <x:v>41817</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>15031</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>578322</x:v>
+        <x:v>620327</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6505,54 +6503,54 @@
       <x:c r="R85" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>623902</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G86" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
@@ -6568,54 +6566,54 @@
       <x:c r="R86" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>635460</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
@@ -6631,54 +6629,54 @@
       <x:c r="R87" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>575903</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G88" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
@@ -6694,301 +6692,301 @@
       <x:c r="R88" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>531523</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>41746</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>575905</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>41746</x:v>
+        <x:v>41747</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>44092</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>635462</x:v>
+        <x:v>630787</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>41747</x:v>
+        <x:v>41746</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>44092</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>630787</x:v>
+        <x:v>630788</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>41746</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
-        <x:v>60</x:v>
-[...1 lines deleted...]
-      <x:c r="F92" s="14" t="s"/>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F92" s="14" t="s">
+        <x:v>113</x:v>
+      </x:c>
       <x:c r="G92" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>630788</x:v>
+        <x:v>635462</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>41746</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
@@ -7330,51 +7328,51 @@
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>646515</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
@@ -8022,54 +8020,54 @@
       <x:c r="R111" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>578462</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G112" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
@@ -8085,54 +8083,54 @@
       <x:c r="R112" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>525315</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
@@ -8269,54 +8267,54 @@
       <x:c r="R115" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>557571</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G116" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
@@ -8332,54 +8330,54 @@
       <x:c r="R116" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>576246</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
@@ -8496,51 +8494,51 @@
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>496210</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37676</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
@@ -8623,517 +8621,520 @@
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>645128</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>108</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>37676</x:v>
+        <x:v>41747</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
-      <x:c r="E122" s="14" t="s"/>
+      <x:c r="E122" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>578461</x:v>
+        <x:v>645134</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F123" s="0" t="s">
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>645134</x:v>
+        <x:v>630002</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>41747</x:v>
+        <x:v>39643</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
-      <x:c r="E124" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E124" s="14" t="s"/>
+      <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>44092</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>630002</x:v>
+        <x:v>578439</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>39643</x:v>
+        <x:v>37676</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>44092</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>578439</x:v>
+        <x:v>578461</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>39643</x:v>
+        <x:v>41304</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
-      <x:c r="E126" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E126" s="14" t="s"/>
+      <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>167</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>32068</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>635457</x:v>
+        <x:v>623911</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>623911</x:v>
+        <x:v>625707</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
-        <x:v>60</x:v>
-[...1 lines deleted...]
-      <x:c r="F128" s="14" t="s"/>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F128" s="14" t="s">
+        <x:v>113</x:v>
+      </x:c>
       <x:c r="G128" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>630736</x:v>
+        <x:v>635457</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>41304</x:v>
+        <x:v>39643</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
+      <x:c r="E129" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H129" s="0" t="s">
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>32068</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>625707</x:v>
+        <x:v>630736</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9215,54 +9216,54 @@
       <x:c r="R131" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>625695</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G132" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
@@ -9505,54 +9506,54 @@
       <x:c r="R136" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>554849</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
@@ -9561,51 +9562,51 @@
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>525316</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
@@ -9898,72 +9899,72 @@
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>496209</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G144" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
@@ -10036,54 +10037,54 @@
       <x:c r="R145" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>529892</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G146" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
@@ -10099,54 +10100,54 @@
       <x:c r="R146" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>576242</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
@@ -10860,54 +10861,54 @@
       <x:c r="R159" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>646351</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G160" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
@@ -11044,54 +11045,54 @@
       <x:c r="R162" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>644765</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
@@ -11168,54 +11169,54 @@
       <x:c r="R164" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>644756</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
@@ -11280,163 +11281,161 @@
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>629266</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>39643</x:v>
+        <x:v>38697</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
-      <x:c r="E167" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>185</x:v>
-[...2 lines deleted...]
-        <x:v>186</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>15459</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>547043</x:v>
+        <x:v>645347</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>38697</x:v>
+        <x:v>39643</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
-      <x:c r="E168" s="14" t="s"/>
+      <x:c r="E168" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>130</x:v>
-[...1 lines deleted...]
-      <x:c r="H168" s="14" t="s"/>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s">
+        <x:v>186</x:v>
+      </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>15459</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>645347</x:v>
+        <x:v>547043</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>35514</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -11645,54 +11644,54 @@
       <x:c r="R172" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>623899</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
@@ -11708,54 +11707,54 @@
       <x:c r="R173" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>578953</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G174" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
@@ -11990,72 +11989,72 @@
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>498853</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
@@ -12640,54 +12639,54 @@
       <x:c r="R189" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>645482</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G190" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
@@ -12703,54 +12702,54 @@
       <x:c r="R190" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>629855</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
@@ -12825,54 +12824,54 @@
       <x:c r="R192" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>505666</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
@@ -13105,399 +13104,399 @@
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>629372</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>39643</x:v>
+        <x:v>41304</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
-      <x:c r="E198" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>32068</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>573923</x:v>
+        <x:v>629370</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>41747</x:v>
+        <x:v>41304</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
-      <x:c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>44092</x:v>
+        <x:v>32068</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>607054</x:v>
+        <x:v>629371</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>41304</x:v>
+        <x:v>41747</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
-      <x:c r="E200" s="14" t="s"/>
-      <x:c r="F200" s="14" t="s"/>
+      <x:c r="E200" s="14" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F200" s="14" t="s">
+        <x:v>113</x:v>
+      </x:c>
       <x:c r="G200" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H200" s="14" t="s"/>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H200" s="14" t="s">
+        <x:v>305</x:v>
+      </x:c>
       <x:c r="I200" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>32068</x:v>
+        <x:v>44092</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>629370</x:v>
+        <x:v>631021</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>41304</x:v>
+        <x:v>39643</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
+      <x:c r="E201" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>32068</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>629371</x:v>
+        <x:v>573923</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>304</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>578501</x:v>
+        <x:v>607054</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>631021</x:v>
+        <x:v>578501</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>