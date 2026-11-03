--- v5 (2026-11-02)
+++ v6 (2026-11-03)
@@ -215,98 +215,98 @@
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Méthode haccp</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>France Proformation</x:t>
   </x:si>
   <x:si>
     <x:t>Le Moins Cher en Formation</x:t>
   </x:si>
   <x:si>
     <x:t>MCF</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>licence mention physique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement présentielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Physique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence mention sciences de la vie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
     <x:t>licence mention chimie</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix-Marseille Université</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Chimie</x:t>
   </x:si>
   <x:si>
-    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>licence mention physique, chimie</x:t>
   </x:si>
   <x:si>
-    <x:t>Physique</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>classe préparatoire aux études supérieures  - scientifique</x:t>
   </x:si>
   <x:si>
     <x:t>EMP</x:t>
   </x:si>
   <x:si>
     <x:t>13617</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie mise à niveau</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>classe de 1re STL sciences et technologies de laboratoire</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Montmajour</x:t>
   </x:si>
   <x:si>
     <x:t>13637</x:t>
@@ -467,74 +467,74 @@
   <x:si>
     <x:t>Aaaa et Formation</x:t>
   </x:si>
   <x:si>
     <x:t>66100</x:t>
   </x:si>
   <x:si>
     <x:t>COGOLIN</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P G de Gennes</x:t>
   </x:si>
   <x:si>
     <x:t>04990</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS CEDEX 9</x:t>
   </x:si>
   <x:si>
+    <x:t>Educ'Altitudes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>bac pro laboratoire contrôle qualité</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Agricampus Hautes-Alpes </x:t>
   </x:si>
   <x:si>
-    <x:t>05000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Qualité laboratoire</x:t>
   </x:si>
   <x:si>
-    <x:t>GAP</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Lycée A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>05007</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A de Tocqueville</x:t>
   </x:si>
   <x:si>
     <x:t>06131</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>BTS bioanalyses en laboratoire de contrôle</x:t>
   </x:si>
   <x:si>
     <x:t>Biochimie</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Costebelle</x:t>
@@ -716,60 +716,60 @@
   <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse chimique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention mathématiques - physique - chimie - informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Centrale Méditerranée - campus de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13451</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
+    <x:t>licence pro mention métiers de l'instrumentation, de la mesure et du contrôle qualité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capteur</x:t>
+  </x:si>
+  <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Capteur</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la chimie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Jean Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Métiers de la chimie</x:t>
   </x:si>
   <x:si>
     <x:t>BTS bioanalyses en laboratoire de contrôle (Apprentissage)</x:t>
   </x:si>
@@ -1785,256 +1785,256 @@
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>634309</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
-        <x:v>38701</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>645377</x:v>
+        <x:v>645486</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>38979</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>645489</x:v>
+        <x:v>645637</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
-        <x:v>38978</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>645486</x:v>
+        <x:v>645377</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>39517</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>645637</x:v>
+        <x:v>645489</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>66</x:v>
@@ -2307,51 +2307,51 @@
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>630893</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
@@ -2891,205 +2891,205 @@
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>649853</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>38701</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>645376</x:v>
+        <x:v>645634</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>38978</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>645487</x:v>
+        <x:v>645376</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>39517</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>645634</x:v>
+        <x:v>645487</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>27</x:v>
@@ -3420,152 +3420,153 @@
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>648279</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>132</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="J36" s="14" t="s"/>
+      <x:c r="K36" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L36" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="M36" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="N36" s="15" t="n">
+        <x:v>21546</x:v>
+      </x:c>
+      <x:c r="O36" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="P36" s="14" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="Q36" s="16" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="R36" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="J36" s="14" t="s">
-[...14 lines deleted...]
-      <x:c r="O36" s="14" t="s">
+      <x:c r="S36" s="14" t="n">
+        <x:v>598273</x:v>
+      </x:c>
+      <x:c r="T36" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="P36" s="14" t="s">
-[...5 lines deleted...]
-      <x:c r="R36" s="14" t="s">
+      <x:c r="U36" s="16" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>114</x:v>
-[...1 lines deleted...]
-      <x:c r="C37" s="3" t="s"/>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="n">
+        <x:v>38318</x:v>
+      </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="J37" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="K37" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="L37" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M37" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="N37" s="3" t="n">
+        <x:v>12065</x:v>
+      </x:c>
+      <x:c r="O37" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="P37" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="Q37" s="4" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="R37" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="K37" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>598273</x:v>
+        <x:v>649873</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
@@ -3897,51 +3898,51 @@
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>645425</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>12046</x:v>
@@ -3951,82 +3952,82 @@
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>645632</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>645491</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
@@ -4129,79 +4130,79 @@
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>602526</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38318</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>12065</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>649875</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
@@ -4214,51 +4215,51 @@
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>12065</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>646277</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
@@ -4418,75 +4419,75 @@
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>615069</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>41832</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -4525,196 +4526,196 @@
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>643105</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>35803</x:v>
+        <x:v>41832</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>556870</x:v>
+        <x:v>609739</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>41832</x:v>
+        <x:v>35803</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>609739</x:v>
+        <x:v>556870</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
@@ -4841,184 +4842,184 @@
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>645388</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>38701</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>645378</x:v>
+        <x:v>645488</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>38978</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>645488</x:v>
+        <x:v>645378</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>645638</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -5387,193 +5388,193 @@
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>645980</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>645484</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>645636</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>645379</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
@@ -5716,145 +5717,145 @@
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>645509</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>39690</x:v>
+        <x:v>40489</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24469</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>645677</x:v>
+        <x:v>645988</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>645381</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38974</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
@@ -5864,330 +5865,330 @@
       <x:c r="I80" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>645508</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>40489</x:v>
+        <x:v>39690</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>24469</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>645988</x:v>
+        <x:v>645677</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>645633</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>645490</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>645485</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>40500</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>11511</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>645984</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38382</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -6728,157 +6729,157 @@
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>649098</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>38382</x:v>
+        <x:v>38883</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>11523</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>554186</x:v>
+        <x:v>650395</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>38883</x:v>
+        <x:v>38382</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>12081</x:v>
+        <x:v>11523</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>650395</x:v>
+        <x:v>554186</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38382</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
@@ -7384,51 +7385,51 @@
       <x:c r="G107" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>12065</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>599713</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
@@ -7445,51 +7446,51 @@
       <x:c r="G108" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>12065</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>551905</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
@@ -7505,51 +7506,51 @@
       <x:c r="G109" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>12065</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>650946</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
@@ -7566,51 +7567,51 @@
       <x:c r="G110" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>12065</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>599711</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
@@ -7626,51 +7627,51 @@
       <x:c r="G111" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>12065</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>650948</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
@@ -7687,51 +7688,51 @@
       <x:c r="G112" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>12065</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>599712</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
@@ -7747,227 +7748,229 @@
       <x:c r="G113" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>12065</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>497197</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>79</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38318</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>247</x:v>
-[...1 lines deleted...]
-      <x:c r="H114" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
+      <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>12065</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>551907</x:v>
+        <x:v>649874</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38318</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
+      <x:c r="E115" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="G115" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H115" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>12065</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>649874</x:v>
+        <x:v>551907</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38318</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>12065</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>650951</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
@@ -7980,51 +7983,51 @@
       <x:c r="E117" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>12065</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>549462</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
@@ -8219,148 +8222,148 @@
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>642597</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>21546</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>642142</x:v>
+        <x:v>645420</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>12081</x:v>
+        <x:v>21546</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>645420</x:v>
+        <x:v>642142</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
@@ -8429,364 +8432,364 @@
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>648273</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>645380</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>39690</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>645676</x:v>
+        <x:v>645635</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>38978</x:v>
+        <x:v>40411</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>645483</x:v>
+        <x:v>645981</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>39517</x:v>
+        <x:v>39690</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>645635</x:v>
+        <x:v>645676</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>40411</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>11502</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>645981</x:v>
+        <x:v>645483</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>41043</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>12065</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>551825</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
@@ -9091,205 +9094,204 @@
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>645422</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>146</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>12058</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>650397</x:v>
+        <x:v>648283</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="J139" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>648283</x:v>
+        <x:v>645415</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>70</x:v>
-[...1 lines deleted...]
-      <x:c r="C140" s="15" t="s"/>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C140" s="15" t="n">
+        <x:v>38884</x:v>
+      </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="J140" s="14" t="s"/>
+      <x:c r="J140" s="14" t="s">
+        <x:v>84</x:v>
+      </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>12081</x:v>
+        <x:v>12058</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>645415</x:v>
+        <x:v>650397</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>52</x:v>