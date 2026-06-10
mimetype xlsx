--- v3 (2026-06-10)
+++ v4 (2026-06-10)
@@ -485,89 +485,89 @@
   <x:si>
     <x:t>02/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel secrétaire assistant médico-social (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel secrétaire assistant médico-social (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/07/2028 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel secrétaire assistant médico-administratif (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir facturier pour infirmiers libéraux</x:t>
   </x:si>
   <x:si>
     <x:t>Ophélie Arrebot - Le Paon-Théon</x:t>
   </x:si>
   <x:si>
     <x:t>13750</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Nacarat</x:t>
   </x:si>
   <x:si>
     <x:t>42000</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
@@ -992,62 +992,62 @@
   <x:si>
     <x:t>Institut Privé du Para-Médical - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/16/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/16/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Prépa métier secrétaire médicale</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
@@ -1163,119 +1163,119 @@
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/18/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CCP 2 ""Assurer l'accueil et la prise en charge administrative du patient ou de l'usager"" - Titre professionnel Secretaire assistant médico-social</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre Professionnel Secrétaire assistant médico-social</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>TP - Secrétaire assistant médico-administratif - SAMA</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fraser Formation</x:t>
   </x:si>
   <x:si>
+    <x:t>03/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/06/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formadom</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var Formation Professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPRO</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2026 00:00:00</x:t>
@@ -1304,128 +1304,128 @@
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Les Pennes-Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure des Compétences et Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/09/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice (Brown Séquard)</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Marseille (cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
+    <x:t>01/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/15/2027 00:00:00</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Défi 83</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétaire médical et médico-social (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française</x:t>
   </x:si>
   <x:si>
     <x:t>75014</x:t>
   </x:si>
   <x:si>
     <x:t>Prise notes</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Institut de Formation Toulon-Ollioules - Sanitaire</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
@@ -1475,294 +1475,294 @@
   <x:si>
     <x:t>Secrétaire médical et médico-social (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Antenne Crfp Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cpe-Cfa</x:t>
   </x:si>
   <x:si>
     <x:t>CPEAS - CFA</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Licencié pour motif économique , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Licencié pour motif économique , Particulier, individuel , Salarié , Tout public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>Cf</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Amac Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>01/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/22/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DESU pharmacien correspondant dans les parcours patients et en structures</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Pharmacie</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel secrétaire assistant médico-administratif (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Marseille 13ème</x:t>
   </x:si>
   <x:si>
+    <x:t>04/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/09/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Le Pontet</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
+    <x:t>05/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/13/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>02/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Secrétaire assistant médico-administratif</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurer l’accueil du patient et les activités administratives courantes d’une structure médicale - Bloc de compétences du titre professionnel Secrétaire assistant médico-administratif</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE PONTET CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Assister les professionnels de santé d’une structure médicale dans le suivi et la coordination du parcours du patient - Bloc de compétences du titre professionnel Secrétaire assistant médico-administratif</x:t>
   </x:si>
   <x:si>
+    <x:t>01/06/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secrétaire assistant médico-social</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/21/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Secrétaire assistant médico-administratif</x:t>
-[...41 lines deleted...]
-    <x:t>02/16/2028 00:00:00</x:t>
+    <x:t>11/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/19/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>07/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Traiter les dossiers et coordonner les opérations liées au parcours du patient ou de l'usager - Bloc de compétences du titre professionnel Secrétaire Assistant Médico-Social</x:t>
   </x:si>
   <x:si>
     <x:t>05/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/06/2027 00:00:00</x:t>
+    <x:t>03/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurer l'accueil et la prise en charge administrative du patient ou de l'usager - Bloc de compétences du titre professionnel Secrétaire Assistant Médico-Social</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assister une équipe dans la communication des informations et l'organisation des activités - Bloc de compétences du titre professionnel Secrétaire Assistant Médico-Social</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/02/2028 00:00:00</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>05/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -2624,615 +2624,615 @@
       <x:c r="J7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>617308</x:v>
+        <x:v>626312</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>617313</x:v>
+        <x:v>617308</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>623286</x:v>
+        <x:v>617313</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>617307</x:v>
+        <x:v>623286</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>617311</x:v>
+        <x:v>617307</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>617312</x:v>
+        <x:v>617311</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>626314</x:v>
+        <x:v>617312</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>626315</x:v>
+        <x:v>626314</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>625315</x:v>
+        <x:v>626315</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>617314</x:v>
+        <x:v>625315</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>626312</x:v>
+        <x:v>617314</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3534,160 +3534,159 @@
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>609259</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>36714</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s"/>
+      <x:c r="E24" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>630638</x:v>
+        <x:v>609261</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>36714</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
-      <x:c r="E25" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>609261</x:v>
+        <x:v>630638</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>36714</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
@@ -4788,439 +4787,439 @@
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>583793</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>599581</x:v>
+        <x:v>588256</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>552993</x:v>
+        <x:v>599583</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>599583</x:v>
+        <x:v>552991</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>588256</x:v>
+        <x:v>599581</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>552991</x:v>
+        <x:v>552993</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>588109</x:v>
+        <x:v>588108</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>151</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>588108</x:v>
+        <x:v>588109</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
@@ -5877,141 +5876,142 @@
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>596419</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="J66" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>594055</x:v>
+        <x:v>596396</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
+      <x:c r="J67" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>596396</x:v>
+        <x:v>594055</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>179</x:v>
@@ -6034,142 +6034,141 @@
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>620495</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="J69" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>594051</x:v>
+        <x:v>596427</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="J70" s="14" t="s"/>
+      <x:c r="J70" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>596427</x:v>
+        <x:v>594051</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>25</x:v>
@@ -6556,141 +6555,142 @@
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>594044</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
+      <x:c r="J79" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>596415</x:v>
+        <x:v>594072</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="J80" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>594072</x:v>
+        <x:v>596415</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>116</x:v>
@@ -7183,245 +7183,247 @@
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>596408</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
+      <x:c r="J91" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>596410</x:v>
+        <x:v>594068</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="J92" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>594068</x:v>
+        <x:v>596410</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
+      <x:c r="J93" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>596414</x:v>
+        <x:v>594056</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="J94" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>594056</x:v>
+        <x:v>596414</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>116</x:v>
@@ -7545,246 +7547,246 @@
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>594048</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="J98" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>594060</x:v>
+        <x:v>596407</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
+      <x:c r="J99" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>596407</x:v>
+        <x:v>594060</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="J100" s="14" t="s"/>
+      <x:c r="J100" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>596421</x:v>
+        <x:v>594047</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="J101" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>594047</x:v>
+        <x:v>596421</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>227</x:v>
@@ -8172,142 +8174,141 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>596400</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="J110" s="14" t="s"/>
+      <x:c r="J110" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>596393</x:v>
+        <x:v>594052</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="J111" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>594052</x:v>
+        <x:v>596393</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>242</x:v>
@@ -9060,141 +9061,142 @@
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>596416</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
+      <x:c r="J127" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>596422</x:v>
+        <x:v>594063</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="J128" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>594063</x:v>
+        <x:v>596422</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>116</x:v>
@@ -9381,159 +9383,160 @@
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>600154</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>36491</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
+      <x:c r="E133" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>616686</x:v>
+        <x:v>546032</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>36491</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
-      <x:c r="E134" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>546032</x:v>
+        <x:v>616686</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>36491</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -10274,51 +10277,51 @@
       <x:c r="K148" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>599794</x:v>
+        <x:v>546654</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>36734</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
@@ -10334,51 +10337,51 @@
       <x:c r="K149" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>546654</x:v>
+        <x:v>599794</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
@@ -10395,51 +10398,51 @@
       <x:c r="M150" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>567440</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
@@ -10518,51 +10521,51 @@
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>612875</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
@@ -10642,160 +10645,159 @@
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>599925</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
-      <x:c r="E155" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>608996</x:v>
+        <x:v>630867</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s"/>
+      <x:c r="E156" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>630867</x:v>
+        <x:v>608996</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -11078,114 +11080,114 @@
       <x:c r="K162" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>603649</x:v>
+        <x:v>549498</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>36734</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>549498</x:v>
+        <x:v>603649</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>36734</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
@@ -11321,268 +11323,267 @@
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>603651</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>36734</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
-      <x:c r="E167" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>549496</x:v>
+        <x:v>586420</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>36734</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
-      <x:c r="E168" s="14" t="s"/>
+      <x:c r="E168" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>588105</x:v>
+        <x:v>549496</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>36734</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>588107</x:v>
+        <x:v>588105</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="U169" s="4" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>36734</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>586420</x:v>
+        <x:v>588107</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -11660,154 +11661,152 @@
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>550638</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>36804</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
-      <x:c r="E173" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35015</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>583767</x:v>
+        <x:v>572000</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>36805</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
-      <x:c r="E174" s="14" t="s"/>
-      <x:c r="F174" s="14" t="s"/>
+      <x:c r="E174" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="F174" s="14" t="s">
+        <x:v>123</x:v>
+      </x:c>
       <x:c r="G174" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>35015</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>572000</x:v>
+        <x:v>583767</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
@@ -11874,219 +11873,219 @@
       <x:c r="K176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>599782</x:v>
+        <x:v>599780</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>599781</x:v>
+        <x:v>599782</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>608171</x:v>
+        <x:v>599781</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>599780</x:v>
+        <x:v>608171</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -12439,51 +12438,51 @@
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>596806</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>131</x:v>
@@ -12496,51 +12495,51 @@
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>554194</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -12774,51 +12773,51 @@
       <x:c r="M192" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>602113</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -12833,224 +12832,224 @@
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>616164</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
-      <x:c r="E194" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>583379</x:v>
+        <x:v>630475</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>630475</x:v>
+        <x:v>601195</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
-      <x:c r="E196" s="14" t="s"/>
+      <x:c r="E196" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>601195</x:v>
+        <x:v>583379</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>38</x:v>
@@ -13066,51 +13065,51 @@
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>502662</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
@@ -13187,51 +13186,51 @@
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>608522</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
@@ -13308,51 +13307,51 @@
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>608521</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
@@ -13568,524 +13567,523 @@
         <x:v>96</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>598186</x:v>
+        <x:v>622622</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
-      <x:c r="E207" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>600065</x:v>
+        <x:v>622623</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
-      <x:c r="E208" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>583372</x:v>
+        <x:v>598186</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>629929</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="U209" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
-      <x:c r="E210" s="14" t="s"/>
+      <x:c r="E210" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>622622</x:v>
+        <x:v>600065</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>622623</x:v>
+        <x:v>622624</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>622624</x:v>
+        <x:v>609631</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>609631</x:v>
+        <x:v>629930</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
-      <x:c r="E214" s="14" t="s"/>
+      <x:c r="E214" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>629930</x:v>
+        <x:v>600067</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="U214" s="16" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
@@ -14095,164 +14093,165 @@
       <x:c r="M215" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>598185</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
-      <x:c r="E216" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>600067</x:v>
+        <x:v>598184</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
+      <x:c r="E217" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>598184</x:v>
+        <x:v>583372</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
@@ -14374,51 +14373,51 @@
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>15001</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>607061</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>36080</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
@@ -14839,335 +14838,335 @@
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>620887</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
+      <x:c r="E229" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>630193</x:v>
+        <x:v>609215</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
-      <x:c r="E230" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>609215</x:v>
+        <x:v>630193</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
-      <x:c r="E231" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>599018</x:v>
+        <x:v>581712</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
-      <x:c r="E232" s="14" t="s"/>
+      <x:c r="E232" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>581712</x:v>
+        <x:v>599018</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>470</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>599019</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
@@ -15182,51 +15181,51 @@
       <x:c r="L234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>607500</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -15239,51 +15238,51 @@
       <x:c r="M235" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>629518</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -15409,51 +15408,51 @@
       <x:c r="M238" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>615838</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>40578</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -15466,51 +15465,51 @@
       <x:c r="M239" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>615839</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>40578</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
@@ -15525,51 +15524,51 @@
       <x:c r="M240" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>615837</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>40578</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -15582,270 +15581,270 @@
       <x:c r="M241" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>615836</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>622089</x:v>
+        <x:v>622088</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>622088</x:v>
+        <x:v>617179</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>617179</x:v>
+        <x:v>622089</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>622086</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
@@ -16023,51 +16022,51 @@
       <x:c r="L249" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>622084</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
@@ -16135,57 +16134,57 @@
       <x:c r="K251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>606577</x:v>
+        <x:v>606575</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="U251" s="4" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>494</x:v>
@@ -16196,57 +16195,57 @@
       <x:c r="K252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>606575</x:v>
+        <x:v>606576</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>498</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
@@ -16256,57 +16255,57 @@
       <x:c r="K253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>606576</x:v>
+        <x:v>606577</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>494</x:v>
@@ -16317,57 +16316,57 @@
       <x:c r="K254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>606578</x:v>
+        <x:v>629637</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
@@ -16377,57 +16376,57 @@
       <x:c r="K255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>620169</x:v>
+        <x:v>591840</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>494</x:v>
@@ -16438,57 +16437,57 @@
       <x:c r="K256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>591840</x:v>
+        <x:v>606578</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
@@ -16498,57 +16497,57 @@
       <x:c r="K257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>629637</x:v>
+        <x:v>620169</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>506</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>494</x:v>
@@ -16562,51 +16561,51 @@
       <x:c r="L258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>591839</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
@@ -16616,2261 +16615,2261 @@
       <x:c r="K259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>613830</x:v>
+        <x:v>604492</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="U259" s="4" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>629770</x:v>
+        <x:v>623364</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>586064</x:v>
+        <x:v>624012</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>604494</x:v>
+        <x:v>588079</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>514</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>604497</x:v>
+        <x:v>629770</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>623364</x:v>
+        <x:v>571620</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>548091</x:v>
+        <x:v>604494</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>604492</x:v>
+        <x:v>604497</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>624012</x:v>
+        <x:v>548091</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>588079</x:v>
+        <x:v>586064</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>575493</x:v>
+        <x:v>627982</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>575490</x:v>
+        <x:v>627983</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>527</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>575492</x:v>
+        <x:v>575490</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>528</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>586062</x:v>
+        <x:v>575492</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>624011</x:v>
+        <x:v>575493</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>531</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>548106</x:v>
+        <x:v>586062</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>627984</x:v>
+        <x:v>624011</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>586063</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>624013</x:v>
+        <x:v>548106</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>627980</x:v>
+        <x:v>627984</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>627981</x:v>
+        <x:v>586061</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>548092</x:v>
+        <x:v>524870</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>539</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>548104</x:v>
+        <x:v>524875</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>586061</x:v>
+        <x:v>575491</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>624010</x:v>
+        <x:v>624009</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>604493</x:v>
+        <x:v>548102</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>604495</x:v>
+        <x:v>624013</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>524883</x:v>
+        <x:v>627980</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>544</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>548102</x:v>
+        <x:v>627981</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>575491</x:v>
+        <x:v>548092</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>624009</x:v>
+        <x:v>548104</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>623365</x:v>
+        <x:v>604493</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>524870</x:v>
+        <x:v>604495</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>524875</x:v>
+        <x:v>524883</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>620358</x:v>
+        <x:v>624010</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>627982</x:v>
+        <x:v>623365</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>627983</x:v>
+        <x:v>613830</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>571620</x:v>
+        <x:v>624008</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>624008</x:v>
+        <x:v>586060</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
@@ -18879,65 +18878,65 @@
       <x:c r="K298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>586060</x:v>
+        <x:v>620358</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>28</x:v>
@@ -18950,51 +18949,51 @@
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>604496</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -19009,2072 +19008,2072 @@
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>524869</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>604431</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>585763</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>627857</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>627854</x:v>
+        <x:v>604430</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>627855</x:v>
+        <x:v>623874</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>604430</x:v>
+        <x:v>623872</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>623874</x:v>
+        <x:v>575408</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>531</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I308" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>547964</x:v>
+        <x:v>613804</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>547966</x:v>
+        <x:v>623351</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>585766</x:v>
+        <x:v>547952</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>512</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>623873</x:v>
+        <x:v>524772</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>623876</x:v>
+        <x:v>604432</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>547962</x:v>
+        <x:v>604433</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>604428</x:v>
+        <x:v>623875</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>585764</x:v>
+        <x:v>569501</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I316" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>524785</x:v>
+        <x:v>604428</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>544</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>524777</x:v>
+        <x:v>585764</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I318" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>620348</x:v>
+        <x:v>524785</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>613804</x:v>
+        <x:v>524777</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>623351</x:v>
+        <x:v>547962</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>575408</x:v>
+        <x:v>620348</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I322" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>623872</x:v>
+        <x:v>623873</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>627856</x:v>
+        <x:v>623876</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>547952</x:v>
+        <x:v>627856</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>539</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>524772</x:v>
+        <x:v>547964</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>604432</x:v>
+        <x:v>547966</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>604433</x:v>
+        <x:v>585766</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I328" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>623875</x:v>
+        <x:v>627853</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>569501</x:v>
+        <x:v>585762</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I330" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>627853</x:v>
+        <x:v>588022</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>524773</x:v>
+        <x:v>623871</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I332" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>585762</x:v>
+        <x:v>627854</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>588022</x:v>
+        <x:v>627855</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I334" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>623871</x:v>
+        <x:v>575410</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>550</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>575409</x:v>
+        <x:v>575411</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I336" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
@@ -21083,405 +21082,405 @@
       <x:c r="K336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>629751</x:v>
+        <x:v>604429</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>547951</x:v>
+        <x:v>585765</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I338" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>604429</x:v>
+        <x:v>629751</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>585765</x:v>
+        <x:v>575409</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I340" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>623352</x:v>
+        <x:v>547951</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>575410</x:v>
+        <x:v>623352</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>528</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I342" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>575411</x:v>
+        <x:v>524773</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>