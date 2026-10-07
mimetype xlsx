--- v1 (2026-10-07)
+++ v2 (2026-10-07)
@@ -524,74 +524,74 @@
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pierre-Henri Sciortino - Ph Formation</x:t>
   </x:si>
   <x:si>
     <x:t>PHF</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PACK OFFICE version Flash - Word/Excel/PowerPoint</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>SIX-FOURS-LES-PLAGES</x:t>
-[...2 lines deleted...]
-    <x:t>MARSEILLE-11e</x:t>
+    <x:t>Pack Office perfectionnement - Word/Excel/PowerPoint</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Excel - spéciale formules et fonctions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Excel - initiation et/ou perfectionnement - e-learning</x:t>
   </x:si>
   <x:si>
     <x:t>WORD - Publipostage en e-learning</x:t>
   </x:si>
   <x:si>
-    <x:t>Pack Office perfectionnement - Word/Excel/PowerPoint</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Agent administratif et d'accueil</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme de Formation Insertion par la Formation l'Emploi Professionnalisation</x:t>
   </x:si>
   <x:si>
     <x:t>13160</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Jeune 16-25 ans , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Technique administrative</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAURENARD</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel employé administratif et d'accueil</x:t>
@@ -1355,78 +1355,78 @@
   <x:si>
     <x:t>09/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'accueil et de gestion administrative</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Employé administratif et d’accueil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/23/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
@@ -5008,95 +5008,95 @@
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>564571</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>577798</x:v>
+        <x:v>527787</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>25</x:v>
@@ -5115,196 +5115,196 @@
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>525592</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>15052</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>527787</x:v>
+        <x:v>564528</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>564528</x:v>
+        <x:v>577798</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>527758</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>145</x:v>
@@ -5352,503 +5352,503 @@
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>491001</x:v>
+        <x:v>577812</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>491884</x:v>
+        <x:v>577814</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>577812</x:v>
+        <x:v>535714</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>577814</x:v>
+        <x:v>520024</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="S66" s="14" t="n">
+        <x:v>577806</x:v>
+      </x:c>
+      <x:c r="T66" s="16" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>520024</x:v>
+        <x:v>577807</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>15052</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>577806</x:v>
+        <x:v>520302</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>577807</x:v>
+        <x:v>491001</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>520302</x:v>
+        <x:v>491884</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
@@ -5919,51 +5919,51 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>527786</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
@@ -5971,95 +5971,95 @@
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>535702</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>577813</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
@@ -6067,106 +6067,106 @@
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>577808</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>577809</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
@@ -6240,51 +6240,51 @@
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>527785</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
@@ -6347,51 +6347,51 @@
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>477294</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
@@ -6399,51 +6399,51 @@
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>559274</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
@@ -6454,210 +6454,210 @@
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>535718</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>577795</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>577810</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>577811</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
@@ -6668,51 +6668,51 @@
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>535715</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
@@ -6720,51 +6720,51 @@
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>535717</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
@@ -6917,51 +6917,51 @@
       <x:c r="I91" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>527783</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
@@ -8059,57 +8059,57 @@
       <x:c r="K112" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>601969</x:v>
+        <x:v>601966</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
@@ -8119,57 +8119,57 @@
       <x:c r="K113" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>601966</x:v>
+        <x:v>601969</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
@@ -8764,159 +8764,160 @@
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>629810</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
+      <x:c r="E125" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>634779</x:v>
+        <x:v>601786</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
-      <x:c r="E126" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>601786</x:v>
+        <x:v>634779</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -11521,57 +11522,57 @@
       <x:c r="K173" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>642843</x:v>
+        <x:v>615822</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
@@ -11580,51 +11581,51 @@
       <x:c r="K174" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>615822</x:v>
+        <x:v>615827</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
@@ -11637,57 +11638,57 @@
       <x:c r="K175" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>615827</x:v>
+        <x:v>642843</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
@@ -13544,159 +13545,159 @@
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>641380</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>633811</x:v>
+        <x:v>621350</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>621350</x:v>
+        <x:v>633811</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -15220,176 +15221,176 @@
       <x:c r="J237" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="S237" s="0" t="n">
+        <x:v>604500</x:v>
+      </x:c>
+      <x:c r="T237" s="4" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="U237" s="4" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>637690</x:v>
+        <x:v>575508</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>604500</x:v>
+        <x:v>524902</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
@@ -15401,225 +15402,225 @@
       <x:c r="L240" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>623366</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>524902</x:v>
+        <x:v>637687</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>538104</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>575508</x:v>
+        <x:v>637690</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
@@ -15682,119 +15683,119 @@
       <x:c r="J245" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>627989</x:v>
+        <x:v>629773</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>629773</x:v>
+        <x:v>627989</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -15807,51 +15808,51 @@
       <x:c r="M247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>637688</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
@@ -15866,51 +15867,51 @@
       <x:c r="M248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>637689</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -16089,51 +16090,51 @@
       <x:c r="J252" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>627988</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
@@ -16446,59 +16447,59 @@
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>637691</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>27</x:v>
@@ -16511,51 +16512,51 @@
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>544554</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -16570,51 +16571,51 @@
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>548124</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>27</x:v>
@@ -16627,51 +16628,51 @@
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>575509</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -16735,59 +16736,59 @@
       <x:c r="M263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>637616</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -16851,110 +16852,110 @@
       <x:c r="M265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>604438</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>637612</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -17199,283 +17200,283 @@
       <x:c r="M271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>637615</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>623353</x:v>
+        <x:v>633261</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>612097</x:v>
+        <x:v>604442</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>637613</x:v>
+        <x:v>623353</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>633261</x:v>
+        <x:v>637613</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
@@ -17484,694 +17485,694 @@
       <x:c r="K276" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>604442</x:v>
+        <x:v>612097</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>627861</x:v>
+        <x:v>637614</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>627862</x:v>
+        <x:v>575426</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>627865</x:v>
+        <x:v>575427</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>627864</x:v>
+        <x:v>633262</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>637614</x:v>
+        <x:v>544539</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>628846</x:v>
+        <x:v>629753</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>575426</x:v>
+        <x:v>627864</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>575427</x:v>
+        <x:v>628846</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>633262</x:v>
+        <x:v>627861</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>444</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>544539</x:v>
+        <x:v>627862</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>629753</x:v>
+        <x:v>627865</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>57</x:v>
       </x:c>