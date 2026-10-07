--- v1 (2026-10-07)
+++ v2 (2026-10-07)
@@ -533,65 +533,65 @@
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PACK OFFICE version Flash - Word/Excel/PowerPoint</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pack Office perfectionnement - Word/Excel/PowerPoint</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
+    <x:t>09/23/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Excel - spéciale formules et fonctions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Excel - initiation et/ou perfectionnement - e-learning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WORD - Publipostage en e-learning</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Excel - spéciale formules et fonctions</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Agent administratif et d'accueil</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme de Formation Insertion par la Formation l'Emploi Professionnalisation</x:t>
   </x:si>
   <x:si>
     <x:t>13160</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Jeune 16-25 ans , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Technique administrative</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAURENARD</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel employé administratif et d'accueil</x:t>
@@ -695,56 +695,56 @@
   <x:si>
     <x:t>IFASAD</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
+    <x:t>08/26/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/26/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
@@ -752,62 +752,62 @@
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant de comptabilité et d'administration en PME/TPE (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>Comptabilité générale</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/07/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>02/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant de comptabilité et d'administration en PME/TPE</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
@@ -1034,59 +1034,59 @@
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Cf</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Licencié pour motif économique , Particulier, individuel , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
+    <x:t>01/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/06/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Centre Interinstitutionnel de Bilan de Compétences Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CIBC ALPES PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant de gestion et d'administration d'entreprise (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
@@ -1127,77 +1127,77 @@
   <x:si>
     <x:t>Développement local</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
+    <x:t>03/10/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/10/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
+    <x:t>10/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/22/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>03/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Facturation avec chorus pro</x:t>
   </x:si>
   <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>Arkesys Net</x:t>
   </x:si>
   <x:si>
     <x:t>42000</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
@@ -1244,56 +1244,56 @@
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Service Formation Professionnelle For'Pro</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/05/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master mention management public parcours développement durable et gouvernance territoriale de projets en Méditerranée et à l'international (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut de Management Public et Gouvernance Territoriale</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management public parcours management des établissements sanitaires et sociaux (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management public parcours droit et management publics des collectivités territoriales (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management public parcours recherche, études et conseil en sciences de gestion (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management public parcours sécurité et management des territoires (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management public parcours attractivité et nouveau marketing territorial (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management public parcours management des administrations publiques (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management public parcours management qualité et gestion des risques sociétaux (préparation également possible par Bloc(s) de compétences)</x:t>
@@ -1445,69 +1445,69 @@
   <x:si>
     <x:t>05/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
+    <x:t>Assistant de comptabilité et d'administration en PME/TPE BC1 gérer la comptabilité des activités quotidiennes de la PME</x:t>
+  </x:si>
+  <x:si>
     <x:t>4MaCompta Expertise - Alfred Cadoret</x:t>
   </x:si>
   <x:si>
     <x:t>06240</x:t>
   </x:si>
   <x:si>
+    <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Handicapé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Handicapé , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -2402,139 +2402,139 @@
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>608331</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>616416</x:v>
+        <x:v>616412</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
-        <x:v>70332</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>616412</x:v>
+        <x:v>616416</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>25</x:v>
@@ -3419,221 +3419,222 @@
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>639007</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
+      <x:c r="E27" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>639008</x:v>
+        <x:v>630658</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>630658</x:v>
+        <x:v>616125</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>616125</x:v>
+        <x:v>639008</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
@@ -5152,1234 +5153,1234 @@
         <x:v>146</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>577806</x:v>
+        <x:v>525592</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>577807</x:v>
+        <x:v>564528</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>15052</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>525592</x:v>
+        <x:v>577798</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>577798</x:v>
+        <x:v>527758</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>70354</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>525594</x:v>
+        <x:v>527790</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>527786</x:v>
+        <x:v>535714</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>520302</x:v>
+        <x:v>520024</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>535714</x:v>
+        <x:v>577812</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>564528</x:v>
+        <x:v>577814</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>577812</x:v>
+        <x:v>491001</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>70354</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>577814</x:v>
+        <x:v>491884</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>520024</x:v>
+        <x:v>577806</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>527758</x:v>
+        <x:v>577807</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>15052</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>527790</x:v>
+        <x:v>520302</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>491001</x:v>
+        <x:v>525594</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>491884</x:v>
+        <x:v>527786</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>535702</x:v>
+        <x:v>564571</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>577813</x:v>
+        <x:v>535702</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>527761</x:v>
+        <x:v>577813</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>527785</x:v>
+        <x:v>477294</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>563552</x:v>
+        <x:v>527761</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>15052</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>564571</x:v>
+        <x:v>527785</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>15052</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>477294</x:v>
+        <x:v>563552</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>25</x:v>
@@ -6387,51 +6388,51 @@
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>559274</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
@@ -7890,225 +7891,226 @@
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>630320</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
-      <x:c r="E110" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>546929</x:v>
+        <x:v>538555</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
+      <x:c r="E111" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>538555</x:v>
+        <x:v>601969</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>601969</x:v>
+        <x:v>546929</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
@@ -8420,153 +8422,154 @@
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>601787</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
+      <x:c r="E119" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>635623</x:v>
+        <x:v>601788</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>38506</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>32667</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>601788</x:v>
+        <x:v>635623</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -8812,54 +8815,54 @@
       <x:c r="L125" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>601786</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -10629,54 +10632,54 @@
       <x:c r="L157" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>601742</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -11348,114 +11351,114 @@
       <x:c r="K170" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>642843</x:v>
+        <x:v>615829</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>615822</x:v>
+        <x:v>642838</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="U171" s="4" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
@@ -11464,111 +11467,111 @@
       <x:c r="K172" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>615827</x:v>
+        <x:v>642845</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="U172" s="16" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>615829</x:v>
+        <x:v>615822</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
@@ -11580,114 +11583,114 @@
       <x:c r="K174" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>642838</x:v>
+        <x:v>615827</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>642845</x:v>
+        <x:v>642843</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
@@ -11699,54 +11702,54 @@
       <x:c r="L176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>642844</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -11756,51 +11759,51 @@
       <x:c r="L177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>615828</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
@@ -12277,343 +12280,343 @@
       <x:c r="L186" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>630450</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>630452</x:v>
+        <x:v>641204</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="U187" s="4" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>641204</x:v>
+        <x:v>630452</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>616163</x:v>
+        <x:v>625566</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="U189" s="4" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>625566</x:v>
+        <x:v>625569</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>625569</x:v>
+        <x:v>616163</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
@@ -12682,51 +12685,51 @@
       <x:c r="L193" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>624483</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
@@ -13428,100 +13431,100 @@
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>635301</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>633812</x:v>
+        <x:v>641378</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
@@ -13533,108 +13536,108 @@
       <x:c r="L208" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>641766</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>641378</x:v>
+        <x:v>641764</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
@@ -13643,233 +13646,233 @@
       <x:c r="J210" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>641764</x:v>
+        <x:v>641765</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>641765</x:v>
+        <x:v>641767</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>641767</x:v>
+        <x:v>633812</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="U212" s="16" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>633811</x:v>
+        <x:v>621349</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
@@ -13881,170 +13884,170 @@
       <x:c r="L214" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>641380</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>621349</x:v>
+        <x:v>621350</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>621350</x:v>
+        <x:v>633811</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>42366</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -15339,51 +15342,51 @@
       <x:c r="K239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>627989</x:v>
+        <x:v>628880</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
@@ -15395,111 +15398,111 @@
       <x:c r="J240" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>637687</x:v>
+        <x:v>627989</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>637690</x:v>
+        <x:v>637687</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
@@ -15566,60 +15569,60 @@
       <x:c r="J243" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>628880</x:v>
+        <x:v>637690</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
@@ -15815,159 +15818,159 @@
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>612164</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>637691</x:v>
+        <x:v>544554</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>544554</x:v>
+        <x:v>637691</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
@@ -16500,51 +16503,51 @@
       <x:c r="L259" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>604501</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
@@ -16675,51 +16678,51 @@
       <x:c r="L262" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>604439</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
@@ -17034,912 +17037,912 @@
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>637616</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>524804</x:v>
+        <x:v>637612</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>604438</x:v>
+        <x:v>524804</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>637612</x:v>
+        <x:v>604438</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>637613</x:v>
+        <x:v>623353</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>623353</x:v>
+        <x:v>637613</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>627864</x:v>
+        <x:v>612097</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>604442</x:v>
+        <x:v>633261</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>633261</x:v>
+        <x:v>604442</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>612097</x:v>
+        <x:v>637614</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>637614</x:v>
+        <x:v>575426</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>575426</x:v>
+        <x:v>575427</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>575427</x:v>
+        <x:v>633262</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>633262</x:v>
+        <x:v>544539</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>544539</x:v>
+        <x:v>629753</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>629753</x:v>
+        <x:v>627864</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
@@ -18135,359 +18138,359 @@
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>627865</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>176</x:v>
-[...1 lines deleted...]
-      <x:c r="C288" s="15" t="s"/>
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C288" s="15" t="n">
+        <x:v>38506</x:v>
+      </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>459</x:v>
-[...1 lines deleted...]
-      <x:c r="J288" s="14" t="s"/>
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="J288" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="K288" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>34078</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>635193</x:v>
+        <x:v>625672</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>558534</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>462</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>459</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
-        <x:v>32667</x:v>
+        <x:v>34078</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>625672</x:v>
+        <x:v>635193</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>635925</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>635191</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>512829</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>