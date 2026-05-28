--- v1 (2026-05-28)
+++ v2 (2026-05-28)
@@ -272,59 +272,59 @@
   <x:si>
     <x:t>07/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Stimuler la stratégie digitale des entrepreneurs</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Etre dans une posture managériale en entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Vikaria</x:t>
   </x:si>
   <x:si>
     <x:t>06640</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
@@ -1295,56 +1295,56 @@
   <x:si>
     <x:t>Lycée St-Joseph de la Madeleine</x:t>
   </x:si>
   <x:si>
     <x:t>13248</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 04</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Exupéry</x:t>
   </x:si>
   <x:si>
     <x:t>13326</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Ste-Marie</x:t>
   </x:si>
   <x:si>
+    <x:t>classe préparatoire économique et commerciale générale (1re année) économie, sociologie, histoire du monde contemporain</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée St-Charles</x:t>
   </x:si>
   <x:si>
-    <x:t>classe préparatoire économique et commerciale générale (1re année) économie, sociologie, histoire du monde contemporain</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>classe préparatoire économie et gestion option économie, droit et gestion (ENS Rennes D1), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Stanislas</x:t>
   </x:si>
   <x:si>
     <x:t>06008</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économie et gestion option économie, droit et gestion (ENS Rennes D1), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Droit</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée S Veil</x:t>
@@ -2060,101 +2060,101 @@
   <x:si>
     <x:t>Manager opérationnel d'activités (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Keyce International Academy - Collège de Paris</x:t>
   </x:si>
   <x:si>
     <x:t>34470</x:t>
   </x:si>
   <x:si>
     <x:t>Management situationnel</x:t>
   </x:si>
   <x:si>
     <x:t>Keyce International Academy - Collège de Paris - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
+    <x:t>09/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSc arts and creative industries management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Politique culturelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kedge programme grande école (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme de gestion et commerce international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Management interculturel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme d'études avancées en management durable spécificité marketing brand management and communication (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme d'études avancées en management durable spécificité innovation, transformation et entrepreneuriat (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/30/2027 00:00:00</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>Ecole Entrepreunariale</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité marketing digital and sales (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
@@ -2660,119 +2660,119 @@
   <x:si>
     <x:t>French Tech Grande Provence</x:t>
   </x:si>
   <x:si>
     <x:t>FTGP</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formeo 13</x:t>
   </x:si>
   <x:si>
     <x:t>office manager</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation et Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel responsable de petite et moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation et Conseil</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/19/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/01/2025 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Création auto-entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Boost</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Formabeauté</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostiqueur immobilier</x:t>
@@ -2930,104 +2930,104 @@
   <x:si>
     <x:t>Gestion entreprise artisanale</x:t>
   </x:si>
   <x:si>
     <x:t>NOYERS-SUR-JABRON</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTC </x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
+    <x:t>09/17/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/17/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master of Science Management, marketing et stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>École A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
+    <x:t>03/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/23/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/05/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Mastère management, marketing et stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
@@ -3440,56 +3440,56 @@
   <x:si>
     <x:t>Accompagnement vers emploi</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ecole de Coiffure Marseille Provence Arcole - CFA Coiffure MP Arcole</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable d'entreprise de sécurité</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dirigeant d'entreprise de sécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable d'entreprise de sécurité</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Dirigeant d'entreprise de sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Artaccompagnement</x:t>
   </x:si>
   <x:si>
     <x:t>13760</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Commerçant , Demandeur d'emploi , Particulier, individuel , Profession libérale</x:t>
   </x:si>
   <x:si>
     <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire BC1 Encadrer le Diagnostic qualité et stratégique d'une Organisation d'Economie Sociale et Solidaire</x:t>
   </x:si>
   <x:si>
     <x:t>Arobase Formations Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Direction établissement médico-social</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire (préparation également possible par Bloc(s) de compétences)</x:t>
@@ -3563,111 +3563,111 @@
   <x:si>
     <x:t>09/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences et techniques des activités physiques et sportives : management du sport</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention entrepreneuriat et management de projets Parcours Entrepreneuriat et innovation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microéconomie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUYRICARD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management et administration des entreprises parcours management général</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention management et administration des entreprises parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
-[...14 lines deleted...]
-    <x:t>Master mention management et administration des entreprises parcours management général</x:t>
+    <x:t>Licence pro mention métiers de l'entrepreneuriat parcours création et reprise d’entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention gestion de production, logistique, achats parcours distribution et achats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DU devenir étudiant entrepreneur - L’accélération du projet entrepreneurial</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la transition énergétique et environnementale</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours création d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la qualité, de la performance et du risque</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours évaluation et conseil en action sociale et développement économique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>DU devenir étudiant entrepreneur - Les fondamentaux de l'entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours management de la chaîne logistique</x:t>
   </x:si>
   <x:si>
-    <x:t>DU devenir étudiant entrepreneur - L’accélération du projet entrepreneurial</x:t>
-[...5 lines deleted...]
-    <x:t>Master mention gestion de production, logistique, achats parcours distribution et achats</x:t>
+    <x:t>Master mention management sectoriel parcours management de projet aéronautique digital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Management transversal</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management sectoriel parcours pilotage des chaînes de transport multimodales</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Master mention management sectoriel parcours management de projet aéronautique digital</x:t>
   </x:si>
   <x:si>
     <x:t>Airo</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
     <x:t>Santé, sécurité et condition de travail (SSCT) du CSE (comité social et économique)</x:t>
   </x:si>
   <x:si>
     <x:t>Actimmis</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2026 00:00:00</x:t>
   </x:si>
@@ -4627,265 +4627,265 @@
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>613732</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>559249</x:v>
+        <x:v>559216</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>559216</x:v>
+        <x:v>586726</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>586726</x:v>
+        <x:v>613742</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>613742</x:v>
+        <x:v>559249</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -5003,62 +5003,62 @@
       <x:c r="L15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>559226</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>51</x:v>
@@ -10197,159 +10197,159 @@
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>609231</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>554431</x:v>
+        <x:v>554425</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>554425</x:v>
+        <x:v>554431</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
@@ -11167,100 +11167,100 @@
       <x:c r="M122" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>568187</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>568189</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
@@ -11269,100 +11269,100 @@
       <x:c r="M124" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>568183</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>568186</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
@@ -11371,100 +11371,100 @@
       <x:c r="M126" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>568190</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>568192</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
@@ -12963,160 +12963,159 @@
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>612676</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
-      <x:c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>546754</x:v>
+        <x:v>544982</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
-      <x:c r="E158" s="14" t="s"/>
+      <x:c r="E158" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>544982</x:v>
+        <x:v>546754</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -15000,139 +14999,139 @@
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>595056</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>595019</x:v>
+        <x:v>595987</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>595987</x:v>
+        <x:v>595019</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>412</x:v>
@@ -15204,51 +15203,51 @@
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>595636</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -18669,51 +18668,51 @@
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>595033</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -19651,51 +19650,51 @@
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>595980</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
@@ -20167,51 +20166,51 @@
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>595055</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
@@ -21139,51 +21138,51 @@
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>595086</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -21999,110 +21998,106 @@
       <x:c r="K327" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>525429</x:v>
+        <x:v>589591</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="C328" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
-      <x:c r="E328" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>553181</x:v>
+        <x:v>610255</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
@@ -22112,447 +22107,451 @@
       <x:c r="K329" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>477934</x:v>
+        <x:v>477935</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
-        <x:v>36324</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
-      <x:c r="E330" s="14" t="s"/>
+      <x:c r="E330" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>525437</x:v>
+        <x:v>553079</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
-        <x:v>37548</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
-      <x:c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>666</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>559000</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
-      <x:c r="E332" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>553079</x:v>
+        <x:v>589592</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>36324</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>477935</x:v>
+        <x:v>525437</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
-      <x:c r="E334" s="14" t="s"/>
+      <x:c r="E334" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>589592</x:v>
+        <x:v>559000</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>675</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
-      <x:c r="C335" s="3" t="s"/>
+      <x:c r="C335" s="3" t="n">
+        <x:v>37548</x:v>
+      </x:c>
       <x:c r="D335" s="3" t="s"/>
+      <x:c r="E335" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>610255</x:v>
+        <x:v>553181</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>679</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>589591</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>675</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>29</x:v>
@@ -22568,136 +22567,136 @@
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>598329</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>558999</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>610254</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
@@ -22736,120 +22735,120 @@
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>525432</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>36324</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>525434</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
@@ -22862,87 +22861,87 @@
       <x:c r="T342" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>666</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>558997</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -23027,87 +23026,87 @@
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>553081</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>37614</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -23125,82 +23124,82 @@
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>622002</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>36324</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>504581</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
@@ -23288,180 +23287,180 @@
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>477933</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>666</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>600230</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>600231</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>666</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
@@ -23531,126 +23530,126 @@
       <x:c r="T354" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>666</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>558998</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38841</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>598326</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
@@ -23675,54 +23674,54 @@
       <x:c r="L357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>525430</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>663</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>676</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -23735,85 +23734,85 @@
       <x:c r="M358" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>589588</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>676</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>529437</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
@@ -23826,51 +23825,51 @@
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>598325</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
@@ -23937,51 +23936,51 @@
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>592103</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
@@ -25688,51 +25687,51 @@
       <x:c r="L393" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>546958</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="I394" s="16" t="s">
@@ -26544,51 +26543,51 @@
       <x:c r="L408" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>553371</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -26887,51 +26886,51 @@
       <x:c r="L414" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>572389</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -27000,51 +26999,51 @@
       <x:c r="L416" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>553372</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -27515,212 +27514,212 @@
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>554784</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>823</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>30122</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>507653</x:v>
+        <x:v>606241</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
-        <x:v>30122</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>606241</x:v>
+        <x:v>606262</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>822</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>606262</x:v>
+        <x:v>507653</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
@@ -28146,51 +28145,51 @@
       <x:c r="M436" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>499360</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -28660,51 +28659,51 @@
       <x:c r="M445" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>499363</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -29846,1161 +29845,1160 @@
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>624549</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
-        <x:v>35646</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="I467" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
-        <x:v>32094</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q467" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>434797</x:v>
+        <x:v>613334</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>864</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
-        <x:v>865</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
-        <x:v>868</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q468" s="16" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>584369</x:v>
+        <x:v>581452</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>720</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>869</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="I469" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q469" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>613320</x:v>
+        <x:v>584368</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>870</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>871</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
-      <x:c r="E470" s="14" t="s"/>
+      <x:c r="E470" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>864</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>865</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
-        <x:v>868</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q470" s="16" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>613326</x:v>
+        <x:v>557588</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>872</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
+      <x:c r="E471" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G471" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="I471" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q471" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>613329</x:v>
+        <x:v>515031</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>873</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>864</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
-        <x:v>865</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
-        <x:v>868</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q472" s="16" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>613318</x:v>
+        <x:v>613328</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>874</x:v>
+        <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="I473" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q473" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>613332</x:v>
+        <x:v>613321</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>875</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>864</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
-        <x:v>865</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
-        <x:v>868</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q474" s="16" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>613335</x:v>
+        <x:v>584370</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>874</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>876</x:v>
+        <x:v>872</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
-      <x:c r="E475" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G475" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="I475" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q475" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>605540</x:v>
+        <x:v>613327</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>877</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>878</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>864</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>865</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
-        <x:v>868</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q476" s="16" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>613321</x:v>
+        <x:v>613333</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="I477" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q477" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>584370</x:v>
+        <x:v>613319</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>879</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>874</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>864</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
-        <x:v>865</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
-        <x:v>868</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q478" s="16" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>613327</x:v>
+        <x:v>613320</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>880</x:v>
+        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>35646</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="I479" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32094</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q479" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>613333</x:v>
+        <x:v>434797</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>877</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>881</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>864</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
-        <x:v>865</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
-        <x:v>868</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q480" s="16" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>613319</x:v>
+        <x:v>584369</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>882</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>812</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="I481" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q481" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>581452</x:v>
+        <x:v>613326</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>883</x:v>
+        <x:v>881</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>864</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
-        <x:v>865</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
-        <x:v>868</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q482" s="16" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>584368</x:v>
+        <x:v>613329</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>877</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="I483" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q483" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>613334</x:v>
+        <x:v>613318</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>869</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>884</x:v>
+        <x:v>872</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
-      <x:c r="E484" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>864</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
-        <x:v>865</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q484" s="16" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>557588</x:v>
+        <x:v>613332</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
-      <x:c r="E485" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G485" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="I485" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q485" s="4" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>515031</x:v>
+        <x:v>613335</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>660</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
-      <x:c r="E486" s="14" t="s"/>
+      <x:c r="E486" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>864</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
-        <x:v>865</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
-        <x:v>868</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q486" s="16" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>613328</x:v>
+        <x:v>605540</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C487" s="3" t="s"/>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>43</x:v>
@@ -31067,51 +31065,51 @@
       <x:c r="M488" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>601605</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>878</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -31183,51 +31181,51 @@
       <x:c r="M490" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>601606</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>878</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -31307,208 +31305,208 @@
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>499885</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>41308</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>624548</x:v>
+        <x:v>624502</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
-        <x:v>893</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
-        <x:v>861</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
-        <x:v>862</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>624547</x:v>
+        <x:v>624548</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
-        <x:v>41308</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>624502</x:v>
+        <x:v>624547</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>38036</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -31923,51 +31921,51 @@
       <x:c r="L503" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>517314</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>663</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
@@ -32098,51 +32096,51 @@
       <x:c r="L506" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>517312</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>663</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
@@ -32271,51 +32269,51 @@
       <x:c r="L509" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>544991</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
-        <x:v>675</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>906</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
@@ -32387,51 +32385,51 @@
       <x:c r="L511" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>517313</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
-        <x:v>663</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="C512" s="15" t="s"/>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s"/>
       <x:c r="K512" s="14" t="s">
@@ -32489,51 +32487,51 @@
       <x:c r="L513" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>525450</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="C514" s="15" t="s"/>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s"/>
       <x:c r="K514" s="14" t="s">
@@ -32599,51 +32597,51 @@
       <x:c r="L515" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>546791</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
@@ -33111,51 +33109,51 @@
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
         <x:v>592492</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C525" s="3" t="s"/>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="G525" s="0" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
@@ -33270,334 +33268,334 @@
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>607282</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>607293</x:v>
+        <x:v>607281</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>558034</x:v>
+        <x:v>607293</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>558135</x:v>
+        <x:v>558034</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="E531" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
-        <x:v>495470</x:v>
+        <x:v>558135</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>607281</x:v>
+        <x:v>495470</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="E533" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -33674,160 +33672,159 @@
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>558033</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
-      <x:c r="E535" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>519733</x:v>
+        <x:v>616195</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
-      <x:c r="E536" s="14" t="s"/>
+      <x:c r="E536" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>616195</x:v>
+        <x:v>519733</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>925</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -34471,162 +34468,161 @@
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>599119</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
-      <x:c r="E549" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="H549" s="0" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>578859</x:v>
+        <x:v>537244</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
-      <x:c r="E550" s="14" t="s"/>
+      <x:c r="E550" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="I550" s="16" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>537244</x:v>
+        <x:v>578859</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="E551" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="H551" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
@@ -34766,148 +34762,148 @@
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>628984</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>596926</x:v>
+        <x:v>596931</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="G555" s="0" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>596931</x:v>
+        <x:v>596926</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>950</x:v>
@@ -34924,299 +34920,299 @@
       <x:c r="K556" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>546236</x:v>
+        <x:v>499786</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
-        <x:v>842</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>36764</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="H557" s="0" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>546217</x:v>
+        <x:v>500301</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
-        <x:v>842</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
-        <x:v>954</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="I558" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>623615</x:v>
+        <x:v>546236</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>955</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>956</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>36764</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="E559" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="H559" s="0" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>499786</x:v>
+        <x:v>546217</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
-        <x:v>957</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>955</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
-        <x:v>953</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
-        <x:v>36764</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="I560" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>500301</x:v>
+        <x:v>623615</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="U560" s="16" t="s">
         <x:v>957</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="C561" s="3" t="s"/>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>30</x:v>
@@ -35279,271 +35275,270 @@
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
         <x:v>595016</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
-      <x:c r="E563" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>600064</x:v>
+        <x:v>617717</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>964</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>966</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
-      <x:c r="E564" s="14" t="s"/>
+      <x:c r="E564" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
-        <x:v>965</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>583269</x:v>
+        <x:v>600064</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
-        <x:v>966</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>744</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="G565" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>598715</x:v>
+        <x:v>583269</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
-        <x:v>965</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>617717</x:v>
+        <x:v>598715</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>964</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>967</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -35556,332 +35551,332 @@
       <x:c r="M567" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>600063</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
-        <x:v>967</x:v>
+        <x:v>966</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s"/>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
-        <x:v>965</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
         <x:v>617719</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
-        <x:v>967</x:v>
+        <x:v>966</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="G569" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>617718</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
-        <x:v>967</x:v>
+        <x:v>966</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
-      <x:c r="E570" s="14" t="s"/>
+      <x:c r="E570" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
-        <x:v>965</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
-        <x:v>583268</x:v>
+        <x:v>548184</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>744</x:v>
+        <x:v>969</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="G571" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
-        <x:v>609486</x:v>
+        <x:v>583268</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
-        <x:v>969</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
-      <x:c r="E572" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E572" s="14" t="s"/>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
-        <x:v>548184</x:v>
+        <x:v>609486</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
-        <x:v>970</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="C573" s="3" t="s"/>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="G573" s="0" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>30</x:v>
@@ -36447,51 +36442,51 @@
       <x:c r="L583" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
         <x:v>602791</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>879</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>35215</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s"/>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -36677,51 +36672,51 @@
       <x:c r="L587" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>495210</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
-        <x:v>663</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
@@ -36734,51 +36729,51 @@
       <x:c r="L588" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>495204</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>663</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="C589" s="3" t="s"/>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>43</x:v>
@@ -36971,51 +36966,51 @@
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>617500</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C593" s="3" t="s"/>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="G593" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
@@ -37292,51 +37287,51 @@
       <x:c r="L598" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>578168</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
-        <x:v>675</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="E599" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>1012</x:v>
       </x:c>
@@ -40951,51 +40946,51 @@
       <x:c r="M659" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>547250</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>885</x:v>
+        <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I660" s="16" t="s">
         <x:v>141</x:v>
@@ -42661,57 +42656,57 @@
       <x:c r="K689" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
-        <x:v>556162</x:v>
+        <x:v>556163</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="I690" s="16" t="s">
         <x:v>478</x:v>
@@ -43135,51 +43130,51 @@
       <x:c r="M697" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>629195</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
-        <x:v>883</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="C698" s="15" t="s"/>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="I698" s="16" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s"/>
       <x:c r="K698" s="14" t="s">
         <x:v>42</x:v>
@@ -43421,435 +43416,435 @@
       </x:c>
       <x:c r="P702" s="14" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="Q702" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R702" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S702" s="14" t="n">
         <x:v>498248</x:v>
       </x:c>
       <x:c r="T702" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U702" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="C703" s="3" t="n">
-        <x:v>41352</x:v>
+        <x:v>38113</x:v>
       </x:c>
       <x:c r="D703" s="3" t="s"/>
       <x:c r="E703" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I703" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J703" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
-        <x:v>607835</x:v>
+        <x:v>556162</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
-        <x:v>1105</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="C704" s="15" t="n">
         <x:v>38113</x:v>
       </x:c>
       <x:c r="D704" s="15" t="s"/>
-      <x:c r="E704" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E704" s="14" t="s"/>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="H704" s="14" t="s"/>
       <x:c r="I704" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J704" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K704" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
-        <x:v>556163</x:v>
+        <x:v>587781</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
         <x:v>38113</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
+      <x:c r="E705" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
-        <x:v>587781</x:v>
+        <x:v>538971</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
-        <x:v>877</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
-        <x:v>1105</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
-        <x:v>38113</x:v>
+        <x:v>41352</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s"/>
       <x:c r="I706" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K706" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L706" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M706" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q706" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
-        <x:v>538971</x:v>
+        <x:v>607837</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
-      <x:c r="E707" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
-        <x:v>607837</x:v>
+        <x:v>616847</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
-        <x:v>1125</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
-      <x:c r="E708" s="14" t="s"/>
+      <x:c r="E708" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s"/>
       <x:c r="I708" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K708" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
-        <x:v>616847</x:v>
+        <x:v>607835</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
-        <x:v>1109</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C709" s="3" t="s"/>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="G709" s="0" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
         <x:v>590480</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
         <x:v>36704</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s"/>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s"/>
       <x:c r="I710" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -44922,57 +44917,57 @@
       <x:c r="K729" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
-        <x:v>554923</x:v>
+        <x:v>603824</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I730" s="16" t="s">
         <x:v>98</x:v>
@@ -44983,57 +44978,57 @@
       <x:c r="K730" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L730" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
-        <x:v>603824</x:v>
+        <x:v>554923</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="G731" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H731" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -45101,57 +45096,57 @@
       <x:c r="K732" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L732" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
-        <x:v>453855</x:v>
+        <x:v>554929</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C733" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="E733" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H733" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -45161,57 +45156,57 @@
       <x:c r="K733" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
-        <x:v>509936</x:v>
+        <x:v>453855</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C734" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D734" s="15" t="s"/>
       <x:c r="E734" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F734" s="14" t="s"/>
       <x:c r="G734" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H734" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I734" s="16" t="s">
         <x:v>98</x:v>
@@ -45222,399 +45217,395 @@
       <x:c r="K734" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L734" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M734" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="Q734" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R734" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
-        <x:v>554929</x:v>
+        <x:v>509936</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="C735" s="3" t="n">
-        <x:v>35916</x:v>
+        <x:v>35922</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="G735" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H735" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I735" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J735" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K735" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L735" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M735" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N735" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13133</x:v>
       </x:c>
       <x:c r="O735" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="P735" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="Q735" s="4" t="s">
-        <x:v>1166</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="R735" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="S735" s="0" t="n">
-        <x:v>575019</x:v>
+        <x:v>575029</x:v>
       </x:c>
       <x:c r="T735" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U735" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:21">
       <x:c r="A736" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B736" s="14" t="s">
-        <x:v>1168</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="C736" s="15" t="n">
-        <x:v>35922</x:v>
+        <x:v>35916</x:v>
       </x:c>
       <x:c r="D736" s="15" t="s"/>
       <x:c r="E736" s="14" t="s"/>
       <x:c r="F736" s="14" t="s"/>
       <x:c r="G736" s="14" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H736" s="14" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I736" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J736" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K736" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L736" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
-        <x:v>13133</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
-        <x:v>1169</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
-        <x:v>1165</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
-        <x:v>1166</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
-        <x:v>1167</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
-        <x:v>575029</x:v>
+        <x:v>575018</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="C737" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D737" s="3" t="s"/>
       <x:c r="G737" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H737" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I737" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J737" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K737" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L737" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M737" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N737" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O737" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P737" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
-        <x:v>1166</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
-        <x:v>575018</x:v>
+        <x:v>575019</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U737" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
         <x:v>1171</x:v>
       </x:c>
       <x:c r="C738" s="15" t="n">
-        <x:v>38182</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D738" s="15" t="s"/>
       <x:c r="E738" s="14" t="s"/>
       <x:c r="F738" s="14" t="s"/>
       <x:c r="G738" s="14" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H738" s="14" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I738" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J738" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K738" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L738" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M738" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N738" s="15" t="n">
-        <x:v>11045</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O738" s="14" t="s">
-        <x:v>1150</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="P738" s="14" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="Q738" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R738" s="14" t="s">
-        <x:v>536</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="S738" s="14" t="n">
-        <x:v>575685</x:v>
+        <x:v>575674</x:v>
       </x:c>
       <x:c r="T738" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U738" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:21">
       <x:c r="A739" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="C739" s="3" t="n">
-        <x:v>38182</x:v>
+        <x:v>35921</x:v>
       </x:c>
       <x:c r="D739" s="3" t="s"/>
       <x:c r="G739" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H739" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I739" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J739" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K739" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L739" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M739" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N739" s="3" t="n">
-        <x:v>11045</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O739" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="P739" s="0" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="Q739" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R739" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S739" s="0" t="n">
-        <x:v>575681</x:v>
+        <x:v>575861</x:v>
       </x:c>
       <x:c r="T739" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U739" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:21">
       <x:c r="A740" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B740" s="14" t="s">
         <x:v>1174</x:v>
       </x:c>
-      <x:c r="C740" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C740" s="15" t="s"/>
       <x:c r="D740" s="15" t="s"/>
       <x:c r="E740" s="14" t="s"/>
       <x:c r="F740" s="14" t="s"/>
       <x:c r="G740" s="14" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H740" s="14" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I740" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="J740" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J740" s="14" t="s"/>
       <x:c r="K740" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L740" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M740" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N740" s="15" t="n">
-        <x:v>11045</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O740" s="14" t="s">
-        <x:v>1150</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P740" s="14" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="Q740" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R740" s="14" t="s">
-        <x:v>536</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="S740" s="14" t="n">
-        <x:v>575684</x:v>
+        <x:v>613087</x:v>
       </x:c>
       <x:c r="T740" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U740" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:21">
       <x:c r="A741" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="C741" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D741" s="3" t="s"/>
       <x:c r="G741" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H741" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
@@ -45624,335 +45615,341 @@
       <x:c r="J741" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K741" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L741" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M741" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N741" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O741" s="0" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="P741" s="0" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="Q741" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R741" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="S741" s="0" t="n">
-        <x:v>575682</x:v>
+        <x:v>575685</x:v>
       </x:c>
       <x:c r="T741" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U741" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:21">
       <x:c r="A742" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B742" s="14" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="C742" s="15" t="n">
-        <x:v>35921</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D742" s="15" t="s"/>
       <x:c r="E742" s="14" t="s"/>
       <x:c r="F742" s="14" t="s"/>
       <x:c r="G742" s="14" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H742" s="14" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I742" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J742" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K742" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L742" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M742" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N742" s="15" t="n">
-        <x:v>31652</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O742" s="14" t="s">
-        <x:v>1153</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="P742" s="14" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="Q742" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R742" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S742" s="14" t="n">
-        <x:v>575863</x:v>
+        <x:v>575681</x:v>
       </x:c>
       <x:c r="T742" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U742" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:21">
       <x:c r="A743" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
         <x:v>1177</x:v>
       </x:c>
-      <x:c r="C743" s="3" t="s"/>
+      <x:c r="C743" s="3" t="n">
+        <x:v>38182</x:v>
+      </x:c>
       <x:c r="D743" s="3" t="s"/>
       <x:c r="G743" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H743" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I743" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
+      <x:c r="J743" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K743" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L743" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M743" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N743" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O743" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="P743" s="0" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="Q743" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R743" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="S743" s="0" t="n">
-        <x:v>613086</x:v>
+        <x:v>575684</x:v>
       </x:c>
       <x:c r="T743" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U743" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:21">
       <x:c r="A744" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B744" s="14" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="C744" s="15" t="n">
-        <x:v>35921</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D744" s="15" t="s"/>
       <x:c r="E744" s="14" t="s"/>
       <x:c r="F744" s="14" t="s"/>
       <x:c r="G744" s="14" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H744" s="14" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I744" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J744" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K744" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L744" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M744" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N744" s="15" t="n">
-        <x:v>31652</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O744" s="14" t="s">
-        <x:v>1153</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="P744" s="14" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="Q744" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R744" s="14" t="s">
-        <x:v>536</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="S744" s="14" t="n">
-        <x:v>575862</x:v>
+        <x:v>575682</x:v>
       </x:c>
       <x:c r="T744" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U744" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:21">
       <x:c r="A745" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
         <x:v>1179</x:v>
       </x:c>
-      <x:c r="C745" s="3" t="s"/>
+      <x:c r="C745" s="3" t="n">
+        <x:v>35921</x:v>
+      </x:c>
       <x:c r="D745" s="3" t="s"/>
       <x:c r="G745" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H745" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I745" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
+      <x:c r="J745" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K745" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L745" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M745" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N745" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O745" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="P745" s="0" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="Q745" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R745" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="S745" s="0" t="n">
-        <x:v>613087</x:v>
+        <x:v>575863</x:v>
       </x:c>
       <x:c r="T745" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U745" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:21">
       <x:c r="A746" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B746" s="14" t="s">
         <x:v>1180</x:v>
       </x:c>
-      <x:c r="C746" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C746" s="15" t="s"/>
       <x:c r="D746" s="15" t="s"/>
       <x:c r="E746" s="14" t="s"/>
       <x:c r="F746" s="14" t="s"/>
       <x:c r="G746" s="14" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H746" s="14" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I746" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="J746" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J746" s="14" t="s"/>
       <x:c r="K746" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L746" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M746" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N746" s="15" t="n">
-        <x:v>13260</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O746" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P746" s="14" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="Q746" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R746" s="14" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="S746" s="14" t="n">
-        <x:v>575674</x:v>
+        <x:v>613086</x:v>
       </x:c>
       <x:c r="T746" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U746" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:21">
       <x:c r="A747" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="C747" s="3" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D747" s="3" t="s"/>
       <x:c r="G747" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H747" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
@@ -45965,283 +45962,283 @@
       <x:c r="K747" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L747" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M747" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N747" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O747" s="0" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="P747" s="0" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="Q747" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R747" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S747" s="0" t="n">
-        <x:v>575861</x:v>
+        <x:v>575862</x:v>
       </x:c>
       <x:c r="T747" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U747" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:21">
       <x:c r="A748" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B748" s="14" t="s">
-        <x:v>1182</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C748" s="15" t="n">
-        <x:v>35911</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D748" s="15" t="s"/>
       <x:c r="E748" s="14" t="s"/>
       <x:c r="F748" s="14" t="s"/>
       <x:c r="G748" s="14" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H748" s="14" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I748" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J748" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K748" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L748" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M748" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N748" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O748" s="14" t="s">
-        <x:v>1183</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P748" s="14" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="Q748" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R748" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S748" s="14" t="n">
-        <x:v>581343</x:v>
+        <x:v>575975</x:v>
       </x:c>
       <x:c r="T748" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U748" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:21">
       <x:c r="A749" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="C749" s="3" t="n">
-        <x:v>35386</x:v>
+        <x:v>35911</x:v>
       </x:c>
       <x:c r="D749" s="3" t="s"/>
       <x:c r="G749" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H749" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I749" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J749" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K749" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L749" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M749" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N749" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O749" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="P749" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="Q749" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R749" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="S749" s="0" t="n">
-        <x:v>575970</x:v>
+        <x:v>581342</x:v>
       </x:c>
       <x:c r="T749" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U749" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:21">
       <x:c r="A750" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B750" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="C750" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>35911</x:v>
       </x:c>
       <x:c r="D750" s="15" t="s"/>
       <x:c r="E750" s="14" t="s"/>
       <x:c r="F750" s="14" t="s"/>
       <x:c r="G750" s="14" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H750" s="14" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I750" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J750" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K750" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L750" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M750" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N750" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O750" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="P750" s="14" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="Q750" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R750" s="14" t="s">
-        <x:v>988</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S750" s="14" t="n">
-        <x:v>575976</x:v>
+        <x:v>581343</x:v>
       </x:c>
       <x:c r="T750" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U750" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:21">
       <x:c r="A751" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C751" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>35386</x:v>
       </x:c>
       <x:c r="D751" s="3" t="s"/>
       <x:c r="G751" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H751" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I751" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J751" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K751" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L751" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M751" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N751" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O751" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P751" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="Q751" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R751" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S751" s="0" t="n">
-        <x:v>575987</x:v>
+        <x:v>575970</x:v>
       </x:c>
       <x:c r="T751" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U751" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:21">
       <x:c r="A752" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B752" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C752" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D752" s="15" t="s"/>
       <x:c r="E752" s="14" t="s"/>
       <x:c r="F752" s="14" t="s"/>
       <x:c r="G752" s="14" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H752" s="14" t="s">
@@ -46253,111 +46250,111 @@
       <x:c r="J752" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K752" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L752" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M752" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N752" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O752" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P752" s="14" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="Q752" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R752" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="S752" s="14" t="n">
-        <x:v>575975</x:v>
+        <x:v>575976</x:v>
       </x:c>
       <x:c r="T752" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U752" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:21">
       <x:c r="A753" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C753" s="3" t="n">
-        <x:v>35911</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D753" s="3" t="s"/>
       <x:c r="G753" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H753" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I753" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J753" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K753" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L753" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M753" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N753" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O753" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P753" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="Q753" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R753" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S753" s="0" t="n">
-        <x:v>581342</x:v>
+        <x:v>575987</x:v>
       </x:c>
       <x:c r="T753" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U753" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:21">
       <x:c r="A754" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B754" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C754" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D754" s="15" t="s"/>
       <x:c r="E754" s="14" t="s"/>
       <x:c r="F754" s="14" t="s"/>
       <x:c r="G754" s="14" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="H754" s="14" t="s"/>