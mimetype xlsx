--- v2 (2026-07-22)
+++ v3 (2026-07-22)
@@ -245,80 +245,80 @@
   <x:si>
     <x:t>12/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Stimuler la stratégie digitale des entrepreneurs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stratégie entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Stimuler la stratégie digitale des entrepreneurs</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Économie sociale</x:t>
   </x:si>
   <x:si>
     <x:t>Réussir l’ouverture de son commerce de proximité</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement d'entreprise et commercial spécificité management du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité management et gestion d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité finance, comptabilité, gestion d’entreprise</x:t>
@@ -410,281 +410,281 @@
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité gestion des entreprises et des administrations parcours gestion, entrepreneuriat et management d'activités</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention management et administration des entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité techniques de commercialisation parcours marketing digital, e-business et entrepreneuriat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2029 00:00:00</x:t>
-[...8 lines deleted...]
-    <x:t>TOULON CEDEX 09</x:t>
+    <x:t>master mention sciences et techniques des activités physiques et sportives : management du sport</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
+    <x:t>Gestion sport</x:t>
+  </x:si>
+  <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
+    <x:t>13288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité gestion administrative et commerciale des organisations parcours management responsable de projet et entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel responsable de petite ou moyenne structure spécialisation restauration (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkl Forma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkl Forma - CFA des 3 Caps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CROIX-VALMER</x:t>
+  </x:si>
+  <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention sciences et techniques des activités physiques et sportives : management du sport</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 4</x:t>
+  </x:si>
+  <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management sectoriel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Management transversal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES LA BOCCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention économie des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Connaissance entreprise</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>CANNES LA BOCCA</x:t>
-[...41 lines deleted...]
-    <x:t>08/30/2026 00:00:00</x:t>
+    <x:t>UNIVERSITE COTE D'AZUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BM coiffeur (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spécialisation coiffure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aubagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Grille)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager en stratégie d'entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ufip - Ufitech - Les Anglades</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de commerce et de centre de profit (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin 84</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
+    <x:t>07/03/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention économie des organisations</x:t>
-[...88 lines deleted...]
-  <x:si>
     <x:t>Dirigeant d'entreprise de sécurité privée (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Techniqual</x:t>
   </x:si>
   <x:si>
     <x:t>13480</x:t>
   </x:si>
   <x:si>
     <x:t>CABRIES</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
@@ -749,56 +749,56 @@
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la coiffure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>07/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/06/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion marque</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
@@ -1922,113 +1922,113 @@
   <x:si>
     <x:t>Diplôme de gestion et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>Management interculturel</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MSc arts and creative industries management</x:t>
   </x:si>
   <x:si>
     <x:t>Politique culturelle</x:t>
   </x:si>
   <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Entrepreunariale</x:t>
   </x:si>
   <x:si>
+    <x:t>09/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/29/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Directeur d'établissement sanitaire, social ou médico-social (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion structure service à la personne</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité marketing digital and sales (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité marketing brand management and communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor en sciences du management - diplôme de gestion et commerce international (IBBA)</x:t>
@@ -2540,59 +2540,59 @@
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/01/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite et moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création auto-entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Boost</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2025 00:00:00</x:t>
@@ -2660,59 +2660,59 @@
   <x:si>
     <x:t>manager des hébergements touristiques</x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise touristique</x:t>
   </x:si>
   <x:si>
     <x:t>manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Les fondamentaux du management de proximité : communiquer, motiver et accompagner son équipe</x:t>
   </x:si>
   <x:si>
     <x:t>Enjeu Développement</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
+    <x:t>SOLLIES-PONT</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
-    <x:t>SOLLIES-PONT</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>EMP</x:t>
   </x:si>
   <x:si>
     <x:t>13617</x:t>
   </x:si>
   <x:si>
     <x:t>Créer et développer son activité de secrétaire indépendante</x:t>
   </x:si>
   <x:si>
     <x:t>Emilie Bonafos - L'Ecole de Secrétariat d'Emilie</x:t>
   </x:si>
   <x:si>
     <x:t>06330</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion micro-entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor luxe international</x:t>
@@ -2813,65 +2813,65 @@
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/23/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère management, marketing et stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
@@ -2951,96 +2951,96 @@
   <x:si>
     <x:t>Lycée La Nativité</x:t>
   </x:si>
   <x:si>
     <x:t>13097</x:t>
   </x:si>
   <x:si>
     <x:t>Collège La Nativité</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 02</x:t>
   </x:si>
   <x:si>
     <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Saint Laurent du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
     <x:t>BM pâtissier chocolatier confiseur glacier traiteur (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Pâtisserie</x:t>
   </x:si>
   <x:si>
-    <x:t>Cma Formation Saint Laurent du Var</x:t>
-[...5 lines deleted...]
-    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+    <x:t>Cma Formation Le Beausset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE BEAUSSET</x:t>
   </x:si>
   <x:si>
     <x:t>BM boucher charcutier traiteur : option productions charcutières et traiteurs (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Traiteur</x:t>
   </x:si>
   <x:si>
-    <x:t>Cma Formation Le Beausset</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BM boucher charcutier traiteur : option productions bouchères (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Cma Formation La Seyne sur Mer</x:t>
+  </x:si>
+  <x:si>
     <x:t>BM esthéticien-cosméticien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Esthétique soin corporel</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
     <x:t>BM boulanger (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Boulangerie</x:t>
   </x:si>
@@ -4248,194 +4248,194 @@
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>613755</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C6" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J6" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>559226</x:v>
+        <x:v>632654</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>632654</x:v>
+        <x:v>587504</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C8" s="15" t="s"/>
+      <x:c r="C8" s="15" t="n">
+        <x:v>37865</x:v>
+      </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="J8" s="14" t="s"/>
+      <x:c r="J8" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>587504</x:v>
+        <x:v>559226</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -4501,105 +4501,105 @@
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>587508</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>635171</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -4693,342 +4693,342 @@
       <x:c r="U13" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>42510</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>635206</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>578822</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>578831</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>632686</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>613732</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>613742</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
@@ -5056,51 +5056,51 @@
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>632724</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -5110,273 +5110,273 @@
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>559249</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>559216</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>42510</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>635207</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>632685</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>42510</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>635168</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -5389,51 +5389,51 @@
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>632718</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
@@ -5521,51 +5521,51 @@
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -5582,51 +5582,51 @@
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -5642,51 +5642,51 @@
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -5703,51 +5703,51 @@
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -5763,51 +5763,51 @@
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -5824,51 +5824,51 @@
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -5938,2299 +5938,2298 @@
       <x:c r="U35" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>596723</x:v>
+        <x:v>596724</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>41564</x:v>
+        <x:v>42368</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>596724</x:v>
+        <x:v>635313</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>42368</x:v>
+        <x:v>41623</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>635313</x:v>
+        <x:v>596763</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>41623</x:v>
+        <x:v>42368</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>596763</x:v>
+        <x:v>635312</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>42368</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>635312</x:v>
+        <x:v>596723</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>41564</x:v>
+        <x:v>38700</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>15457</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>596726</x:v>
+        <x:v>592006</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>41599</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>596948</x:v>
+        <x:v>596726</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>41564</x:v>
+        <x:v>41599</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>596727</x:v>
+        <x:v>596948</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>107</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>41623</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s"/>
+      <x:c r="E44" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>596760</x:v>
+        <x:v>607987</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>38700</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>15457</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>592006</x:v>
+        <x:v>596727</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>35916</x:v>
+        <x:v>41623</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>133</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>583215</x:v>
+        <x:v>596760</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>41623</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
-      <x:c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>89</x:v>
-[...2 lines deleted...]
-        <x:v>90</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>603434</x:v>
+        <x:v>596764</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>42368</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>89</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>603438</x:v>
+        <x:v>635315</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>41623</x:v>
+        <x:v>42368</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>596764</x:v>
+        <x:v>632777</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>107</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>42368</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s"/>
+      <x:c r="E50" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>133</x:v>
-[...1 lines deleted...]
-      <x:c r="H50" s="14" t="s"/>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
+        <x:v>90</x:v>
+      </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>635315</x:v>
+        <x:v>510684</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>42368</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
+      <x:c r="E51" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>632777</x:v>
+        <x:v>554893</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>510684</x:v>
+        <x:v>603410</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>554893</x:v>
+        <x:v>554814</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>38700</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
-      <x:c r="E54" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>89</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>15457</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>603410</x:v>
+        <x:v>592007</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>554814</x:v>
+        <x:v>510590</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>107</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>38700</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s"/>
+      <x:c r="E56" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>133</x:v>
-[...1 lines deleted...]
-      <x:c r="H56" s="14" t="s"/>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s">
+        <x:v>90</x:v>
+      </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>15457</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>592007</x:v>
+        <x:v>554891</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>42363</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
-      <x:c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>510590</x:v>
+        <x:v>635711</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>554891</x:v>
+        <x:v>453825</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>42363</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
+      <x:c r="E59" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>635711</x:v>
+        <x:v>554876</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>453825</x:v>
+        <x:v>554877</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>554876</x:v>
+        <x:v>603411</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>37635</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>155</x:v>
-[...1 lines deleted...]
-      <x:c r="H62" s="14" t="s"/>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s">
+        <x:v>90</x:v>
+      </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>544974</x:v>
+        <x:v>603412</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
-      <x:c r="E63" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>89</x:v>
-[...2 lines deleted...]
-        <x:v>90</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>554877</x:v>
+        <x:v>596722</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>603411</x:v>
+        <x:v>554894</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>603412</x:v>
+        <x:v>554895</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>41564</x:v>
+        <x:v>38296</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>13115</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>596722</x:v>
+        <x:v>597443</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>554894</x:v>
+        <x:v>554817</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>554895</x:v>
+        <x:v>603436</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>38296</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
+      <x:c r="E69" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H69" s="0" t="s">
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>13115</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>597443</x:v>
+        <x:v>603437</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>554817</x:v>
+        <x:v>603439</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>35916</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
-      <x:c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>603436</x:v>
+        <x:v>583215</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>603437</x:v>
+        <x:v>603434</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>603439</x:v>
+        <x:v>603438</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>596761</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -8454,185 +8453,185 @@
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>544701</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>632828</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>37635</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="I81" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="I81" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="R81" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="S81" s="0" t="n">
+        <x:v>544974</x:v>
+      </x:c>
+      <x:c r="T81" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="R81" s="0" t="s">
+      <x:c r="U81" s="4" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -8842,51 +8841,51 @@
       <x:c r="U85" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>40811</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -9107,283 +9106,283 @@
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>609234</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>609228</x:v>
+        <x:v>554419</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>609231</x:v>
+        <x:v>609228</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>554419</x:v>
+        <x:v>609231</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>554423</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -9455,51 +9454,51 @@
       <x:c r="M96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>609229</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -9571,51 +9570,51 @@
       <x:c r="M98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>609235</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -9687,51 +9686,51 @@
       <x:c r="M100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>609232</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -9803,51 +9802,51 @@
       <x:c r="M102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>609233</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -9860,51 +9859,51 @@
       <x:c r="M103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>609230</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
@@ -10026,100 +10025,100 @@
       <x:c r="M106" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>568189</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>568190</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
@@ -10128,202 +10127,202 @@
       <x:c r="M108" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>568186</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>568187</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>568183</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>568192</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
@@ -10383,51 +10382,51 @@
       <x:c r="L113" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>621173</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -10647,97 +10646,97 @@
       <x:c r="M118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>530474</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>530469</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
@@ -11118,51 +11117,51 @@
       <x:c r="M127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>607421</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>25</x:v>
@@ -11672,73 +11671,73 @@
         <x:v>528742</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>308500</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
@@ -11760,51 +11759,51 @@
       <x:c r="M139" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>612674</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
@@ -11819,51 +11818,51 @@
       <x:c r="M140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>598921</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -11876,51 +11875,51 @@
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>598920</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -11933,51 +11932,51 @@
       <x:c r="M142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>612676</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -12717,54 +12716,54 @@
       <x:c r="I156" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>631043</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>342</x:v>
@@ -13081,51 +13080,51 @@
       <x:c r="I163" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>595014</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
@@ -13211,76 +13210,76 @@
         <x:v>595048</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>595071</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>369</x:v>
@@ -13653,51 +13652,51 @@
       <x:c r="M174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>595632</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>27</x:v>
@@ -13795,60 +13794,60 @@
       <x:c r="I177" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>595633</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
@@ -14182,51 +14181,51 @@
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>607806</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
@@ -14719,128 +14718,128 @@
         <x:v>430</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>595032</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>595075</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>595095</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>434</x:v>
@@ -15075,58 +15074,58 @@
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>595028</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
@@ -15580,51 +15579,51 @@
       <x:c r="M211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>602320</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
@@ -15684,60 +15683,60 @@
       <x:c r="J213" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>608234</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>397</x:v>
@@ -15745,111 +15744,111 @@
       <x:c r="J214" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>625670</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>556344</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
@@ -16037,73 +16036,73 @@
         <x:v>595068</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>595040</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>477</x:v>
@@ -16173,51 +16172,51 @@
       <x:c r="M222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>595662</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>27</x:v>
@@ -17209,75 +17208,75 @@
         <x:v>513</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>595099</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>595091</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
@@ -17628,51 +17627,51 @@
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -17856,51 +17855,51 @@
       <x:c r="I255" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>595069</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
@@ -18788,51 +18787,51 @@
       <x:c r="M273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>596930</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
@@ -19405,51 +19404,51 @@
       <x:c r="M285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>596927</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -19462,51 +19461,51 @@
       <x:c r="M286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>596924</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -19516,51 +19515,51 @@
       <x:c r="M287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>595145</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
@@ -19632,51 +19631,51 @@
       <x:c r="M289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>611613</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
@@ -19819,81 +19818,81 @@
       <x:c r="T292" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>36324</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>504581</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>38</x:v>
@@ -19901,148 +19900,148 @@
       <x:c r="K294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>529437</x:v>
+        <x:v>610254</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="U294" s="16" t="s">
         <x:v>617</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>610254</x:v>
+        <x:v>529437</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>618</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>525429</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
@@ -20052,51 +20051,51 @@
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>525431</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
@@ -20109,90 +20108,90 @@
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>589590</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>36324</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
@@ -20205,732 +20204,730 @@
       <x:c r="U299" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>36324</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>525437</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
-      <x:c r="E301" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>553079</x:v>
+        <x:v>525432</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
-      <x:c r="E302" s="14" t="s"/>
+      <x:c r="E302" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>525432</x:v>
+        <x:v>553079</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>589588</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>589591</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>619</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="J305" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>477934</x:v>
+        <x:v>598328</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>621</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
-      <x:c r="E306" s="14" t="s"/>
+      <x:c r="E306" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>525430</x:v>
+        <x:v>600232</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>620</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>628</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>630</x:v>
-[...1 lines deleted...]
-      <x:c r="C307" s="3" t="s"/>
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="C307" s="3" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
+      <x:c r="J307" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>598918</x:v>
+        <x:v>525430</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>598328</x:v>
+        <x:v>598918</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>37614</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
-      <x:c r="E309" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>42082</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>600230</x:v>
+        <x:v>622002</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>633</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
-        <x:v>37614</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>42082</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>622002</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>636</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>600232</x:v>
+        <x:v>600230</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>37614</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>570687</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
@@ -20943,51 +20940,51 @@
       <x:c r="E313" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>558998</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
@@ -21002,51 +20999,51 @@
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>558999</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
@@ -21110,51 +21107,51 @@
       </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>600231</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
@@ -21164,51 +21161,51 @@
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>477933</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
@@ -21221,51 +21218,51 @@
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>477935</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
@@ -21278,149 +21275,149 @@
       <x:c r="E319" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>553080</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>553081</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38841</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
@@ -21433,51 +21430,51 @@
       <x:c r="U321" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>38841</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
@@ -21505,108 +21502,108 @@
       <x:c r="E323" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>553181</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>589592</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
@@ -21619,51 +21616,51 @@
       <x:c r="E325" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>600238</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
@@ -21678,51 +21675,51 @@
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>558997</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
@@ -21735,51 +21732,51 @@
       <x:c r="E327" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>559000</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
@@ -21805,271 +21802,271 @@
       <x:c r="L328" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>610255</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>38841</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>592103</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>596824</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>594200</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>592231</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>84</x:v>
@@ -22167,141 +22164,141 @@
       <x:c r="I335" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>32089</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>623632</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38895</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>621791</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>40552</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
@@ -22367,66 +22364,66 @@
       <x:c r="U338" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>608623</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
@@ -22689,51 +22686,51 @@
       <x:c r="M344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>21551</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>635340</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -22859,51 +22856,51 @@
       <x:c r="L347" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>497289</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>37999</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
@@ -22959,60 +22956,60 @@
       <x:c r="I349" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>595150</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
@@ -23131,51 +23128,51 @@
       <x:c r="M352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>630791</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -23416,51 +23413,51 @@
       <x:c r="L357" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>623980</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
         <x:v>725</x:v>
@@ -23488,85 +23485,85 @@
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>607829</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>632830</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
@@ -23579,69 +23576,69 @@
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>615882</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
@@ -23715,51 +23712,51 @@
       <x:c r="L362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>546958</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
@@ -23911,132 +23908,132 @@
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>616235</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>566905</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -24051,167 +24048,167 @@
       <x:c r="J368" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>601332</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>601331</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>566900</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>83</x:v>
@@ -24284,51 +24281,51 @@
       <x:c r="M372" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>599942</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>618</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -24341,51 +24338,51 @@
       <x:c r="M373" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>599943</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>618</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
@@ -24397,51 +24394,51 @@
       <x:c r="L374" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>553371</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -24498,51 +24495,51 @@
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>553436</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
@@ -24567,51 +24564,51 @@
       <x:c r="L377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>590143</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
@@ -24686,51 +24683,51 @@
       <x:c r="M379" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>553415</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
@@ -24781,123 +24778,123 @@
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>586232</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>572389</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -24966,51 +24963,51 @@
       <x:c r="L384" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>553372</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>26</x:v>
@@ -25026,275 +25023,275 @@
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>590333</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I386" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>554002</x:v>
+        <x:v>606262</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H387" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>507653</x:v>
+        <x:v>554002</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>771</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I388" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>625861</x:v>
+        <x:v>507653</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>554784</x:v>
+        <x:v>625861</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
@@ -25303,57 +25300,57 @@
       <x:c r="K390" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>606262</x:v>
+        <x:v>554784</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -25479,51 +25476,51 @@
       <x:c r="L393" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>495334</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
@@ -25539,51 +25536,51 @@
       <x:c r="M394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>596925</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -25593,51 +25590,51 @@
       <x:c r="M395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>596933</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>40981</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="I396" s="16" t="s">
         <x:v>778</x:v>
@@ -25740,138 +25737,138 @@
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>499360</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>499366</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
@@ -25894,214 +25891,213 @@
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>549475</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
-      <x:c r="E401" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>603628</x:v>
+        <x:v>616212</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
-        <x:v>322</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
-      <x:c r="E402" s="14" t="s"/>
+      <x:c r="E402" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>616212</x:v>
+        <x:v>603628</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>499363</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
@@ -26173,51 +26169,51 @@
       <x:c r="M405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>616215</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
@@ -26232,51 +26228,51 @@
       <x:c r="M406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>603629</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -26289,51 +26285,51 @@
       <x:c r="M407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>603676</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
@@ -26459,51 +26455,51 @@
       <x:c r="M410" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>587944</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -26814,51 +26810,51 @@
       <x:c r="T416" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
@@ -26904,51 +26900,51 @@
       <x:c r="M418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>624549</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
@@ -27123,51 +27119,51 @@
       <x:c r="L422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>613327</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -27625,111 +27621,111 @@
       <x:c r="K431" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>613328</x:v>
+        <x:v>613335</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="U431" s="4" t="s">
         <x:v>823</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>613335</x:v>
+        <x:v>613328</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>811</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -28129,51 +28125,51 @@
       <x:c r="M440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>601623</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -28326,51 +28322,51 @@
       <x:c r="U443" s="4" t="s">
         <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>838</x:v>
       </x:c>
@@ -28413,51 +28409,51 @@
       <x:c r="M445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>624547</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
@@ -28469,51 +28465,51 @@
       <x:c r="L446" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>548736</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>804</x:v>
       </x:c>
@@ -28526,51 +28522,51 @@
       <x:c r="L447" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>548734</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
@@ -28645,51 +28641,51 @@
       <x:c r="M449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>599061</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
@@ -28701,167 +28697,167 @@
       <x:c r="L450" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>544990</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>544989</x:v>
+        <x:v>599753</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>849</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>544991</x:v>
+        <x:v>544989</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>629</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
@@ -28871,57 +28867,57 @@
       <x:c r="K453" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>599753</x:v>
+        <x:v>544991</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>848</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
@@ -28936,82 +28932,82 @@
       <x:c r="M454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>599062</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>525447</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
@@ -29020,51 +29016,51 @@
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>525446</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
@@ -29183,51 +29179,51 @@
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s"/>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>525449</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
@@ -29236,66 +29232,66 @@
       <x:c r="C460" s="15" t="s"/>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s"/>
       <x:c r="K460" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>525450</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
@@ -29308,51 +29304,51 @@
       <x:c r="L461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>546791</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
@@ -29424,51 +29420,51 @@
       <x:c r="M463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>592049</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -29481,357 +29477,357 @@
       <x:c r="M464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>592492</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>596934</x:v>
+        <x:v>595144</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>596</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>595144</x:v>
+        <x:v>596934</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>635657</x:v>
+        <x:v>635656</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>863</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C468" s="15" t="s"/>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s"/>
       <x:c r="K468" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="S468" s="14" t="n">
+        <x:v>635657</x:v>
+      </x:c>
+      <x:c r="T468" s="16" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>863</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s"/>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>635656</x:v>
+        <x:v>635655</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>863</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C470" s="15" t="s"/>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s"/>
       <x:c r="K470" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>595992</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="C471" s="3" t="s"/>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>870</x:v>
@@ -29853,218 +29849,218 @@
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>633073</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>607293</x:v>
+        <x:v>607281</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>558034</x:v>
+        <x:v>607293</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>607281</x:v>
+        <x:v>558034</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -30130,51 +30126,51 @@
       <x:c r="M476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>624518</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -30187,51 +30183,51 @@
       <x:c r="M477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>607282</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
@@ -30251,324 +30247,323 @@
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>558033</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
-      <x:c r="E479" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>600454</x:v>
+        <x:v>616195</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>878</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
-      <x:c r="E480" s="14" t="s"/>
+      <x:c r="E480" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>616195</x:v>
+        <x:v>600452</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>878</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>600452</x:v>
+        <x:v>546742</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>546742</x:v>
+        <x:v>600454</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>546744</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>41040</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
@@ -30590,51 +30585,51 @@
       <x:c r="M484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>32006</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>592826</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -30644,51 +30639,51 @@
       <x:c r="M485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>624530</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -30701,51 +30696,51 @@
       <x:c r="M486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>596932</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -30755,51 +30750,51 @@
       <x:c r="M487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>596928</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -30812,51 +30807,51 @@
       <x:c r="M488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>596929</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -30930,51 +30925,51 @@
       <x:c r="M490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>599119</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>888</x:v>
       </x:c>
@@ -31033,129 +31028,129 @@
       <x:c r="G492" s="14" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="I492" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>608527</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>608526</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="C494" s="15" t="s"/>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="I494" s="16" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s"/>
       <x:c r="K494" s="14" t="s">
         <x:v>25</x:v>
@@ -31211,117 +31206,117 @@
       <x:c r="J495" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>596931</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>596926</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
@@ -31502,255 +31497,255 @@
         <x:v>397</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s"/>
       <x:c r="K500" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>595016</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
+      <x:c r="E501" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>617717</x:v>
+        <x:v>548184</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>915</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>916</x:v>
+        <x:v>914</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>617719</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="U502" s="16" t="s">
         <x:v>917</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>916</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
-      <x:c r="E503" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>548184</x:v>
+        <x:v>617717</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>918</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>583269</x:v>
       </x:c>
@@ -31760,81 +31755,81 @@
       <x:c r="U504" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>617718</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
@@ -31849,51 +31844,51 @@
       <x:c r="M506" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>600063</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -31903,81 +31898,81 @@
       <x:c r="L507" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>600064</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
-        <x:v>915</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>598715</x:v>
       </x:c>
@@ -31987,51 +31982,51 @@
       <x:c r="U508" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>609486</x:v>
       </x:c>
@@ -32044,51 +32039,51 @@
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>583268</x:v>
       </x:c>
@@ -32105,69 +32100,69 @@
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="C511" s="3" t="s"/>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>629201</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
@@ -32528,51 +32523,51 @@
       <x:c r="T518" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>35215</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>905</x:v>
       </x:c>
@@ -32585,51 +32580,51 @@
       <x:c r="U519" s="4" t="s">
         <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>35215</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>905</x:v>
       </x:c>
@@ -32675,51 +32670,51 @@
       <x:c r="M521" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>598908</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
@@ -32869,51 +32864,51 @@
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="E525" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="H525" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
@@ -33063,51 +33058,51 @@
       <x:c r="M528" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
         <x:v>599056</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -33185,972 +33180,972 @@
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>578168</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="E531" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H531" s="0" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P531" s="0" t="s">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="Q531" s="4" t="s">
         <x:v>963</x:v>
       </x:c>
-      <x:c r="P531" s="0" t="s">
+      <x:c r="R531" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
-      <x:c r="Q531" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S531" s="0" t="n">
-        <x:v>607607</x:v>
+        <x:v>607620</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H532" s="14" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I532" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="Q532" s="16" t="s">
+        <x:v>963</x:v>
+      </x:c>
+      <x:c r="R532" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
-      <x:c r="Q532" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>607620</x:v>
+        <x:v>553294</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="E533" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H533" s="0" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="P533" s="0" t="s">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="Q533" s="4" t="s">
         <x:v>963</x:v>
       </x:c>
-      <x:c r="P533" s="0" t="s">
+      <x:c r="R533" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
-      <x:c r="Q533" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>553294</x:v>
+        <x:v>553293</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H534" s="14" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I534" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="Q534" s="16" t="s">
+        <x:v>963</x:v>
+      </x:c>
+      <x:c r="R534" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
-      <x:c r="Q534" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>553293</x:v>
+        <x:v>607607</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>42351</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="E535" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H535" s="0" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="Q535" s="4" t="s">
+        <x:v>963</x:v>
+      </x:c>
+      <x:c r="R535" s="0" t="s">
         <x:v>964</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>966</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>631128</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
-        <x:v>967</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
-        <x:v>38527</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H536" s="14" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I536" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
-        <x:v>21576</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
+        <x:v>966</x:v>
+      </x:c>
+      <x:c r="P536" s="14" t="s">
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="Q536" s="16" t="s">
         <x:v>968</x:v>
       </x:c>
-      <x:c r="P536" s="14" t="s">
+      <x:c r="R536" s="14" t="s">
         <x:v>969</x:v>
       </x:c>
-      <x:c r="Q536" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>604084</x:v>
+        <x:v>553316</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H537" s="0" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="Q537" s="4" t="s">
+        <x:v>968</x:v>
+      </x:c>
+      <x:c r="R537" s="0" t="s">
         <x:v>969</x:v>
       </x:c>
-      <x:c r="Q537" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>553316</x:v>
+        <x:v>604084</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>960</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H538" s="14" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I538" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
-        <x:v>963</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="Q538" s="16" t="s">
+        <x:v>968</x:v>
+      </x:c>
+      <x:c r="R538" s="14" t="s">
         <x:v>969</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>971</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>604085</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="E539" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H539" s="0" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="P539" s="0" t="s">
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="Q539" s="4" t="s">
         <x:v>968</x:v>
       </x:c>
-      <x:c r="P539" s="0" t="s">
+      <x:c r="R539" s="0" t="s">
         <x:v>969</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>971</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>604083</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>967</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H540" s="14" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I540" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="P540" s="14" t="s">
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="Q540" s="16" t="s">
         <x:v>968</x:v>
       </x:c>
-      <x:c r="P540" s="14" t="s">
+      <x:c r="R540" s="14" t="s">
         <x:v>969</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>971</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>553315</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="E541" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H541" s="0" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="P541" s="0" t="s">
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="Q541" s="4" t="s">
         <x:v>968</x:v>
       </x:c>
-      <x:c r="P541" s="0" t="s">
+      <x:c r="R541" s="0" t="s">
         <x:v>969</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>971</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>553313</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
-        <x:v>973</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
-        <x:v>40921</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H542" s="14" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I542" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
-        <x:v>974</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>975</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>604157</x:v>
+        <x:v>553195</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
-        <x:v>42351</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H543" s="0" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>631116</x:v>
+        <x:v>604157</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>973</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
-        <x:v>40921</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H544" s="14" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I544" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
-        <x:v>974</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>975</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>588229</x:v>
+        <x:v>631116</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H545" s="0" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>553195</x:v>
+        <x:v>588229</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H546" s="14" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I546" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
@@ -34163,962 +34158,962 @@
       <x:c r="S546" s="14" t="n">
         <x:v>604255</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H547" s="0" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>604768</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>42351</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H548" s="14" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I548" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>631125</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H549" s="0" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>552785</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H550" s="14" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I550" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>552699</x:v>
+        <x:v>607526</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
-        <x:v>40921</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="E551" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H551" s="0" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>607526</x:v>
+        <x:v>552699</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>42351</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H552" s="14" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I552" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>631120</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="E553" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H553" s="0" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>552704</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H554" s="14" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I554" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
         <x:v>607524</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="E555" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H555" s="0" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
         <x:v>552698</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
-        <x:v>960</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H556" s="14" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I556" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
-        <x:v>963</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>605179</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H557" s="0" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>605175</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
-        <x:v>973</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H558" s="14" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I558" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
-        <x:v>974</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>605178</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>42351</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="E559" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H559" s="0" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>631129</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H560" s="14" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I560" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
-        <x:v>968</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>605174</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H561" s="0" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>605176</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H562" s="14" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I562" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>984</x:v>
       </x:c>
@@ -35233,381 +35228,381 @@
       <x:c r="S564" s="14" t="n">
         <x:v>537363</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>989</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="E565" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H565" s="0" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
         <x:v>553721</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
-        <x:v>967</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H566" s="14" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I566" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
-        <x:v>968</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
-        <x:v>961</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
         <x:v>553728</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H567" s="0" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>553723</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H568" s="14" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I568" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
-        <x:v>961</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
         <x:v>553725</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H569" s="0" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>553726</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
-        <x:v>960</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="H570" s="14" t="s">
         <x:v>961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="I570" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
-        <x:v>963</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
-        <x:v>961</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>553732</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
@@ -35694,157 +35689,157 @@
       <x:c r="L572" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>572712</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="E573" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="H573" s="0" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>602712</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="I574" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
         <x:v>547216</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
@@ -35878,51 +35873,51 @@
       <x:c r="M575" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>23622</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
         <x:v>609321</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>36393</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="I576" s="16" t="s">
         <x:v>397</x:v>
@@ -35960,208 +35955,208 @@
       <x:c r="T576" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="E577" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>549552</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>1011</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I578" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>605603</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="E579" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="H579" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>547250</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
-        <x:v>824</x:v>
+        <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>34759</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
@@ -36218,51 +36213,51 @@
       <x:c r="G581" s="0" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="H581" s="0" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>590107</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
@@ -36279,111 +36274,111 @@
       <x:c r="G582" s="14" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="I582" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>608402</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="E583" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="H583" s="0" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
         <x:v>608401</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
@@ -36405,198 +36400,198 @@
       <x:c r="J584" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>593739</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>37907</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>593740</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C586" s="15" t="s"/>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s"/>
       <x:c r="K586" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>588204</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C587" s="3" t="s"/>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>588205</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
@@ -36627,51 +36622,51 @@
       <x:c r="M588" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>615949</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="E589" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -37142,111 +37137,111 @@
       <x:c r="L597" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>635448</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
-        <x:v>915</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K598" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>596762</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="E599" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="H599" s="0" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
@@ -38062,51 +38057,51 @@
       <x:c r="M613" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>607837</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
@@ -38228,51 +38223,51 @@
       <x:c r="M616" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>590480</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>36704</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -38336,75 +38331,75 @@
       <x:c r="L618" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>620332</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>36867</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -38581,513 +38576,513 @@
         <x:v>602093</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C623" s="3" t="s"/>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="H623" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
-        <x:v>965</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>13113</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
-        <x:v>965</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>599733</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>989</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>635314</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>597467</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>592390</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>42352</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>635330</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>597468</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>596725</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>597469</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>36493</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="E631" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>506880</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
@@ -39102,155 +39097,155 @@
       <x:c r="G632" s="14" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="I632" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>15457</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>576275</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="E633" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H633" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>603824</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="I634" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
@@ -39266,51 +39261,51 @@
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="E635" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H635" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
@@ -39327,205 +39322,205 @@
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I636" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>453855</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="E637" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H637" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>554929</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I638" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>509936</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="H639" s="0" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -39965,51 +39960,51 @@
       <x:c r="U646" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="H647" s="0" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>905</x:v>
       </x:c>
@@ -40233,126 +40228,126 @@
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>575685</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>35386</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s"/>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="I652" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>575970</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="G653" s="0" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="H653" s="0" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -40367,51 +40362,51 @@
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="I654" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>978</x:v>
       </x:c>
@@ -40439,51 +40434,51 @@
       <x:c r="G655" s="0" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="H655" s="0" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>581342</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
@@ -40498,93 +40493,93 @@
       <x:c r="G656" s="14" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="I656" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>581343</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="H657" s="0" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -40916,51 +40911,51 @@
       <x:c r="M663" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>601409</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
@@ -41032,51 +41027,51 @@
       <x:c r="M665" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>601411</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
@@ -41091,51 +41086,51 @@
       <x:c r="M666" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>601410</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>41991</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="G667" s="0" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>25</x:v>
       </x:c>