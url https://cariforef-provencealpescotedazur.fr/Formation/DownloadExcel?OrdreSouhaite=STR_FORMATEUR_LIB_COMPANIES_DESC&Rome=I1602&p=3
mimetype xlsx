--- v5 (2026-11-02)
+++ v6 (2026-11-02)
@@ -194,59 +194,59 @@
   <x:si>
     <x:t>Certificat de spécialisation aéronautique option avionique</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation aéronautique option hélicoptères à moteurs à turbines</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro aéronautique option avionique</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro aéronautique option systèmes</x:t>
   </x:si>
   <x:si>
     <x:t>BTS aéronautique</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
+    <x:t>bac pro aéronautique option structure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP aéronautique option avionique</x:t>
+  </x:si>
+  <x:si>
     <x:t>Certificat de spécialisation aéronautique option avions à moteurs à turbines</x:t>
   </x:si>
   <x:si>
-    <x:t>bac pro aéronautique option structure</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>BTS aéronautique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Aristide Briand</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
@@ -311,198 +311,198 @@
   <x:si>
     <x:t>Bac pro aéronautique option systèmes (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>BTS motorisations toutes énergies</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro aéronautique option avionique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
-    <x:t>Greta-Cfa Provence</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac pro aéronautique option avionique</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BTS Aéronautique</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">mastère spé. Aeronautics Operational Sustainment for State Aircraft </x:t>
   </x:si>
   <x:si>
     <x:t>École de l'air et de l'espace</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de l'air et de l'espace</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école de l'air et de l'espace</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Construction aérospatiale</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro aéronautique option structure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
+    <x:t>Certificat de spécialisation aéronautique option hélicoptères à moteurs à turbines (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Certificat de spécialisation aéronautique option avions à moteurs à turbines (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Certificat de spécialisation aéronautique option hélicoptères à moteurs à turbines (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation aéronautique option avionique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>cycle préparatoire Intégré CESI - spécialité généraliste, BTP, informatique, systèmes embarqués</x:t>
   </x:si>
   <x:si>
     <x:t>CESI école d'ingénieurs - campus de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite travaux BTP</x:t>
   </x:si>
   <x:si>
     <x:t>CESI Ecole d'ingénieurs - campus de Nice Sophia Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>CESI école d'ingénieurs - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>CESI Ecole d'ingénieurs - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
+    <x:t>Certificat de spécialisation aéronautique option avionique (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afpi Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Certificat de spécialisation aéronautique option hélicoptères à moteurs à turbines (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
-    <x:t>Afpi Provence</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>12/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1371,208 +1371,208 @@
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>650234</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
-        <x:v>37924</x:v>
+        <x:v>37928</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>649086</x:v>
+        <x:v>649291</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>37928</x:v>
+        <x:v>37700</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>649291</x:v>
+        <x:v>649308</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
-        <x:v>37700</x:v>
+        <x:v>37924</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>649308</x:v>
+        <x:v>649086</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2068,160 +2068,163 @@
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>617140</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>38576</x:v>
+        <x:v>37928</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s">
-[...2 lines deleted...]
-      <x:c r="F20" s="14" t="s">
+      <x:c r="E20" s="14" t="s"/>
+      <x:c r="F20" s="14" t="s"/>
+      <x:c r="G20" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="G20" s="14" t="s">
+      <x:c r="H20" s="14" t="s"/>
+      <x:c r="I20" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="H20" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>583882</x:v>
+        <x:v>641686</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>37928</x:v>
+        <x:v>38576</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
+      <x:c r="E21" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
       <x:c r="G21" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>641686</x:v>
+        <x:v>583882</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2640,104 +2643,104 @@
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>605629</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>38576</x:v>
+        <x:v>37928</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>605650</x:v>
+        <x:v>605627</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37924</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -2747,236 +2750,236 @@
       <x:c r="K31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>605709</x:v>
+        <x:v>605710</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>37928</x:v>
+        <x:v>38576</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>550185</x:v>
+        <x:v>605650</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>37928</x:v>
+        <x:v>37924</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>605627</x:v>
+        <x:v>605709</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>37924</x:v>
+        <x:v>37928</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>605710</x:v>
+        <x:v>550185</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -3487,132 +3490,132 @@
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37924</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>644621</x:v>
+        <x:v>644607</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37924</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>644607</x:v>
+        <x:v>644621</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">