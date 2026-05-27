--- v3 (2026-05-27)
+++ v4 (2026-05-27)
@@ -353,68 +353,68 @@
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro cuisine</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation cuisinier en desserts de restaurant (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production</x:t>
   </x:si>
   <x:si>
     <x:t>BANDOL</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production + spécialisation Les petits fours sucrés et salés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation desserts chocolat</x:t>
   </x:si>
   <x:si>
     <x:t>Restauration</x:t>
   </x:si>
   <x:si>
     <x:t>COGOLIN</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production + spécialisation Les petits fours sucrés et salés</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation plancha et métiers de grillardin</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation cuisine italienne : les pâtes fraîches, sauces et risottos</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation macarons</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation barbecue</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production + specialisation Les pains et viennoiseries</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production + spécialisation : Les glaces et sorbets</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation canard et foie gras</x:t>
@@ -476,59 +476,59 @@
   <x:si>
     <x:t>Hôtellerie</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Formation santé</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Cuisinier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier / chef de partie en restauration</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
@@ -1052,74 +1052,74 @@
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Intégrale Sécurité Formations - Integrale Academy</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
+    <x:t>08/28/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/28/2023 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>07/10/2026 00:00:00</x:t>
+    <x:t>08/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/26/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel commis de cuisine (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Reclassement et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFREC</x:t>
   </x:si>
   <x:si>
     <x:t>13220</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAUNEUF-LES-MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>12/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pasta et Basta</x:t>
@@ -1652,57 +1652,57 @@
   <x:si>
     <x:t>VLT</x:t>
   </x:si>
   <x:si>
     <x:t>83640</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEVAIRE</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisine bien être : compétences professionnelles complémentaires</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Commerçant , Demandeur d'emploi , Formateur , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Afc Groupe</x:t>
   </x:si>
   <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -3062,276 +3062,275 @@
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>520702</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
-      <x:c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>448269</x:v>
+        <x:v>586653</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>40287</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>607981</x:v>
+        <x:v>448269</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>570000</x:v>
+        <x:v>607981</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s"/>
+      <x:c r="E20" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>586653</x:v>
+        <x:v>570000</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -3695,244 +3694,244 @@
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>587077</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>37867</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>587183</x:v>
+        <x:v>587340</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>37859</x:v>
+        <x:v>37867</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>587340</x:v>
+        <x:v>587183</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>587209</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>587303</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
@@ -3945,231 +3944,231 @@
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>587336</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>587181</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>587185</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>587211</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -4182,327 +4181,327 @@
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>587368</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>587373</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>587337</x:v>
+        <x:v>587210</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>587210</x:v>
+        <x:v>587337</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>587078</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>587213</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -4515,105 +4514,105 @@
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>587370</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>587207</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -4637,205 +4636,205 @@
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>587302</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>587345</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>587186</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>587212</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
@@ -5002,57 +5001,57 @@
       <x:c r="K51" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>603877</x:v>
+        <x:v>558836</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
@@ -5061,51 +5060,51 @@
       <x:c r="K52" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>603878</x:v>
+        <x:v>603877</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -5118,229 +5117,230 @@
       <x:c r="K53" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>558836</x:v>
+        <x:v>603878</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U53" s="4" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>603875</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>42189</x:v>
+        <x:v>37867</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
+      <x:c r="E55" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>629978</x:v>
+        <x:v>590722</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>37867</x:v>
+        <x:v>42189</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>590722</x:v>
+        <x:v>629978</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="U56" s="16" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>39515</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -5350,51 +5350,51 @@
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>558849</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>39515</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
@@ -5593,156 +5593,156 @@
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>603892</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>38722</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>603895</x:v>
+        <x:v>526706</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>526706</x:v>
+        <x:v>603895</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
@@ -5811,57 +5811,57 @@
       <x:c r="K65" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>557642</x:v>
+        <x:v>603894</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
@@ -5870,57 +5870,57 @@
       <x:c r="K66" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>603894</x:v>
+        <x:v>557642</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5930,51 +5930,51 @@
       <x:c r="M67" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>629951</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39515</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -5987,51 +5987,51 @@
       <x:c r="M68" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>629944</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6677,114 +6677,114 @@
       <x:c r="K80" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>553833</x:v>
+        <x:v>504087</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>504087</x:v>
+        <x:v>553833</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
@@ -7886,103 +7886,103 @@
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>547377</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>37380</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>547397</x:v>
+        <x:v>600304</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>177</x:v>
@@ -7993,178 +7993,178 @@
       <x:c r="K102" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>600327</x:v>
+        <x:v>547378</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>600304</x:v>
+        <x:v>600327</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37380</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>547378</x:v>
+        <x:v>547397</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
@@ -8477,178 +8477,178 @@
       <x:c r="K110" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>520693</x:v>
+        <x:v>607205</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>607233</x:v>
+        <x:v>520693</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>607205</x:v>
+        <x:v>607233</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -9141,159 +9141,159 @@
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>520656</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>605951</x:v>
+        <x:v>547513</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>547513</x:v>
+        <x:v>605951</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
@@ -10406,104 +10406,104 @@
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>559036</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>516371</x:v>
+        <x:v>608248</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
@@ -10513,118 +10513,118 @@
       <x:c r="K145" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>516407</x:v>
+        <x:v>559015</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>608248</x:v>
+        <x:v>516371</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
@@ -10634,57 +10634,57 @@
       <x:c r="K147" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>559015</x:v>
+        <x:v>516407</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>207</x:v>
@@ -11171,161 +11171,161 @@
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>604336</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>520663</x:v>
+        <x:v>456545</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>456545</x:v>
+        <x:v>520663</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -11678,57 +11678,57 @@
       <x:c r="K165" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>547522</x:v>
+        <x:v>605969</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
@@ -11737,57 +11737,57 @@
       <x:c r="K166" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>605969</x:v>
+        <x:v>547522</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14573,148 +14573,148 @@
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>595238</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>595232</x:v>
+        <x:v>597392</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>597392</x:v>
+        <x:v>595232</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
@@ -14880,51 +14880,51 @@
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>554309</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
@@ -15173,51 +15173,51 @@
       <x:c r="K227" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>550558</x:v>
+        <x:v>447542</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>325</x:v>
@@ -15232,51 +15232,51 @@
       <x:c r="K228" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>447542</x:v>
+        <x:v>550558</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
@@ -15289,51 +15289,51 @@
       <x:c r="K229" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>501427</x:v>
+        <x:v>607929</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>325</x:v>
@@ -15348,51 +15348,51 @@
       <x:c r="K230" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>607929</x:v>
+        <x:v>501427</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
@@ -16337,159 +16337,159 @@
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>540927</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>554037</x:v>
+        <x:v>507615</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>492295</x:v>
+        <x:v>554037</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
@@ -16552,60 +16552,60 @@
       <x:c r="J251" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>507615</x:v>
+        <x:v>492295</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="G252" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
@@ -17192,111 +17192,111 @@
       <x:c r="K262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>542508</x:v>
+        <x:v>540935</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>540935</x:v>
+        <x:v>542508</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17935,493 +17935,502 @@
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>570896</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>34956</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
-      <x:c r="E276" s="14" t="s"/>
-      <x:c r="F276" s="14" t="s"/>
+      <x:c r="E276" s="14" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="F276" s="14" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="G276" s="14" t="s">
-        <x:v>199</x:v>
-[...1 lines deleted...]
-      <x:c r="H276" s="14" t="s"/>
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H276" s="14" t="s">
+        <x:v>383</x:v>
+      </x:c>
       <x:c r="I276" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>491853</x:v>
+        <x:v>581082</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>589721</x:v>
+        <x:v>540922</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>38722</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
-      <x:c r="E278" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E278" s="14" t="s"/>
+      <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>382</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>581082</x:v>
+        <x:v>589720</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>540922</x:v>
+        <x:v>493598</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>589720</x:v>
+        <x:v>543730</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>37553</x:v>
+        <x:v>34956</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>493598</x:v>
+        <x:v>587906</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>543730</x:v>
+        <x:v>543731</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
-        <x:v>34956</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
+      <x:c r="E283" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="F283" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H283" s="0" t="s">
+        <x:v>383</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>587906</x:v>
+        <x:v>583924</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
@@ -18433,225 +18442,219 @@
       <x:c r="L284" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>565702</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>543731</x:v>
+        <x:v>587956</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>34956</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
-      <x:c r="E286" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E286" s="14" t="s"/>
+      <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>382</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>583924</x:v>
+        <x:v>491853</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>587956</x:v>
+        <x:v>589721</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -18715,51 +18718,51 @@
       <x:c r="L289" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>557467</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
@@ -19129,51 +19132,51 @@
       <x:c r="M296" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>581260</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -19703,57 +19706,57 @@
       <x:c r="K306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>566273</x:v>
+        <x:v>616710</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -19814,57 +19817,57 @@
       <x:c r="K308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>616710</x:v>
+        <x:v>566273</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -20230,211 +20233,211 @@
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>581333</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
-        <x:v>38722</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>625345</x:v>
+        <x:v>493596</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>625346</x:v>
+        <x:v>625345</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
-        <x:v>37553</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>493596</x:v>
+        <x:v>625346</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -21793,101 +21796,101 @@
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>609378</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
-        <x:v>37553</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I344" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>454923</x:v>
+        <x:v>498469</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
@@ -21897,118 +21900,118 @@
       <x:c r="K345" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>498469</x:v>
+        <x:v>548769</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I346" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>548769</x:v>
+        <x:v>454923</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -22029,159 +22032,159 @@
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>496776</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
-        <x:v>40287</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>601100</x:v>
+        <x:v>520680</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>520680</x:v>
+        <x:v>601100</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
@@ -22193,51 +22196,51 @@
       <x:c r="L350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>546532</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>37380</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
@@ -22250,51 +22253,51 @@
       <x:c r="L351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>546540</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
@@ -22309,51 +22312,51 @@
       <x:c r="L352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>546560</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
@@ -22596,51 +22599,51 @@
       <x:c r="L357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>546559</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -23525,207 +23528,207 @@
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>570579</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I374" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>570569</x:v>
+        <x:v>570589</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
-        <x:v>37859</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>570589</x:v>
+        <x:v>570569</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>570591</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
@@ -24419,57 +24422,57 @@
       <x:c r="K388" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>553261</x:v>
+        <x:v>501704</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -24479,57 +24482,57 @@
       <x:c r="K389" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>604806</x:v>
+        <x:v>553261</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
         <x:v>153</x:v>
@@ -24540,57 +24543,57 @@
       <x:c r="K390" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>501704</x:v>
+        <x:v>604806</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -26756,257 +26759,257 @@
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>546721</x:v>
+        <x:v>602762</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
-        <x:v>38871</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>42708</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>602779</x:v>
+        <x:v>546721</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38871</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42708</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>446076</x:v>
+        <x:v>602779</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I430" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>602762</x:v>
+        <x:v>446076</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
@@ -27269,164 +27272,164 @@
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>572646</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38871</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42708</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>546722</x:v>
+        <x:v>547233</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
-        <x:v>38871</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>42708</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>547233</x:v>
+        <x:v>546722</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
@@ -27438,54 +27441,54 @@
       <x:c r="L438" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>513695</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -27495,54 +27498,54 @@
       <x:c r="L439" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>513694</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C440" s="15" t="s"/>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s"/>
       <x:c r="K440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
@@ -27551,51 +27554,51 @@
       <x:c r="M440" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>42720</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>629513</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -29663,103 +29666,103 @@
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>604304</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
-        <x:v>39515</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>604310</x:v>
+        <x:v>567852</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>37380</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I478" s="16" t="s">
         <x:v>155</x:v>
@@ -29844,104 +29847,104 @@
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>604312</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
-        <x:v>38722</x:v>
+        <x:v>39515</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I480" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>567852</x:v>
+        <x:v>604310</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -30544,57 +30547,57 @@
       <x:c r="K491" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>581346</x:v>
+        <x:v>611322</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="U491" s="4" t="s">
         <x:v>527</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
@@ -30603,96 +30606,96 @@
       <x:c r="K492" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>611322</x:v>
+        <x:v>581346</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>611323</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
@@ -30705,51 +30708,51 @@
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>620316</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">