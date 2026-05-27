--- v3 (2026-05-27)
+++ v4 (2026-05-27)
@@ -335,110 +335,110 @@
   <x:si>
     <x:t>Bac pro cuisine (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BP arts de la cuisine (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gastronomie</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation desserts de restaurant (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel commis de cuisine (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro cuisine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Certificat de spécialisation cuisinier en desserts de restaurant (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac pro cuisine</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production</x:t>
   </x:si>
   <x:si>
     <x:t>BANDOL</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation desserts chocolat</x:t>
   </x:si>
   <x:si>
     <x:t>Restauration</x:t>
   </x:si>
   <x:si>
     <x:t>COGOLIN</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production + spécialisation Les petits fours sucrés et salés</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Cuisinier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cuisinier BC01 Production culinaire + spécialisation cuisine italienne : les pâtes fraîches, sauces et risottos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cuisinier BC01 Production culinaire + spécialisation macarons</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation plancha et métiers de grillardin</x:t>
   </x:si>
   <x:si>
-    <x:t>Cuisinier</x:t>
-[...8 lines deleted...]
-    <x:t>Cuisinier BC01 Production culinaire + spécialisation macarons</x:t>
+    <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production + specialisation Les pains et viennoiseries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production + spécialisation : Les glaces et sorbets</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation barbecue</x:t>
   </x:si>
   <x:si>
-    <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production + specialisation Les pains et viennoiseries</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation canard et foie gras</x:t>
   </x:si>
   <x:si>
     <x:t>Organisation opérationnelle d’un stand de rôtisserie</x:t>
   </x:si>
   <x:si>
     <x:t>Tbc Formation - Jean-Christophe Stref</x:t>
   </x:si>
   <x:si>
     <x:t>83670</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Traiteur</x:t>
   </x:si>
   <x:si>
     <x:t>LANCON-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2026 00:00:00</x:t>
@@ -476,59 +476,59 @@
   <x:si>
     <x:t>Hôtellerie</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Formation santé</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/31/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Cuisinier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier / chef de partie en restauration</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
@@ -611,56 +611,56 @@
   <x:si>
     <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Métropôle Aix Marseille Provence - CFA Métropolitain - Campus des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/03/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Maison Familiale et Rurale de la Roque d'Anthéron</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>13640</x:t>
   </x:si>
   <x:si>
     <x:t>LA ROQUE-D'ANTHERON</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Lyée Professionnel Briand Aristide</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
@@ -710,62 +710,62 @@
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Golf Hôtel</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Charles Privat</x:t>
   </x:si>
   <x:si>
     <x:t>13637</x:t>
   </x:si>
   <x:si>
+    <x:t>06/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée Porfessionnel Ferdinant Revoul - Lycée des Métiers des Arts Culinaires et des Technologies</x:t>
   </x:si>
   <x:si>
     <x:t>84600</x:t>
   </x:si>
   <x:si>
     <x:t>VALREAS</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro cuisine</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent P Arène</x:t>
   </x:si>
   <x:si>
     <x:t>04203</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation desserts de restaurant</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Montmajour</x:t>
@@ -1052,62 +1052,62 @@
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Intégrale Sécurité Formations - Integrale Academy</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
+    <x:t>08/26/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/28/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/26/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel commis de cuisine (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Reclassement et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFREC</x:t>
   </x:si>
   <x:si>
     <x:t>13220</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
@@ -1157,101 +1157,101 @@
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Heures Libres de la Jeunesse - Institut Méditerranéen du Sport, de l'Animation et du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>HLJ - IMSAT</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>63000</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
     <x:t>CS Certificat de Spécialisation Desserts de restaurant</x:t>
   </x:si>
   <x:si>
-    <x:t>AIX EN PROVENCE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Cuisine</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Cuisine</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>France Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CS - Certificat de spécialisation Cuisinier en desserts de restaurant (ex Mention Complémentaire)</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP cuisine - Maîtrise réseaux sociaux - Compétences climat alimentation durable et gestion des biodéchets</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>09/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP cuisine - Cuisine des terroirs, circuits courts et alimentation durable</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FCIP AIX-MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13857</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
@@ -1325,146 +1325,146 @@
   <x:si>
     <x:t>Haccp : appliquer les bonnes pratiques d'hygiène en restauration collective</x:t>
   </x:si>
   <x:si>
     <x:t>France Proformation</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Autre public , Demandeur d'emploi , Tout public</x:t>
+    <x:t>EREA Louis Aragon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA L Aragon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES PENNES-MIRABEAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fondamentaux cuisine gastronomique + Haccp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Educ'Altitudes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESCCOM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>La cuisine gourmande ou la cuisson sous vide et basses températures</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dc Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2019 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseil Formation Ingéniérie Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFI MEDITERRANEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent de la fonction publique , Licencié pour motif économique , Public en emploi , Public sans emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
   </x:si>
   <x:si>
     <x:t>CIA</x:t>
   </x:si>
   <x:si>
     <x:t>13333</x:t>
   </x:si>
   <x:si>
-    <x:t>EREA Louis Aragon</x:t>
-[...70 lines deleted...]
-  <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Le Beausset</x:t>
   </x:si>
   <x:si>
     <x:t>83330</x:t>
@@ -1505,68 +1505,68 @@
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/29/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel cuisinier en restauration collective (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/29/2023 00:00:00</x:t>
+    <x:t>10/27/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/27/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Cfa des Chefs</x:t>
   </x:si>
   <x:si>
     <x:t>92130</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisine japonaise</x:t>
   </x:si>
   <x:si>
     <x:t>Cf</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
@@ -1652,57 +1652,57 @@
   <x:si>
     <x:t>VLT</x:t>
   </x:si>
   <x:si>
     <x:t>83640</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEVAIRE</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisine bien être : compétences professionnelles complémentaires</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Commerçant , Demandeur d'emploi , Formateur , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Afc Groupe</x:t>
   </x:si>
   <x:si>
+    <x:t>10/20/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -3003,159 +3003,160 @@
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>496251</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
-      <x:c r="E16" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>520702</x:v>
+        <x:v>586653</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
+      <x:c r="E17" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>586653</x:v>
+        <x:v>520702</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
@@ -3521,160 +3522,159 @@
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>584950</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>37380</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
-      <x:c r="E25" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>570010</x:v>
+        <x:v>586644</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>37380</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s"/>
+      <x:c r="E26" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>586644</x:v>
+        <x:v>570010</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3828,234 +3828,234 @@
         <x:v>100</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>587209</x:v>
+        <x:v>587303</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>587303</x:v>
+        <x:v>587336</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>587336</x:v>
+        <x:v>587181</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>587181</x:v>
+        <x:v>587185</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
@@ -4065,233 +4065,233 @@
       <x:c r="J34" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>587185</x:v>
+        <x:v>587209</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>37867</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>587211</x:v>
+        <x:v>587368</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>587368</x:v>
+        <x:v>587373</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>37859</x:v>
+        <x:v>37867</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>587373</x:v>
+        <x:v>587211</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
@@ -4304,51 +4304,51 @@
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>587210</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42746</x:v>
@@ -4469,51 +4469,51 @@
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>587213</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
@@ -4526,51 +4526,51 @@
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>587370</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42746</x:v>
@@ -4626,51 +4626,51 @@
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>587302</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4691,51 +4691,51 @@
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>587345</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
@@ -5002,57 +5002,57 @@
       <x:c r="K51" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>558836</x:v>
+        <x:v>603877</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U51" s="4" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
@@ -5061,51 +5061,51 @@
       <x:c r="K52" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>603877</x:v>
+        <x:v>603878</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -5118,57 +5118,57 @@
       <x:c r="K53" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>603878</x:v>
+        <x:v>558836</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
@@ -5188,160 +5188,159 @@
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>603875</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>37867</x:v>
+        <x:v>42189</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
-      <x:c r="E55" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>590722</x:v>
+        <x:v>629978</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>42189</x:v>
+        <x:v>37867</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s"/>
+      <x:c r="E56" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>629978</x:v>
+        <x:v>590722</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>39515</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -5351,51 +5350,51 @@
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>558849</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>39515</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
@@ -5594,218 +5593,218 @@
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>603892</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>526706</x:v>
+        <x:v>603895</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>38722</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>603895</x:v>
+        <x:v>526431</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>526431</x:v>
+        <x:v>526706</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5931,51 +5930,51 @@
       <x:c r="M67" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>629951</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39515</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -5988,51 +5987,51 @@
       <x:c r="M68" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>629944</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6517,272 +6516,272 @@
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>503989</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>607403</x:v>
+        <x:v>553833</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>607438</x:v>
+        <x:v>504087</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>504087</x:v>
+        <x:v>607403</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>553833</x:v>
+        <x:v>607438</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
@@ -7086,178 +7085,178 @@
       <x:c r="K87" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>507269</x:v>
+        <x:v>609494</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>609494</x:v>
+        <x:v>609497</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>609497</x:v>
+        <x:v>507269</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>163</x:v>
@@ -7342,158 +7341,158 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>556791</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>609783</x:v>
+        <x:v>609752</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>609752</x:v>
+        <x:v>609783</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>161</x:v>
@@ -7631,57 +7630,57 @@
       <x:c r="K96" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>509397</x:v>
+        <x:v>556810</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -7691,299 +7690,299 @@
       <x:c r="K97" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>556810</x:v>
+        <x:v>509397</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37380</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>600326</x:v>
+        <x:v>547397</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>547366</x:v>
+        <x:v>600327</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>547377</x:v>
+        <x:v>600304</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>600304</x:v>
+        <x:v>547378</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>177</x:v>
@@ -7994,178 +7993,178 @@
       <x:c r="K102" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>547378</x:v>
+        <x:v>600326</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>600327</x:v>
+        <x:v>547366</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>37380</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>547397</x:v>
+        <x:v>547377</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
@@ -8371,164 +8370,164 @@
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>607222</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>37380</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>553061</x:v>
+        <x:v>520693</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>37380</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>607205</x:v>
+        <x:v>553061</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -8538,57 +8537,57 @@
       <x:c r="K111" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>520693</x:v>
+        <x:v>553049</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>184</x:v>
@@ -8599,57 +8598,57 @@
       <x:c r="K112" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>607233</x:v>
+        <x:v>607230</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -8659,172 +8658,172 @@
       <x:c r="K113" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>553057</x:v>
+        <x:v>607233</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>553049</x:v>
+        <x:v>553057</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>607230</x:v>
+        <x:v>607205</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>186</x:v>
@@ -9128,57 +9127,57 @@
       <x:c r="K121" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>520656</x:v>
+        <x:v>605951</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
@@ -9244,57 +9243,57 @@
       <x:c r="K123" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>605951</x:v>
+        <x:v>520656</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
@@ -9303,114 +9302,114 @@
       <x:c r="K124" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>520653</x:v>
+        <x:v>604378</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>604378</x:v>
+        <x:v>547787</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
@@ -9419,57 +9418,57 @@
       <x:c r="K126" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>547787</x:v>
+        <x:v>520653</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
@@ -9554,100 +9553,100 @@
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>611030</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>520725</x:v>
+        <x:v>520649</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="U129" s="4" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
@@ -9656,114 +9655,114 @@
       <x:c r="K130" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>604346</x:v>
+        <x:v>547761</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>604377</x:v>
+        <x:v>547788</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
@@ -9772,114 +9771,114 @@
       <x:c r="K132" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>547761</x:v>
+        <x:v>520725</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>547788</x:v>
+        <x:v>604346</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
@@ -9888,54 +9887,54 @@
       <x:c r="K134" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>520649</x:v>
+        <x:v>604377</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
@@ -9951,51 +9950,51 @@
       <x:c r="M135" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>625022</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -10179,154 +10178,154 @@
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>595458</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>40287</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>592259</x:v>
+        <x:v>595235</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>595235</x:v>
+        <x:v>592259</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -10407,104 +10406,104 @@
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>559036</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>608248</x:v>
+        <x:v>516371</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
@@ -10514,118 +10513,118 @@
       <x:c r="K145" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>559015</x:v>
+        <x:v>516407</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>516371</x:v>
+        <x:v>608248</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
@@ -10635,57 +10634,57 @@
       <x:c r="K147" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>516407</x:v>
+        <x:v>559015</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>207</x:v>
@@ -11037,57 +11036,57 @@
       <x:c r="K154" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>494862</x:v>
+        <x:v>547670</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
@@ -11097,57 +11096,57 @@
       <x:c r="K155" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>547670</x:v>
+        <x:v>604336</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>238</x:v>
@@ -11158,178 +11157,178 @@
       <x:c r="K156" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>604336</x:v>
+        <x:v>456545</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>456545</x:v>
+        <x:v>520663</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>520663</x:v>
+        <x:v>494862</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
@@ -11577,159 +11576,159 @@
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>595454</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>40287</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>623852</x:v>
+        <x:v>547522</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>605969</x:v>
+        <x:v>623852</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
@@ -11738,57 +11737,57 @@
       <x:c r="K166" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>547522</x:v>
+        <x:v>605969</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -12151,154 +12150,154 @@
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>595455</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>40287</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>592260</x:v>
+        <x:v>597383</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>597383</x:v>
+        <x:v>592260</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
@@ -12367,51 +12366,51 @@
       <x:c r="L177" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>617343</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
@@ -12610,153 +12609,153 @@
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>547516</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>494798</x:v>
+        <x:v>520659</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>520659</x:v>
+        <x:v>494798</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>186</x:v>
@@ -12890,51 +12889,51 @@
       <x:c r="L186" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>547851</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14574,208 +14573,208 @@
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>595238</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>597392</x:v>
+        <x:v>595232</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>595232</x:v>
+        <x:v>592263</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>592263</x:v>
+        <x:v>597392</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -15174,51 +15173,51 @@
       <x:c r="K227" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>447542</x:v>
+        <x:v>550558</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>325</x:v>
@@ -15233,51 +15232,51 @@
       <x:c r="K228" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>550558</x:v>
+        <x:v>447542</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
@@ -15871,111 +15870,113 @@
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>602035</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>40287</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
-      <x:c r="E240" s="14" t="s"/>
+      <x:c r="E240" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>600397</x:v>
+        <x:v>604379</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>44</x:v>
@@ -16378,60 +16379,60 @@
       <x:c r="J248" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>507615</x:v>
+        <x:v>492295</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -16452,51 +16453,51 @@
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>554037</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -16511,793 +16512,793 @@
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>617913</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
+      <x:c r="E251" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="F251" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>492295</x:v>
+        <x:v>626578</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>617918</x:v>
+        <x:v>507615</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
-      <x:c r="E253" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>583835</x:v>
+        <x:v>509801</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
-      <x:c r="E254" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E254" s="14" t="s"/>
+      <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>626578</x:v>
+        <x:v>554019</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>509801</x:v>
+        <x:v>509800</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>37380</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>554019</x:v>
+        <x:v>564405</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
-        <x:v>37380</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>564405</x:v>
+        <x:v>617918</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
-        <x:v>37553</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
-      <x:c r="E258" s="14" t="s"/>
-      <x:c r="F258" s="14" t="s"/>
+      <x:c r="E258" s="14" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F258" s="14" t="s">
+        <x:v>378</x:v>
+      </x:c>
       <x:c r="G258" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>509800</x:v>
+        <x:v>583835</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
-        <x:v>37553</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>507570</x:v>
+        <x:v>617219</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>617220</x:v>
+        <x:v>507570</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>617219</x:v>
+        <x:v>542508</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>540935</x:v>
+        <x:v>617220</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>542508</x:v>
+        <x:v>540935</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17307,51 +17308,51 @@
       <x:c r="L264" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>542507</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17421,51 +17422,51 @@
       <x:c r="M266" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>617221</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -17547,69 +17548,69 @@
       <x:c r="R268" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>493267</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>583926</x:v>
       </x:c>
@@ -17714,1062 +17715,1057 @@
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>540925</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>37380</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>585588</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
-      <x:c r="E273" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>604379</x:v>
+        <x:v>600397</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>34956</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>543650</x:v>
+        <x:v>540922</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>570896</x:v>
+        <x:v>543731</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>38722</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G276" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>581082</x:v>
+        <x:v>583924</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
+      <x:c r="E277" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>540922</x:v>
+        <x:v>565702</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>34956</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>589720</x:v>
+        <x:v>587906</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>37553</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>493598</x:v>
+        <x:v>543730</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>543730</x:v>
+        <x:v>589720</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>34956</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>587906</x:v>
+        <x:v>493598</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
-      <x:c r="E282" s="14" t="s"/>
-      <x:c r="F282" s="14" t="s"/>
+      <x:c r="E282" s="14" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="F282" s="14" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="G282" s="14" t="s">
-        <x:v>199</x:v>
-[...1 lines deleted...]
-      <x:c r="H282" s="14" t="s"/>
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H282" s="14" t="s">
+        <x:v>383</x:v>
+      </x:c>
       <x:c r="I282" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>543731</x:v>
+        <x:v>581082</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>34956</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
-      <x:c r="E283" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>382</x:v>
-[...2 lines deleted...]
-        <x:v>383</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>583924</x:v>
+        <x:v>543650</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
-      <x:c r="E284" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>565702</x:v>
+        <x:v>570896</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>557467</x:v>
+        <x:v>587956</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>34956</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>540924</x:v>
+        <x:v>491853</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>587956</x:v>
+        <x:v>589721</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
-        <x:v>34956</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>491853</x:v>
+        <x:v>540924</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>589721</x:v>
+        <x:v>557467</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
@@ -19088,99 +19084,99 @@
       <x:c r="R295" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>615352</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G296" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>581260</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -19437,69 +19433,69 @@
       <x:c r="R301" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>581754</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G302" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>583829</x:v>
       </x:c>
@@ -19611,99 +19607,99 @@
       <x:c r="R304" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>624721</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>626577</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -19767,51 +19763,51 @@
       <x:c r="L307" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>575214</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -19889,832 +19885,832 @@
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>626957</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
-      <x:c r="E310" s="14" t="s"/>
-      <x:c r="F310" s="14" t="s"/>
+      <x:c r="E310" s="14" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="F310" s="14" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="G310" s="14" t="s">
-        <x:v>260</x:v>
-[...1 lines deleted...]
-      <x:c r="H310" s="14" t="s"/>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H310" s="14" t="s">
+        <x:v>206</x:v>
+      </x:c>
       <x:c r="I310" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>615279</x:v>
+        <x:v>580573</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
-        <x:v>38722</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
-      <x:c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>205</x:v>
-[...2 lines deleted...]
-        <x:v>206</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>580573</x:v>
+        <x:v>615279</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37380</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>597604</x:v>
+        <x:v>515474</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
-        <x:v>37380</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>515474</x:v>
+        <x:v>597604</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
-      <x:c r="E314" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E314" s="14" t="s"/>
+      <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>382</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>582126</x:v>
+        <x:v>493596</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>37380</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
+      <x:c r="E315" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="F315" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="G315" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H315" s="0" t="s">
+        <x:v>383</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>581333</x:v>
+        <x:v>582126</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
-        <x:v>37553</x:v>
+        <x:v>37380</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>493596</x:v>
+        <x:v>581333</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>38722</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>625345</x:v>
+        <x:v>540915</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>625346</x:v>
+        <x:v>540917</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>540915</x:v>
+        <x:v>543703</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>540917</x:v>
+        <x:v>543704</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>543703</x:v>
+        <x:v>543729</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>543704</x:v>
+        <x:v>625345</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>543729</x:v>
+        <x:v>625346</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -20792,154 +20788,154 @@
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>521107</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>493614</x:v>
+        <x:v>545084</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>545084</x:v>
+        <x:v>493614</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -21293,51 +21289,51 @@
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>493615</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>42710</x:v>
@@ -21800,2140 +21796,2134 @@
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>609378</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I344" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>498469</x:v>
+        <x:v>454923</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>548769</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
-        <x:v>37553</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I346" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>454923</x:v>
+        <x:v>498469</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
-      <x:c r="E347" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>496776</x:v>
+        <x:v>579811</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>520680</x:v>
+        <x:v>601068</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>601100</x:v>
+        <x:v>601085</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>546532</x:v>
+        <x:v>601100</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
-        <x:v>37380</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>546540</x:v>
+        <x:v>496776</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>546560</x:v>
+        <x:v>546559</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>601086</x:v>
+        <x:v>520680</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
-      <x:c r="E354" s="14" t="s"/>
+      <x:c r="E354" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>579811</x:v>
+        <x:v>546532</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>37380</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>423</x:v>
-[...2 lines deleted...]
-        <x:v>424</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>570569</x:v>
+        <x:v>546540</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>601068</x:v>
+        <x:v>546560</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>601085</x:v>
+        <x:v>601086</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
-      <x:c r="E358" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>546559</x:v>
+        <x:v>597386</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>72</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>173</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="S359" s="0" t="n">
+        <x:v>598270</x:v>
+      </x:c>
+      <x:c r="T359" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="S359" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>429</x:v>
-[...1 lines deleted...]
-      <x:c r="C360" s="15" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C360" s="15" t="n">
+        <x:v>38430</x:v>
+      </x:c>
       <x:c r="D360" s="15" t="s"/>
-      <x:c r="E360" s="14" t="s"/>
+      <x:c r="E360" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="H360" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>196</x:v>
-[...1 lines deleted...]
-      <x:c r="J360" s="14" t="s"/>
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="J360" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K360" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>598270</x:v>
+        <x:v>608444</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>608444</x:v>
+        <x:v>502439</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="I362" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>502439</x:v>
+        <x:v>555792</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
-      <x:c r="E363" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="H363" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>207</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>555792</x:v>
+        <x:v>224559</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>224559</x:v>
+        <x:v>224561</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>224561</x:v>
+        <x:v>224564</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>434</x:v>
-[...1 lines deleted...]
-      <x:c r="C366" s="15" t="s"/>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C366" s="15" t="n">
+        <x:v>38430</x:v>
+      </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>435</x:v>
-[...1 lines deleted...]
-      <x:c r="H366" s="14" t="s"/>
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="H366" s="14" t="s">
+        <x:v>439</x:v>
+      </x:c>
       <x:c r="I366" s="16" t="s">
-        <x:v>165</x:v>
-[...1 lines deleted...]
-      <x:c r="J366" s="14" t="s"/>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="J366" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K366" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>224564</x:v>
+        <x:v>613856</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="S367" s="0" t="n">
+        <x:v>588355</x:v>
+      </x:c>
+      <x:c r="T367" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="S367" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T367" s="4" t="s">
+      <x:c r="U367" s="4" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
-      <x:c r="E368" s="14" t="s"/>
+      <x:c r="E368" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>588355</x:v>
+        <x:v>599317</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>599317</x:v>
+        <x:v>599326</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
-        <x:v>37859</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I370" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>599326</x:v>
+        <x:v>500418</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>500418</x:v>
+        <x:v>599332</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
-        <x:v>38722</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I372" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>599332</x:v>
+        <x:v>500446</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>500446</x:v>
+        <x:v>570579</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I374" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>570579</x:v>
+        <x:v>570589</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
-        <x:v>37859</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>570589</x:v>
+        <x:v>570569</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>570591</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>501565</x:v>
+        <x:v>520717</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>520717</x:v>
+        <x:v>501565</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>553690</x:v>
+        <x:v>604907</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
         <x:v>451</x:v>
@@ -23947,57 +23937,57 @@
       <x:c r="K380" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>604908</x:v>
+        <x:v>553690</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -24050,75 +24040,75 @@
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I382" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>604907</x:v>
+        <x:v>604908</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -24142,104 +24132,104 @@
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>553674</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>520712</x:v>
+        <x:v>604807</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -24249,57 +24239,57 @@
       <x:c r="K385" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>553240</x:v>
+        <x:v>520712</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I386" s="16" t="s">
         <x:v>153</x:v>
@@ -24310,117 +24300,117 @@
       <x:c r="K386" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>604788</x:v>
+        <x:v>553240</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H387" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>604807</x:v>
+        <x:v>604788</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I388" s="16" t="s">
         <x:v>153</x:v>
@@ -24673,57 +24663,57 @@
       <x:c r="K392" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>553317</x:v>
+        <x:v>604086</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -24733,247 +24723,247 @@
       <x:c r="K393" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>604086</x:v>
+        <x:v>520707</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I394" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>520707</x:v>
+        <x:v>604109</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>604109</x:v>
+        <x:v>604102</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I396" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>604102</x:v>
+        <x:v>553317</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>37380</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>27</x:v>
@@ -25036,57 +25026,57 @@
       <x:c r="K398" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>553338</x:v>
+        <x:v>553337</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H399" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -25157,54 +25147,54 @@
       <x:c r="K400" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>501817</x:v>
+        <x:v>553338</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
@@ -25217,57 +25207,57 @@
       <x:c r="K401" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>553337</x:v>
+        <x:v>501817</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I402" s="16" t="s">
         <x:v>153</x:v>
@@ -25520,57 +25510,57 @@
       <x:c r="K406" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>552843</x:v>
+        <x:v>520722</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H407" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -25701,57 +25691,57 @@
       <x:c r="K409" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>520722</x:v>
+        <x:v>552843</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I410" s="16" t="s">
         <x:v>153</x:v>
@@ -26129,51 +26119,51 @@
       <x:c r="M416" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>623854</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -26296,112 +26286,112 @@
       <x:c r="J419" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>602767</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>37380</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>546724</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -26417,51 +26407,51 @@
       <x:c r="J421" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>546726</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -26478,51 +26468,51 @@
       <x:c r="J422" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>496856</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -26538,51 +26528,51 @@
       <x:c r="J423" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>546690</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -26599,114 +26589,114 @@
       <x:c r="J424" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>602763</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>626632</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -26723,241 +26713,241 @@
       <x:c r="J426" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>602752</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>602762</x:v>
+        <x:v>546696</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>546721</x:v>
+        <x:v>602762</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
-        <x:v>38871</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
-        <x:v>42708</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>602779</x:v>
+        <x:v>546721</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I430" s="16" t="s">
         <x:v>187</x:v>
@@ -26965,235 +26955,235 @@
       <x:c r="J430" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>446076</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38871</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42708</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>602751</x:v>
+        <x:v>602779</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38871</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I432" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42708</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>496811</x:v>
+        <x:v>547233</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>546696</x:v>
+        <x:v>546722</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>469</x:v>
@@ -27207,51 +27197,51 @@
       <x:c r="J434" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>520675</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
@@ -27264,178 +27254,178 @@
       <x:c r="J435" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>572646</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
-        <x:v>38871</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>42708</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>547233</x:v>
+        <x:v>602751</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>546722</x:v>
+        <x:v>496811</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
@@ -27453,51 +27443,51 @@
       <x:c r="M438" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>513695</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -27510,51 +27500,51 @@
       <x:c r="M439" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>513694</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C440" s="15" t="s"/>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s"/>
       <x:c r="K440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
@@ -27563,102 +27553,102 @@
       <x:c r="M440" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>42720</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>629513</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>610864</x:v>
+        <x:v>610865</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s">
@@ -27673,114 +27663,114 @@
       <x:c r="K442" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>623824</x:v>
+        <x:v>610864</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>610865</x:v>
+        <x:v>623824</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
@@ -28526,162 +28516,161 @@
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>520670</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
-      <x:c r="E458" s="14" t="s"/>
+      <x:c r="E458" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>605324</x:v>
+        <x:v>603499</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
-      <x:c r="E459" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>552282</x:v>
+        <x:v>605324</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
         <x:v>513</x:v>
@@ -28695,1080 +28684,1080 @@
       <x:c r="K460" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>506434</x:v>
+        <x:v>552282</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>601921</x:v>
+        <x:v>506434</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I462" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>603499</x:v>
+        <x:v>601921</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
-        <x:v>39515</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>567906</x:v>
+        <x:v>567826</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38871</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42708</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>497835</x:v>
+        <x:v>567904</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>39515</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
-        <x:v>372</x:v>
-[...2 lines deleted...]
-        <x:v>373</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>583925</x:v>
+        <x:v>567907</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
-        <x:v>38722</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>604311</x:v>
+        <x:v>497831</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
-        <x:v>38871</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
-        <x:v>42708</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>604313</x:v>
+        <x:v>604291</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
-      <x:c r="E468" s="14" t="s"/>
+      <x:c r="E468" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>566726</x:v>
+        <x:v>604293</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>497831</x:v>
+        <x:v>604311</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38871</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I470" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42708</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>604291</x:v>
+        <x:v>604313</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F471" s="0" t="s">
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>604293</x:v>
+        <x:v>583925</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
-      <x:c r="E472" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I472" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>567826</x:v>
+        <x:v>566726</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
-        <x:v>38871</x:v>
+        <x:v>37380</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
-        <x:v>42708</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>567904</x:v>
+        <x:v>567846</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
-        <x:v>39515</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I474" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>567907</x:v>
+        <x:v>497835</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>39515</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>604304</x:v>
+        <x:v>604310</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
-        <x:v>38722</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I476" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>567852</x:v>
+        <x:v>604304</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
-        <x:v>37380</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>567846</x:v>
+        <x:v>567852</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>516</x:v>
@@ -29845,57 +29834,57 @@
       <x:c r="K479" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>604310</x:v>
+        <x:v>567906</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I480" s="16" t="s">
         <x:v>155</x:v>
@@ -30041,51 +30030,51 @@
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>604309</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>38871</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>27</x:v>
@@ -30162,51 +30151,51 @@
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>567829</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>38871</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>27</x:v>
@@ -30556,57 +30545,57 @@
       <x:c r="K491" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>611322</x:v>
+        <x:v>581346</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
@@ -30615,54 +30604,54 @@
       <x:c r="K492" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>581346</x:v>
+        <x:v>611322</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
@@ -30686,100 +30675,100 @@
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>611323</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>620316</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="E495" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -30803,161 +30792,161 @@
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>611321</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
-        <x:v>37553</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I496" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>454925</x:v>
+        <x:v>498477</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>498477</x:v>
+        <x:v>454925</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I498" s="16" t="s">
         <x:v>350</x:v>