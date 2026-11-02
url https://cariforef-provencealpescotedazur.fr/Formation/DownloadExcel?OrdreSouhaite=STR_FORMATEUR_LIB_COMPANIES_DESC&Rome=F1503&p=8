--- v5 (2026-11-02)
+++ v6 (2026-11-02)
@@ -203,68 +203,68 @@
   <x:si>
     <x:t>05/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation au BC2 du CAP menuisier fabricant</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/14/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro technicien menuisier agenceur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Miramas Formation - Cfa Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Menuiserie agencement</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Poutrain</x:t>
@@ -479,54 +479,54 @@
   <x:si>
     <x:t>BTS systèmes constructifs bois et habitat</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Beau de Rochas</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>CAP menuisier fabricant (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BEVONS</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Technicien Constructeur Bois</x:t>
   </x:si>
   <x:si>
     <x:t>Embrun</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP Menuisier fabricant</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>CAP Menuisier fabricant</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Technicien menuisier agenceur</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Charpentier bois</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
@@ -1683,139 +1683,139 @@
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>640994</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>22416</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>632634</x:v>
+        <x:v>623139</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>22416</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>623139</x:v>
+        <x:v>642617</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>24</x:v>
@@ -1824,51 +1824,51 @@
       <x:c r="K10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>22416</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>642617</x:v>
+        <x:v>632634</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -1887,51 +1887,51 @@
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>605510</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
@@ -2061,51 +2061,51 @@
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>45591</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>556721</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>37301</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -2121,51 +2121,51 @@
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>45096</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>556747</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37301</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -2186,154 +2186,154 @@
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>649025</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>41835</x:v>
+        <x:v>37301</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>45591</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>649636</x:v>
+        <x:v>649027</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>37301</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>45591</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>649027</x:v>
+        <x:v>649636</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -2346,51 +2346,51 @@
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>547549</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37916</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
@@ -2405,51 +2405,51 @@
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>547548</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38578</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -2578,51 +2578,51 @@
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>22294</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>547583</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -3587,265 +3587,265 @@
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>643015</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>38578</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>22294</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>642125</x:v>
+        <x:v>519386</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>41866</x:v>
+        <x:v>38578</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>22313</x:v>
+        <x:v>22294</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>643014</x:v>
+        <x:v>642125</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>36112</x:v>
+        <x:v>41867</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>519386</x:v>
+        <x:v>643017</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>41867</x:v>
+        <x:v>41866</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22313</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>643017</x:v>
+        <x:v>643014</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38578</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -3912,51 +3912,51 @@
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>22294</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>625606</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>41012</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -3969,51 +3969,51 @@
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>618431</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>41012</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4031,100 +4031,100 @@
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>618432</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>543663</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -4137,51 +4137,51 @@
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>547606</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -4194,51 +4194,51 @@
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>643018</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4430,51 +4430,51 @@
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>556831</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -4956,153 +4956,153 @@
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>628056</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>41012</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>22313</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>599847</x:v>
+        <x:v>628094</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>41835</x:v>
+        <x:v>41012</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22313</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>628094</x:v>
+        <x:v>599847</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
@@ -5555,51 +5555,51 @@
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>643706</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>26</x:v>
@@ -5789,51 +5789,51 @@
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>548499</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>41012</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
@@ -5843,57 +5843,57 @@
       <x:c r="K81" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>598857</x:v>
+        <x:v>598858</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>41012</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>199</x:v>
@@ -5904,57 +5904,57 @@
       <x:c r="K82" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>598858</x:v>
+        <x:v>598857</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -6204,51 +6204,51 @@
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>552882</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>206</x:v>
@@ -6265,51 +6265,51 @@
       <x:c r="M88" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>604266</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -6381,51 +6381,51 @@
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>603978</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -6438,51 +6438,51 @@
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>548327</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
@@ -6613,51 +6613,51 @@
       <x:c r="M94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>548368</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -6786,51 +6786,51 @@
       <x:c r="M97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>603352</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
@@ -6902,51 +6902,51 @@
       <x:c r="M99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>548272</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
@@ -7077,51 +7077,51 @@
       <x:c r="M102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>603287</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -7250,51 +7250,51 @@
       <x:c r="M105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>548231</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
@@ -7425,51 +7425,51 @@
       <x:c r="M108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>603226</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -7598,51 +7598,51 @@
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>548208</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
@@ -7773,51 +7773,51 @@
       <x:c r="M114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>603145</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -7889,51 +7889,51 @@
       <x:c r="M116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>548418</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>226</x:v>
       </x:c>