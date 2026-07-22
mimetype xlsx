--- v3 (2026-07-22)
+++ v4 (2026-07-22)
@@ -341,143 +341,143 @@
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Vicenta Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>BP esthétique cosmétique parfumerie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Protocole G5 Body - Drainage et Remodelage corporel mécanique (corps)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vanessa Saboun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drainage lymphatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLAUCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kinésio taping corps</x:t>
   </x:si>
   <x:si>
-    <x:t>Vanessa Saboun</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
-    <x:t>ALLAUCH</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>05/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/31/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Massage Kobido</x:t>
   </x:si>
   <x:si>
     <x:t>Massage esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique post opératoire</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>Drainage lymphatique</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Drainage lymphatique visage brésilien</x:t>
   </x:si>
   <x:si>
-    <x:t>Protocole G5 Body - Drainage et Remodelage corporel mécanique (corps)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Madérothérapie visage</x:t>
   </x:si>
   <x:si>
     <x:t>Radiofréquence lipocavitation et lipolaser (corps et visage) a visée esthetique et bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Caféterapia gommage et enveloppement</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Face taping</x:t>
   </x:si>
   <x:si>
     <x:t>Lipolaser - Lipocavitation - Radiofréquence</x:t>
   </x:si>
   <x:si>
     <x:t>Soin pré et post opératoire</x:t>
   </x:si>
   <x:si>
     <x:t>Modelage massage réducteur</x:t>
   </x:si>
   <x:si>
     <x:t>Vacuslim</x:t>
   </x:si>
   <x:si>
     <x:t>Vacuum therapy : lifting - modelage</x:t>
   </x:si>
   <x:si>
+    <x:t>Drainage lymphatique esthétique manuel (corps) – méthode brésilienne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Drainage lymphatique corps brésilien</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique esthétique corps et visage</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
-    <x:t>Drainage lymphatique esthétique manuel (corps) – méthode brésilienne</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Marseille 6ème</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
@@ -497,65 +497,65 @@
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Copernic)</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux pierres froides</x:t>
   </x:si>
   <x:si>
     <x:t>Une Porte Vers Soi</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Massage aux pierres chaudes</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bien-être et beauté du visage</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux pierres</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage aux pierres chaudes</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Autre public , Demandeur d'emploi , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux pochons aromatiques de Provence et riz de Camargue</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux bambous</x:t>
   </x:si>
   <x:si>
     <x:t>Temana</x:t>
   </x:si>
   <x:si>
     <x:t>31770</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage drainant</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
@@ -650,74 +650,74 @@
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro esthétique, cosmétique, parfumerie (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/02/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
+    <x:t>10/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/06/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion marque</x:t>
   </x:si>
   <x:si>
     <x:t>Spa praticien (Apprentissage)</x:t>
@@ -791,65 +791,65 @@
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Peyrefitte Esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Spa praticien</x:t>
   </x:si>
   <x:si>
     <x:t>Profession libérale , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/30/2029 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Make up artiste</x:t>
   </x:si>
   <x:si>
     <x:t>Olfacialiste</x:t>
   </x:si>
   <x:si>
     <x:t>05/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie BC01 Techniques esthétiques du visage, des mains et des pieds</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage emo-lymphatique corps</x:t>
@@ -1517,62 +1517,62 @@
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/16/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fb Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
@@ -1583,131 +1583,131 @@
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>maquillage artistique et conseiller en image</x:t>
   </x:si>
   <x:si>
     <x:t>FAM - École supérieure des arts du maquillage</x:t>
   </x:si>
   <x:si>
     <x:t>FAM Fashion &amp; makeup school</x:t>
   </x:si>
   <x:si>
     <x:t>Hygiène et salubrité dans les pratiques de tatouage, piercing et maquillage permanent</x:t>
   </x:si>
   <x:si>
     <x:t>Etienne Pietrobelli - Formabelle</x:t>
   </x:si>
   <x:si>
     <x:t>34430</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>GEMENOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>GEMENOS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Massage suédois</x:t>
   </x:si>
   <x:si>
     <x:t>Espace des possibles formations</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>Elégance - Ecole Gontard</x:t>
   </x:si>
   <x:si>
     <x:t>01/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/07/2026 00:00:00</x:t>
+    <x:t>SPA praticien (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>SPA praticien (Apprentissage)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en massages bien-être (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>03/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>praticien SPA</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Salon-de-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Nice</x:t>
@@ -1745,56 +1745,56 @@
   <x:si>
     <x:t>Artisan , Particulier, individuel , Salarié , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Particulier, individuel , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Extension de cils et réhaussement</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Extension de cils et réhaussement</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
   </x:si>
   <x:si>
     <x:t>Tatouage et hygiène et salubrité</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Tatouage - Eomtp</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE LYMPHATIQUE VISAGE</x:t>
   </x:si>
   <x:si>
     <x:t>Dubarry Academy</x:t>
   </x:si>
   <x:si>
     <x:t>92130</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Sculpting cryo drainant</x:t>
@@ -2207,69 +2207,69 @@
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel adapté au peaux noires, métissées, asiatiques et orientales</x:t>
   </x:si>
   <x:si>
     <x:t>Académie des Techniques du Maquillage Artistique</x:t>
   </x:si>
   <x:si>
     <x:t>ATMA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquillage professionnel pour photographie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage mariage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage professionnel et coiffure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage professionnel haute couture et défilés</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquilleur artistique et évènementiel BC3 réaliser un maquillage artistique avec des effets spéciaux (spécialisation cinéma, théâtre et danse)</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/14/2026 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Maquillage professionnel haute couture et défilés</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel spécialisation beauté conseil et photos, défilés scène, plateau télé et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie (enseignement professionnel)</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel BC2 réaliser un maquillage expert pour l’évènementiel (spécialisation beauté conseil et plateau télé)</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2026 00:00:00</x:t>
   </x:si>
@@ -4088,325 +4088,325 @@
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N24" s="15" t="n">
+        <x:v>42001</x:v>
+      </x:c>
+      <x:c r="O24" s="14" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>630173</x:v>
+        <x:v>630338</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>630178</x:v>
+        <x:v>630173</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>42001</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>630170</x:v>
+        <x:v>630178</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>630171</x:v>
+        <x:v>630170</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>630338</x:v>
+        <x:v>630171</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>630176</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
@@ -4443,51 +4443,51 @@
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>630548</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -4496,529 +4496,529 @@
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>630166</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>630172</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>630174</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>630185</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>630181</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>630186</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>630187</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>630168</x:v>
+        <x:v>632338</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>630169</x:v>
+        <x:v>630168</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>632338</x:v>
+        <x:v>630169</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
@@ -5160,507 +5160,507 @@
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>606050</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>549169</x:v>
+        <x:v>606017</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>549177</x:v>
+        <x:v>606023</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>606022</x:v>
+        <x:v>549169</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>549163</x:v>
+        <x:v>549177</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>549166</x:v>
+        <x:v>606022</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>549173</x:v>
+        <x:v>549163</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>606017</x:v>
+        <x:v>549166</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>606023</x:v>
+        <x:v>549173</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -6343,716 +6343,716 @@
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>589561</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>589554</x:v>
+        <x:v>589558</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>589559</x:v>
+        <x:v>589554</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>589558</x:v>
+        <x:v>589559</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>597615</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>589562</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>551204</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>551209</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>551393</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>551210</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>551394</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>551414</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>551203</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>551413</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
@@ -7113,51 +7113,51 @@
         <x:v>45</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>609693</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -7335,51 +7335,51 @@
         <x:v>45</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>609692</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -7389,51 +7389,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>628924</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -7446,51 +7446,51 @@
         <x:v>45</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>628926</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -7944,51 +7944,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>612571</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -8066,51 +8066,51 @@
       <x:c r="E97" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>589847</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
@@ -8123,51 +8123,51 @@
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>571140</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
@@ -8468,51 +8468,51 @@
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>589843</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
@@ -8576,51 +8576,51 @@
         <x:v>45</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>612559</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -8636,51 +8636,51 @@
         <x:v>34777</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>567075</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
@@ -8718,159 +8718,160 @@
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>554426</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
+      <x:c r="E109" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>612619</x:v>
+        <x:v>609225</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
-      <x:c r="E110" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>609225</x:v>
+        <x:v>612619</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -8891,218 +8892,218 @@
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>554451</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>554413</x:v>
+        <x:v>609255</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>40878</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>609255</x:v>
+        <x:v>609263</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>609263</x:v>
+        <x:v>554413</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -9145,191 +9146,191 @@
         <x:v>45</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>612617</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>609222</x:v>
+        <x:v>589828</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>589828</x:v>
+        <x:v>609222</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="U118" s="16" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -9342,51 +9343,51 @@
       <x:c r="M119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>609231</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
@@ -9455,51 +9456,51 @@
       <x:c r="L121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>554409</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
@@ -9553,51 +9554,51 @@
         <x:v>34777</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>575793</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
@@ -9612,69 +9613,69 @@
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>609252</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -9687,51 +9688,51 @@
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>609237</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
@@ -9901,66 +9902,66 @@
       <x:c r="E129" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>589833</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38122</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
@@ -9975,51 +9976,51 @@
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>554436</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38122</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -10074,51 +10075,51 @@
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>630584</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
@@ -10154,553 +10155,554 @@
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>554425</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
-      <x:c r="E134" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>609253</x:v>
+        <x:v>628915</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
+      <x:c r="E135" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>628921</x:v>
+        <x:v>609232</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>609232</x:v>
+        <x:v>609235</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>609235</x:v>
+        <x:v>609238</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>609238</x:v>
+        <x:v>554412</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
-      <x:c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>554412</x:v>
+        <x:v>630586</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>630586</x:v>
+        <x:v>628920</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
+      <x:c r="E141" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>628920</x:v>
+        <x:v>609253</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>628915</x:v>
+        <x:v>628921</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -10719,51 +10721,51 @@
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>609223</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
@@ -10778,51 +10780,51 @@
       <x:c r="M144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>609239</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -10832,51 +10834,51 @@
       <x:c r="L145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>554424</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -10922,51 +10924,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>612611</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -11126,160 +11128,159 @@
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>609241</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
-      <x:c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>554447</x:v>
+        <x:v>612595</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
-      <x:c r="E152" s="14" t="s"/>
+      <x:c r="E152" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>612595</x:v>
+        <x:v>554447</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -11333,51 +11334,51 @@
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>609254</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
@@ -11548,100 +11549,100 @@
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>633620</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>633625</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
@@ -11650,100 +11651,100 @@
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>633621</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>633619</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -12079,51 +12080,51 @@
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>572491</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -12308,415 +12309,413 @@
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>546187</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>38122</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>612673</x:v>
+        <x:v>612676</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
-      <x:c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>598919</x:v>
+        <x:v>612682</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
-      <x:c r="E174" s="14" t="s"/>
+      <x:c r="E174" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>626498</x:v>
+        <x:v>598919</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
-      <x:c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>598920</x:v>
+        <x:v>626498</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
-      <x:c r="E176" s="14" t="s"/>
+      <x:c r="E176" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>612676</x:v>
+        <x:v>598920</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>38122</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>612682</x:v>
+        <x:v>612673</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>612674</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -12936,51 +12935,51 @@
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>598922</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>27</x:v>
@@ -13074,75 +13073,75 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>612681</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
@@ -13181,51 +13180,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>567176</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -13287,83 +13286,83 @@
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>564795</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
@@ -13380,51 +13379,51 @@
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>609660</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>26</x:v>
@@ -13440,51 +13439,51 @@
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>507271</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
@@ -13501,51 +13500,51 @@
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>556847</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>26</x:v>
@@ -13561,51 +13560,51 @@
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>556848</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
@@ -13622,51 +13621,51 @@
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>609659</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>26</x:v>
@@ -13682,78 +13681,78 @@
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>609666</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>632418</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
@@ -13763,98 +13762,98 @@
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>631165</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>584819</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -13912,100 +13911,100 @@
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>633744</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>584821</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -14686,57 +14685,57 @@
       <x:c r="K213" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>565639</x:v>
+        <x:v>604366</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
@@ -14745,57 +14744,57 @@
       <x:c r="K214" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>604366</x:v>
+        <x:v>565639</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -15105,51 +15104,51 @@
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>597010</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>32154</x:v>
@@ -15549,51 +15548,51 @@
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>597015</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>32154</x:v>
@@ -16179,100 +16178,100 @@
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>624252</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>615661</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -16281,100 +16280,100 @@
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>624254</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>624257</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -16383,100 +16382,100 @@
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>624467</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>624251</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -16485,51 +16484,51 @@
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>624253</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -17070,110 +17069,110 @@
       <x:c r="K257" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>555000</x:v>
+        <x:v>611612</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>611612</x:v>
+        <x:v>611615</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
@@ -17186,110 +17185,110 @@
       <x:c r="K259" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>611615</x:v>
+        <x:v>554997</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>554997</x:v>
+        <x:v>555000</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -17383,51 +17382,51 @@
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>632368</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
@@ -17654,51 +17653,51 @@
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>566440</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
@@ -17941,51 +17940,51 @@
       <x:c r="L273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>630282</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
@@ -17998,51 +17997,51 @@
       <x:c r="L274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>630283</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -18052,51 +18051,51 @@
       <x:c r="L275" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>630284</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
@@ -18109,51 +18108,51 @@
       <x:c r="L276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>630285</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -18163,51 +18162,51 @@
       <x:c r="L277" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>630287</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
@@ -18628,85 +18627,85 @@
       <x:c r="L286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>630281</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>630292</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
@@ -18795,300 +18794,300 @@
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>566409</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>630295</x:v>
+        <x:v>566464</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>630298</x:v>
+        <x:v>566467</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>630305</x:v>
+        <x:v>630295</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>566464</x:v>
+        <x:v>630298</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>566467</x:v>
+        <x:v>630305</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -19264,149 +19263,150 @@
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>630301</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>384</x:v>
-[...1 lines deleted...]
-      <x:c r="C299" s="3" t="s"/>
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C299" s="3" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
+      <x:c r="J299" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>566468</x:v>
+        <x:v>630279</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>388</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="J300" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>630279</x:v>
+        <x:v>566468</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>27</x:v>
@@ -19567,51 +19567,51 @@
       <x:c r="L304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>630286</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>74</x:v>
@@ -19627,51 +19627,51 @@
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>630310</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
@@ -19726,51 +19726,51 @@
       <x:c r="L307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>597818</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
@@ -19794,51 +19794,51 @@
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>600667</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>27</x:v>
@@ -19910,51 +19910,51 @@
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>566902</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>27</x:v>
@@ -20083,153 +20083,153 @@
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>601331</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>566900</x:v>
+        <x:v>566905</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>566905</x:v>
+        <x:v>566900</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>402</x:v>
@@ -20312,102 +20312,102 @@
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>571720</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I318" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>507653</x:v>
+        <x:v>554002</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -20428,102 +20428,102 @@
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>542319</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>554002</x:v>
+        <x:v>507653</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -20598,51 +20598,51 @@
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>597021</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>32154</x:v>
@@ -20865,51 +20865,51 @@
       <x:c r="L327" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>616226</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
@@ -21092,51 +21092,51 @@
       <x:c r="L331" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>616224</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
@@ -21162,51 +21162,51 @@
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>549461</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>32154</x:v>
@@ -21216,51 +21216,51 @@
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>587944</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>27</x:v>
@@ -21500,51 +21500,51 @@
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>633176</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>27</x:v>
@@ -21557,51 +21557,51 @@
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>542317</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>27</x:v>
@@ -21884,51 +21884,51 @@
       <x:c r="L345" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>629377</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
@@ -21943,51 +21943,51 @@
       <x:c r="L346" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>601605</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
@@ -22000,51 +22000,51 @@
       <x:c r="L347" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>601614</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
@@ -22059,51 +22059,51 @@
       <x:c r="L348" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>601611</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
@@ -22116,110 +22116,110 @@
       <x:c r="L349" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>601602</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>601625</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
@@ -22342,51 +22342,51 @@
       <x:c r="L353" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>601597</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
@@ -22401,51 +22401,51 @@
       <x:c r="L354" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>601607</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -22455,51 +22455,51 @@
       <x:c r="L355" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>616621</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
@@ -22630,51 +22630,51 @@
       <x:c r="L358" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>601608</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -22684,51 +22684,51 @@
       <x:c r="L359" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>616622</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
@@ -22743,51 +22743,51 @@
       <x:c r="L360" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>601606</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -22808,51 +22808,51 @@
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>624555</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>27</x:v>
@@ -24957,51 +24957,51 @@
       <x:c r="L403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>622517</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
@@ -25214,51 +25214,51 @@
       <x:c r="L408" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>622455</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>26</x:v>
@@ -26178,1334 +26178,1334 @@
       <x:c r="K427" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>622462</x:v>
+        <x:v>622465</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>475</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s"/>
       <x:c r="K428" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>622463</x:v>
+        <x:v>622479</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>622488</x:v>
+        <x:v>622511</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s"/>
       <x:c r="K430" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>622489</x:v>
+        <x:v>581684</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>622500</x:v>
+        <x:v>581695</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s"/>
       <x:c r="K432" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>622504</x:v>
+        <x:v>581706</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>622507</x:v>
+        <x:v>586292</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>633502</x:v>
+        <x:v>622462</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>622465</x:v>
+        <x:v>622463</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>622479</x:v>
+        <x:v>622488</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>622511</x:v>
+        <x:v>622489</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>581684</x:v>
+        <x:v>622500</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>581695</x:v>
+        <x:v>622504</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C440" s="15" t="s"/>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s"/>
       <x:c r="K440" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>581706</x:v>
+        <x:v>622507</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>586292</x:v>
+        <x:v>633502</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s"/>
       <x:c r="K442" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>633497</x:v>
+        <x:v>622481</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>633498</x:v>
+        <x:v>581704</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>633521</x:v>
+        <x:v>633497</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s"/>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>633523</x:v>
+        <x:v>633498</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C446" s="15" t="s"/>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s"/>
       <x:c r="K446" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>622481</x:v>
+        <x:v>633521</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s"/>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>581704</x:v>
+        <x:v>633523</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s"/>
       <x:c r="K448" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>581683</x:v>
+        <x:v>622469</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s"/>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>581690</x:v>
+        <x:v>622476</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>622469</x:v>
+        <x:v>622495</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>622476</x:v>
+        <x:v>581683</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>622495</x:v>
+        <x:v>581690</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>27</x:v>
@@ -27609,51 +27609,51 @@
       <x:c r="L455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>633506</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
@@ -27662,54 +27662,54 @@
       <x:c r="L456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>633511</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>27</x:v>
@@ -27866,51 +27866,51 @@
       <x:c r="L460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>633536</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>26</x:v>
@@ -27979,51 +27979,51 @@
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>633553</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>27</x:v>
@@ -28036,391 +28036,391 @@
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>544985</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>599064</x:v>
+        <x:v>517321</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>517321</x:v>
+        <x:v>599064</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>599063</x:v>
+        <x:v>599753</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>599753</x:v>
+        <x:v>599057</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>599057</x:v>
+        <x:v>599060</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>599060</x:v>
+        <x:v>599063</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
@@ -28809,197 +28809,197 @@
       <x:c r="I477" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>610916</x:v>
+        <x:v>605155</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C478" s="15" t="s"/>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s"/>
       <x:c r="K478" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>610919</x:v>
+        <x:v>610916</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C479" s="3" t="s"/>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>605155</x:v>
+        <x:v>610919</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C480" s="15" t="s"/>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s"/>
       <x:c r="K480" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>632314</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
@@ -29021,162 +29021,162 @@
       <x:c r="K481" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>597008</x:v>
+        <x:v>597018</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>596934</x:v>
+        <x:v>597008</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>597018</x:v>
+        <x:v>596934</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
@@ -29393,51 +29393,51 @@
         <x:v>45</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>623093</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -29447,51 +29447,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>623099</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -29504,51 +29504,51 @@
         <x:v>45</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>623100</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -29558,51 +29558,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>623103</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -29672,51 +29672,51 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>607285</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -29729,688 +29729,688 @@
         <x:v>45</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>623091</x:v>
+        <x:v>623074</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
-      <x:c r="E495" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>607286</x:v>
+        <x:v>623077</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
-      <x:c r="E496" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>558034</x:v>
+        <x:v>623106</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
-      <x:c r="E497" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G497" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>558033</x:v>
+        <x:v>624559</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>558037</x:v>
+        <x:v>558034</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
+      <x:c r="E499" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>623075</x:v>
+        <x:v>558033</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
-      <x:c r="E500" s="14" t="s"/>
+      <x:c r="E500" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>623083</x:v>
+        <x:v>558037</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>623096</x:v>
+        <x:v>623075</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>623074</x:v>
+        <x:v>623083</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>623077</x:v>
+        <x:v>623096</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>623106</x:v>
+        <x:v>623091</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
+      <x:c r="E505" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G505" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>624559</x:v>
+        <x:v>607286</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
@@ -30553,216 +30553,216 @@
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>607282</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
-        <x:v>519721</x:v>
+        <x:v>600445</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>600445</x:v>
+        <x:v>600452</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="E511" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>600452</x:v>
+        <x:v>519721</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
@@ -30810,51 +30810,51 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>546749</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -30888,569 +30888,571 @@
       <x:c r="L514" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>634952</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>634729</x:v>
+        <x:v>616204</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
-        <x:v>41461</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>616204</x:v>
+        <x:v>634729</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
-        <x:v>41461</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
+      <x:c r="E517" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
-        <x:v>634954</x:v>
+        <x:v>600461</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
-      <x:c r="E518" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>546742</x:v>
+        <x:v>634730</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
-        <x:v>41461</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="E519" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>602670</x:v>
+        <x:v>546742</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>528</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>600460</x:v>
+        <x:v>602670</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
-        <x:v>41461</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
+      <x:c r="E521" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>616203</x:v>
+        <x:v>600460</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
-      <x:c r="E522" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>600461</x:v>
+        <x:v>616203</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="G523" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>634730</x:v>
+        <x:v>634954</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s"/>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>27</x:v>
@@ -31599,51 +31601,51 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="E527" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>600458</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -31715,57 +31717,57 @@
         <x:v>533</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>38447</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
         <x:v>600462</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
@@ -31920,51 +31922,51 @@
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>546744</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="E533" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>27</x:v>
@@ -32004,83 +32006,83 @@
       <x:c r="C534" s="15" t="n">
         <x:v>38447</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>546752</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>32154</x:v>
@@ -32090,100 +32092,100 @@
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>596932</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>596561</x:v>
+        <x:v>597007</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -32201,162 +32203,162 @@
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>597012</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>597007</x:v>
+        <x:v>596561</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>606177</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>27</x:v>
@@ -32676,51 +32678,51 @@
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>606176</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
@@ -32756,51 +32758,51 @@
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>597006</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>27</x:v>
@@ -33269,77 +33271,77 @@
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>599118</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C557" s="3" t="s"/>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H557" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>614395</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
@@ -33720,153 +33722,152 @@
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
         <x:v>614399</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C565" s="3" t="s"/>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="G565" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H565" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="J565" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>506819</x:v>
+        <x:v>614397</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C566" s="15" t="s"/>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I566" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="J566" s="14" t="s"/>
+      <x:c r="J566" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>614397</x:v>
+        <x:v>506819</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="G567" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -33941,51 +33942,51 @@
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
         <x:v>596926</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="G569" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>32154</x:v>
@@ -34037,187 +34038,187 @@
       <x:c r="L570" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>616398</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C571" s="3" t="s"/>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="G571" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>627681</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C572" s="15" t="s"/>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s"/>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s"/>
       <x:c r="K572" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>634483</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C573" s="3" t="s"/>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="G573" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>628717</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
@@ -34226,100 +34227,100 @@
       <x:c r="C574" s="15" t="s"/>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s"/>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s"/>
       <x:c r="K574" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
         <x:v>624118</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C575" s="3" t="s"/>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
         <x:v>634481</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
@@ -34328,51 +34329,51 @@
       <x:c r="C576" s="15" t="s"/>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s"/>
       <x:c r="K576" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>630133</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
@@ -34677,51 +34678,51 @@
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C583" s="3" t="s"/>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
         <x:v>600124</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>586</x:v>
       </x:c>
@@ -34730,100 +34731,100 @@
       <x:c r="A584" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C584" s="15" t="s"/>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s"/>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s"/>
       <x:c r="K584" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>600118</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C585" s="3" t="s"/>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>600119</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
@@ -34832,100 +34833,100 @@
       <x:c r="A586" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C586" s="15" t="s"/>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s"/>
       <x:c r="K586" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>600125</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C587" s="3" t="s"/>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>600126</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
@@ -34934,51 +34935,51 @@
       <x:c r="A588" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C588" s="15" t="s"/>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s"/>
       <x:c r="K588" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>600117</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>586</x:v>
       </x:c>
@@ -35105,51 +35106,51 @@
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H591" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>607613</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -35466,133 +35467,133 @@
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="E597" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H597" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
-        <x:v>553212</x:v>
+        <x:v>604172</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I598" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K598" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
-        <x:v>604172</x:v>
+        <x:v>553212</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="E599" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H599" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
@@ -35890,51 +35891,51 @@
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I604" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>604748</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -36011,51 +36012,51 @@
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I606" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>552734</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -36103,261 +36104,261 @@
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>552704</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
-        <x:v>40921</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I608" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
-        <x:v>607526</x:v>
+        <x:v>607537</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
-        <x:v>607537</x:v>
+        <x:v>607558</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I610" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
-        <x:v>607558</x:v>
+        <x:v>607526</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>607557</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -36374,51 +36375,51 @@
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I612" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>605178</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -36487,51 +36488,51 @@
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s"/>
       <x:c r="K614" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>634471</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
@@ -36594,51 +36595,51 @@
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I616" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>553723</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -36667,51 +36668,51 @@
       <x:c r="L617" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>42879</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>612290</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>38795</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s">
         <x:v>618</x:v>
@@ -36788,51 +36789,51 @@
       <x:c r="L619" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>43029</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>601026</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s">
         <x:v>281</x:v>
@@ -37177,81 +37178,81 @@
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C626" s="15" t="s"/>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s"/>
       <x:c r="K626" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>633604</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
@@ -37554,108 +37555,108 @@
       <x:c r="K632" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
-        <x:v>610855</x:v>
+        <x:v>623738</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
-        <x:v>637</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="H633" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
-        <x:v>610856</x:v>
+        <x:v>610855</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s">
@@ -37670,57 +37671,57 @@
       <x:c r="K634" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
-        <x:v>623738</x:v>
+        <x:v>610856</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
-        <x:v>634</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
-        <x:v>636</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="H635" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -37945,54 +37946,54 @@
       <x:c r="L639" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>614792</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C640" s="15" t="s"/>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s"/>
       <x:c r="K640" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
@@ -38047,54 +38048,54 @@
       <x:c r="L641" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>614795</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C642" s="15" t="s"/>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s"/>
       <x:c r="K642" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
@@ -38251,54 +38252,54 @@
       <x:c r="L645" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>614805</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C646" s="15" t="s"/>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s"/>
       <x:c r="K646" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
@@ -38383,89 +38384,89 @@
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
         <x:v>628607</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="E649" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>27</x:v>
@@ -38594,51 +38595,51 @@
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>568464</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -39018,51 +39019,51 @@
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C659" s="3" t="s"/>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>598222</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -39187,100 +39188,100 @@
       <x:c r="A662" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C662" s="15" t="s"/>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s"/>
       <x:c r="K662" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
         <x:v>635399</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="C663" s="3" t="s"/>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>587106</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -39289,51 +39290,51 @@
       <x:c r="A664" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C664" s="15" t="s"/>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s"/>
       <x:c r="K664" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>587109</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -39391,100 +39392,100 @@
       <x:c r="A666" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C666" s="15" t="s"/>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s"/>
       <x:c r="K666" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>585889</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="C667" s="3" t="s"/>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="G667" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="L667" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
         <x:v>591094</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
@@ -39493,51 +39494,51 @@
       <x:c r="A668" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C668" s="15" t="s"/>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s"/>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s"/>
       <x:c r="K668" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L668" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>598381</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -39699,51 +39700,51 @@
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C672" s="15" t="s"/>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s"/>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I672" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s"/>
       <x:c r="K672" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
         <x:v>582083</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
@@ -39751,51 +39752,51 @@
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C673" s="3" t="s"/>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="G673" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H673" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>582088</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
@@ -39806,51 +39807,51 @@
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C674" s="15" t="s"/>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s"/>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I674" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s"/>
       <x:c r="K674" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L674" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O674" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P674" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
         <x:v>582092</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
@@ -39858,51 +39859,51 @@
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C675" s="3" t="s"/>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="G675" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H675" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I675" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="K675" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L675" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
         <x:v>582115</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
         <x:v>588</x:v>
       </x:c>
@@ -39913,51 +39914,51 @@
       </x:c>
       <x:c r="B676" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C676" s="15" t="s"/>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s"/>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I676" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J676" s="14" t="s"/>
       <x:c r="K676" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L676" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
         <x:v>583441</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
@@ -39965,51 +39966,51 @@
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C677" s="3" t="s"/>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="G677" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H677" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>583442</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
@@ -40020,51 +40021,51 @@
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C678" s="15" t="s"/>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s"/>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I678" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s"/>
       <x:c r="K678" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L678" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N678" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O678" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P678" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q678" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R678" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
         <x:v>582074</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
         <x:v>692</x:v>
       </x:c>
@@ -40072,51 +40073,51 @@
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C679" s="3" t="s"/>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="G679" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H679" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I679" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="K679" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
         <x:v>582078</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
@@ -40127,51 +40128,51 @@
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C680" s="15" t="s"/>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s"/>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I680" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J680" s="14" t="s"/>
       <x:c r="K680" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L680" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
         <x:v>582079</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
@@ -40179,51 +40180,51 @@
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C681" s="3" t="s"/>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="G681" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H681" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
         <x:v>582096</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
@@ -40234,103 +40235,103 @@
       </x:c>
       <x:c r="B682" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="C682" s="15" t="s"/>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s"/>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I682" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s"/>
       <x:c r="K682" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L682" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
         <x:v>582111</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C683" s="3" t="s"/>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="G683" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H683" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="K683" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L683" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
         <x:v>582120</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
@@ -40341,51 +40342,51 @@
       </x:c>
       <x:c r="B684" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="C684" s="15" t="s"/>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s"/>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I684" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s"/>
       <x:c r="K684" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L684" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N684" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O684" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q684" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R684" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S684" s="14" t="n">
         <x:v>582110</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
@@ -40393,51 +40394,51 @@
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="C685" s="3" t="s"/>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="G685" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H685" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I685" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="K685" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L685" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M685" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
         <x:v>583432</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
@@ -40448,51 +40449,51 @@
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="C686" s="15" t="s"/>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I686" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s"/>
       <x:c r="K686" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
         <x:v>618836</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
@@ -40500,51 +40501,51 @@
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C687" s="3" t="s"/>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H687" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
         <x:v>582075</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
@@ -40555,103 +40556,103 @@
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C688" s="15" t="s"/>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I688" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s"/>
       <x:c r="K688" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
         <x:v>582084</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C689" s="3" t="s"/>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="G689" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H689" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
         <x:v>582106</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
@@ -40714,586 +40715,586 @@
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C691" s="3" t="s"/>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="G691" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H691" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S691" s="0" t="n">
         <x:v>582087</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C692" s="15" t="s"/>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s"/>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H692" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I692" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s"/>
       <x:c r="K692" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L692" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q692" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R692" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
-        <x:v>582067</x:v>
+        <x:v>582105</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
-        <x:v>702</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
-        <x:v>702</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C693" s="3" t="s"/>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="G693" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H693" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
-        <x:v>582069</x:v>
+        <x:v>582067</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C694" s="15" t="s"/>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s"/>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I694" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s"/>
       <x:c r="K694" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
-        <x:v>582093</x:v>
+        <x:v>582069</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
-        <x:v>704</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C695" s="3" t="s"/>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="G695" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H695" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
-        <x:v>582097</x:v>
+        <x:v>582093</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C696" s="15" t="s"/>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I696" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s"/>
       <x:c r="K696" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
-        <x:v>582116</x:v>
+        <x:v>582097</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
-        <x:v>705</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C697" s="3" t="s"/>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="G697" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H697" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
-        <x:v>582121</x:v>
+        <x:v>582116</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C698" s="15" t="s"/>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I698" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s"/>
       <x:c r="K698" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
-        <x:v>583431</x:v>
+        <x:v>582121</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
-        <x:v>692</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C699" s="3" t="s"/>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H699" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
-        <x:v>618835</x:v>
+        <x:v>583431</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
-        <x:v>698</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C700" s="15" t="s"/>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I700" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s"/>
       <x:c r="K700" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L700" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M700" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N700" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O700" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P700" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q700" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R700" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S700" s="14" t="n">
-        <x:v>582105</x:v>
+        <x:v>618835</x:v>
       </x:c>
       <x:c r="T700" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="U700" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:21">
       <x:c r="A701" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C701" s="3" t="s"/>
       <x:c r="D701" s="3" t="s"/>
       <x:c r="G701" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H701" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I701" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="K701" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L701" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M701" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N701" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O701" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P701" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q701" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R701" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S701" s="0" t="n">
         <x:v>632272</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
         <x:v>706</x:v>
       </x:c>
@@ -41388,475 +41389,476 @@
       </x:c>
       <x:c r="P703" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
         <x:v>625284</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
-        <x:v>712</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="C704" s="15" t="s"/>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s"/>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H704" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I704" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
-      <x:c r="J704" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J704" s="14" t="s"/>
       <x:c r="K704" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
-        <x:v>583186</x:v>
+        <x:v>625252</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
-        <x:v>713</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C705" s="3" t="s"/>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="G705" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H705" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
-        <x:v>625252</x:v>
+        <x:v>625260</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
         <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C706" s="15" t="s"/>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s"/>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I706" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s"/>
       <x:c r="K706" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L706" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M706" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q706" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
-        <x:v>625260</x:v>
+        <x:v>625263</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
-        <x:v>706</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C707" s="3" t="s"/>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="G707" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H707" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
-        <x:v>625263</x:v>
+        <x:v>625274</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C708" s="15" t="s"/>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s"/>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I708" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s"/>
       <x:c r="K708" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
-        <x:v>625274</x:v>
+        <x:v>625280</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C709" s="3" t="s"/>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="G709" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H709" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
-        <x:v>625280</x:v>
+        <x:v>625290</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C710" s="15" t="s"/>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s"/>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I710" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s"/>
       <x:c r="K710" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
-        <x:v>625290</x:v>
+        <x:v>625306</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
-        <x:v>569</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
-        <x:v>718</x:v>
-[...1 lines deleted...]
-      <x:c r="C711" s="3" t="s"/>
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="C711" s="3" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="G711" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H711" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
+      <x:c r="J711" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
       <x:c r="K711" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
-        <x:v>625306</x:v>
+        <x:v>583186</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C712" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D712" s="15" t="s"/>
       <x:c r="E712" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H712" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I712" s="16" t="s">
         <x:v>710</x:v>
@@ -42118,51 +42120,51 @@
       </x:c>
       <x:c r="P716" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>624785</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C717" s="3" t="s"/>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="G717" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H717" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
@@ -42170,95 +42172,95 @@
       </x:c>
       <x:c r="P717" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
         <x:v>625291</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
         <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C718" s="15" t="s"/>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s"/>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I718" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s"/>
       <x:c r="K718" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
         <x:v>625292</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C719" s="3" t="s"/>
       <x:c r="D719" s="3" t="s"/>
       <x:c r="G719" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H719" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="K719" s="0" t="s">
         <x:v>38</x:v>
@@ -42332,51 +42334,51 @@
       </x:c>
       <x:c r="P720" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
         <x:v>625254</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C721" s="3" t="s"/>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="G721" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H721" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
@@ -42384,51 +42386,51 @@
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
         <x:v>625262</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
         <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C722" s="15" t="s"/>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s"/>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I722" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s"/>
       <x:c r="K722" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L722" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
@@ -42491,51 +42493,51 @@
       </x:c>
       <x:c r="P723" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q723" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R723" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S723" s="0" t="n">
         <x:v>625282</x:v>
       </x:c>
       <x:c r="T723" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U723" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C724" s="15" t="s"/>
       <x:c r="D724" s="15" t="s"/>
       <x:c r="E724" s="14" t="s"/>
       <x:c r="F724" s="14" t="s"/>
       <x:c r="G724" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H724" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I724" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s"/>
       <x:c r="K724" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L724" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M724" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N724" s="15" t="n">
@@ -42654,51 +42656,51 @@
       <x:c r="M726" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N726" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O726" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="P726" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q726" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R726" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
         <x:v>583184</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:21">
       <x:c r="A727" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="C727" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s"/>
       <x:c r="G727" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H727" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I727" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J727" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -42778,100 +42780,100 @@
       </x:c>
       <x:c r="P728" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
         <x:v>622548</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C729" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="G729" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H729" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J729" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K729" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
         <x:v>565254</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
-        <x:v>714</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s"/>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I730" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s">
@@ -42886,51 +42888,51 @@
       <x:c r="M730" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
         <x:v>565261</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="G731" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H731" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -43177,51 +43179,51 @@
       <x:c r="L735" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M735" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N735" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O735" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="P735" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q735" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R735" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S735" s="0" t="n">
         <x:v>590653</x:v>
       </x:c>
       <x:c r="T735" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="U735" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:21">
       <x:c r="A736" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B736" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C736" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D736" s="15" t="s"/>
       <x:c r="E736" s="14" t="s"/>
       <x:c r="F736" s="14" t="s"/>
       <x:c r="G736" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H736" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I736" s="16" t="s">
@@ -43418,51 +43420,51 @@
       </x:c>
       <x:c r="P739" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q739" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R739" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S739" s="0" t="n">
         <x:v>625255</x:v>
       </x:c>
       <x:c r="T739" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U739" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:21">
       <x:c r="A740" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B740" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C740" s="15" t="s"/>
       <x:c r="D740" s="15" t="s"/>
       <x:c r="E740" s="14" t="s"/>
       <x:c r="F740" s="14" t="s"/>
       <x:c r="G740" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H740" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I740" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J740" s="14" t="s"/>
       <x:c r="K740" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L740" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M740" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N740" s="15" t="n">
@@ -43514,62 +43516,62 @@
       <x:c r="L741" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M741" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N741" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O741" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P741" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q741" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R741" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S741" s="0" t="n">
         <x:v>625281</x:v>
       </x:c>
       <x:c r="T741" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U741" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:21">
       <x:c r="A742" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B742" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C742" s="15" t="s"/>
       <x:c r="D742" s="15" t="s"/>
       <x:c r="E742" s="14" t="s"/>
       <x:c r="F742" s="14" t="s"/>
       <x:c r="G742" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H742" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I742" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J742" s="14" t="s"/>
       <x:c r="K742" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L742" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M742" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N742" s="15" t="n">
@@ -43580,51 +43582,51 @@
       </x:c>
       <x:c r="P742" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q742" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R742" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S742" s="14" t="n">
         <x:v>625273</x:v>
       </x:c>
       <x:c r="T742" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U742" s="16" t="s">
         <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:21">
       <x:c r="A743" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C743" s="3" t="s"/>
       <x:c r="D743" s="3" t="s"/>
       <x:c r="G743" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H743" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I743" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="K743" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L743" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M743" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N743" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O743" s="0" t="s">
@@ -43632,106 +43634,106 @@
       </x:c>
       <x:c r="P743" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q743" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R743" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S743" s="0" t="n">
         <x:v>625293</x:v>
       </x:c>
       <x:c r="T743" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="U743" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:21">
       <x:c r="A744" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B744" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C744" s="15" t="s"/>
       <x:c r="D744" s="15" t="s"/>
       <x:c r="E744" s="14" t="s"/>
       <x:c r="F744" s="14" t="s"/>
       <x:c r="G744" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H744" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I744" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J744" s="14" t="s"/>
       <x:c r="K744" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L744" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M744" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N744" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O744" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P744" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q744" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R744" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S744" s="14" t="n">
         <x:v>625299</x:v>
       </x:c>
       <x:c r="T744" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U744" s="16" t="s">
         <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:21">
       <x:c r="A745" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C745" s="3" t="s"/>
       <x:c r="D745" s="3" t="s"/>
       <x:c r="G745" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H745" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I745" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="K745" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L745" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M745" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N745" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O745" s="0" t="s">
@@ -43790,51 +43792,51 @@
       <x:c r="M746" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N746" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O746" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="P746" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q746" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R746" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S746" s="14" t="n">
         <x:v>565251</x:v>
       </x:c>
       <x:c r="T746" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U746" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:21">
       <x:c r="A747" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C747" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D747" s="3" t="s"/>
       <x:c r="G747" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H747" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I747" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J747" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -43914,785 +43916,791 @@
       </x:c>
       <x:c r="P748" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q748" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R748" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S748" s="14" t="n">
         <x:v>543888</x:v>
       </x:c>
       <x:c r="T748" s="16" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="U748" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:21">
       <x:c r="A749" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C749" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D749" s="3" t="s"/>
       <x:c r="E749" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G749" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H749" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I749" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J749" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K749" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L749" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M749" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N749" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O749" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="P749" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q749" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R749" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S749" s="0" t="n">
-        <x:v>598849</x:v>
+        <x:v>598854</x:v>
       </x:c>
       <x:c r="T749" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="U749" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:21">
       <x:c r="A750" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B750" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C750" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D750" s="15" t="s"/>
       <x:c r="E750" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F750" s="14" t="s"/>
       <x:c r="G750" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H750" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I750" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J750" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K750" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L750" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M750" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N750" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O750" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="P750" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q750" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R750" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S750" s="14" t="n">
-        <x:v>545948</x:v>
+        <x:v>598868</x:v>
       </x:c>
       <x:c r="T750" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="U750" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:21">
       <x:c r="A751" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C751" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D751" s="3" t="s"/>
       <x:c r="E751" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G751" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H751" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I751" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J751" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K751" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L751" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M751" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N751" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O751" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="P751" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q751" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R751" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S751" s="0" t="n">
-        <x:v>598854</x:v>
+        <x:v>598871</x:v>
       </x:c>
       <x:c r="T751" s="4" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="U751" s="4" t="s">
         <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:21">
       <x:c r="A752" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B752" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C752" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D752" s="15" t="s"/>
       <x:c r="E752" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F752" s="14" t="s"/>
       <x:c r="G752" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H752" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I752" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J752" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K752" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L752" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M752" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N752" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O752" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="P752" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q752" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R752" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S752" s="14" t="n">
-        <x:v>598868</x:v>
+        <x:v>516189</x:v>
       </x:c>
       <x:c r="T752" s="16" t="s">
-        <x:v>733</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="U752" s="16" t="s">
-        <x:v>734</x:v>
+        <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:21">
       <x:c r="A753" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
-        <x:v>739</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="C753" s="3" t="s"/>
       <x:c r="D753" s="3" t="s"/>
-      <x:c r="E753" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G753" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H753" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I753" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
-      <x:c r="J753" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K753" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L753" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M753" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N753" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O753" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P753" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q753" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R753" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S753" s="0" t="n">
-        <x:v>598871</x:v>
+        <x:v>625256</x:v>
       </x:c>
       <x:c r="T753" s="4" t="s">
-        <x:v>740</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="U753" s="4" t="s">
-        <x:v>741</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:21">
       <x:c r="A754" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B754" s="14" t="s">
-        <x:v>719</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="C754" s="15" t="s"/>
       <x:c r="D754" s="15" t="s"/>
-      <x:c r="E754" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E754" s="14" t="s"/>
       <x:c r="F754" s="14" t="s"/>
       <x:c r="G754" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H754" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I754" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
-      <x:c r="J754" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J754" s="14" t="s"/>
       <x:c r="K754" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L754" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M754" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N754" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O754" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P754" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q754" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R754" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S754" s="14" t="n">
-        <x:v>516189</x:v>
+        <x:v>625261</x:v>
       </x:c>
       <x:c r="T754" s="16" t="s">
-        <x:v>742</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="U754" s="16" t="s">
-        <x:v>743</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:21">
       <x:c r="A755" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C755" s="3" t="s"/>
       <x:c r="D755" s="3" t="s"/>
       <x:c r="G755" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H755" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I755" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="K755" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L755" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M755" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N755" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O755" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P755" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q755" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R755" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S755" s="0" t="n">
-        <x:v>625256</x:v>
+        <x:v>625271</x:v>
       </x:c>
       <x:c r="T755" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U755" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:21">
       <x:c r="A756" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B756" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C756" s="15" t="s"/>
       <x:c r="D756" s="15" t="s"/>
       <x:c r="E756" s="14" t="s"/>
       <x:c r="F756" s="14" t="s"/>
       <x:c r="G756" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H756" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I756" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J756" s="14" t="s"/>
       <x:c r="K756" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L756" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M756" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N756" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O756" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P756" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q756" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R756" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S756" s="14" t="n">
-        <x:v>625261</x:v>
+        <x:v>625275</x:v>
       </x:c>
       <x:c r="T756" s="16" t="s">
-        <x:v>572</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="U756" s="16" t="s">
-        <x:v>569</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:21">
       <x:c r="A757" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
-        <x:v>716</x:v>
-[...1 lines deleted...]
-      <x:c r="C757" s="3" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C757" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D757" s="3" t="s"/>
+      <x:c r="E757" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G757" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H757" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I757" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
+      <x:c r="J757" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="K757" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L757" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M757" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N757" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O757" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P757" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q757" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R757" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S757" s="0" t="n">
-        <x:v>625271</x:v>
+        <x:v>598849</x:v>
       </x:c>
       <x:c r="T757" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="U757" s="4" t="s">
-        <x:v>744</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:21">
       <x:c r="A758" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B758" s="14" t="s">
-        <x:v>716</x:v>
-[...1 lines deleted...]
-      <x:c r="C758" s="15" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C758" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D758" s="15" t="s"/>
-      <x:c r="E758" s="14" t="s"/>
+      <x:c r="E758" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F758" s="14" t="s"/>
       <x:c r="G758" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H758" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I758" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
-      <x:c r="J758" s="14" t="s"/>
+      <x:c r="J758" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="K758" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L758" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M758" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N758" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O758" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P758" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q758" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R758" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S758" s="14" t="n">
-        <x:v>625275</x:v>
+        <x:v>545948</x:v>
       </x:c>
       <x:c r="T758" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="U758" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:21">
       <x:c r="A759" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C759" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D759" s="3" t="s"/>
+      <x:c r="E759" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G759" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="I759" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="J759" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K759" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L759" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M759" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N759" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O759" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P759" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q759" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="R759" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="S759" s="0" t="n">
-        <x:v>601184</x:v>
+        <x:v>548750</x:v>
       </x:c>
       <x:c r="T759" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U759" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:21">
       <x:c r="A760" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B760" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C760" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D760" s="15" t="s"/>
       <x:c r="E760" s="14" t="s"/>
       <x:c r="F760" s="14" t="s"/>
       <x:c r="G760" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="H760" s="14" t="s"/>
       <x:c r="I760" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="J760" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K760" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L760" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M760" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N760" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O760" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P760" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q760" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="R760" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="S760" s="14" t="n">
-        <x:v>601190</x:v>
+        <x:v>601189</x:v>
       </x:c>
       <x:c r="T760" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="U760" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:21">
       <x:c r="A761" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C761" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D761" s="3" t="s"/>
+      <x:c r="E761" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G761" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="I761" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="J761" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K761" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L761" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M761" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N761" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O761" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P761" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q761" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="R761" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="S761" s="0" t="n">
-        <x:v>601189</x:v>
+        <x:v>601412</x:v>
       </x:c>
       <x:c r="T761" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U761" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:21">
       <x:c r="A762" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B762" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C762" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D762" s="15" t="s"/>
       <x:c r="E762" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F762" s="14" t="s"/>
       <x:c r="G762" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="H762" s="14" t="s"/>
       <x:c r="I762" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="J762" s="14" t="s">
@@ -44701,54 +44709,54 @@
       <x:c r="K762" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L762" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M762" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N762" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O762" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P762" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q762" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="R762" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="S762" s="14" t="n">
-        <x:v>601412</x:v>
+        <x:v>546821</x:v>
       </x:c>
       <x:c r="T762" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U762" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:21">
       <x:c r="A763" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C763" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D763" s="3" t="s"/>
       <x:c r="E763" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G763" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="I763" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
@@ -44758,232 +44766,227 @@
       <x:c r="K763" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L763" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M763" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N763" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O763" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P763" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q763" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="R763" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="S763" s="0" t="n">
-        <x:v>546821</x:v>
+        <x:v>601413</x:v>
       </x:c>
       <x:c r="T763" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U763" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:21">
       <x:c r="A764" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B764" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C764" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D764" s="15" t="s"/>
       <x:c r="E764" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F764" s="14" t="s"/>
       <x:c r="G764" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="H764" s="14" t="s"/>
       <x:c r="I764" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="J764" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K764" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L764" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M764" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N764" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O764" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P764" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q764" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="R764" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="S764" s="14" t="n">
-        <x:v>601413</x:v>
+        <x:v>546819</x:v>
       </x:c>
       <x:c r="T764" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U764" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:21">
       <x:c r="A765" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C765" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D765" s="3" t="s"/>
-      <x:c r="E765" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G765" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="I765" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="J765" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K765" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L765" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M765" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N765" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O765" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P765" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q765" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="R765" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="S765" s="0" t="n">
-        <x:v>546819</x:v>
+        <x:v>601184</x:v>
       </x:c>
       <x:c r="T765" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U765" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="766" spans="1:21">
       <x:c r="A766" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B766" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C766" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D766" s="15" t="s"/>
-      <x:c r="E766" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E766" s="14" t="s"/>
       <x:c r="F766" s="14" t="s"/>
       <x:c r="G766" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="H766" s="14" t="s"/>
       <x:c r="I766" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="J766" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K766" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L766" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M766" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N766" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O766" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P766" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q766" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="R766" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="S766" s="14" t="n">
-        <x:v>548750</x:v>
+        <x:v>601190</x:v>
       </x:c>
       <x:c r="T766" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="U766" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="767" spans="1:21">
       <x:c r="A767" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C767" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D767" s="3" t="s"/>
       <x:c r="G767" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="I767" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="J767" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K767" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -45163,51 +45166,51 @@
       <x:c r="L770" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M770" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N770" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O770" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P770" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q770" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="R770" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="S770" s="14" t="n">
         <x:v>601185</x:v>
       </x:c>
       <x:c r="T770" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U770" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:21">
       <x:c r="A771" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C771" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D771" s="3" t="s"/>
       <x:c r="G771" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="I771" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="J771" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -45282,211 +45285,211 @@
       </x:c>
       <x:c r="O772" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P772" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q772" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="R772" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="S772" s="14" t="n">
         <x:v>601191</x:v>
       </x:c>
       <x:c r="T772" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U772" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="773" spans="1:21">
       <x:c r="A773" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B773" s="0" t="s">
-        <x:v>748</x:v>
-[...1 lines deleted...]
-      <x:c r="C773" s="3" t="s"/>
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C773" s="3" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D773" s="3" t="s"/>
+      <x:c r="E773" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G773" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="I773" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
+      <x:c r="J773" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
       <x:c r="K773" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L773" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M773" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N773" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O773" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P773" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q773" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="R773" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="S773" s="0" t="n">
-        <x:v>606669</x:v>
+        <x:v>601408</x:v>
       </x:c>
       <x:c r="T773" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U773" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="774" spans="1:21">
       <x:c r="A774" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B774" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C774" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D774" s="15" t="s"/>
       <x:c r="E774" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F774" s="14" t="s"/>
       <x:c r="G774" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="H774" s="14" t="s"/>
       <x:c r="I774" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="J774" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K774" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L774" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M774" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N774" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O774" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P774" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q774" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="R774" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="S774" s="14" t="n">
-        <x:v>601408</x:v>
+        <x:v>548749</x:v>
       </x:c>
       <x:c r="T774" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U774" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:21">
       <x:c r="A775" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
-        <x:v>169</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="C775" s="3" t="s"/>
       <x:c r="D775" s="3" t="s"/>
-      <x:c r="E775" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G775" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="I775" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="J775" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K775" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L775" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M775" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N775" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O775" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P775" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q775" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="R775" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="S775" s="0" t="n">
-        <x:v>548749</x:v>
+        <x:v>606669</x:v>
       </x:c>
       <x:c r="T775" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U775" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="776" spans="1:21">
       <x:c r="A776" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B776" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C776" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D776" s="15" t="s"/>
       <x:c r="E776" s="14" t="s"/>
       <x:c r="F776" s="14" t="s"/>
       <x:c r="G776" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="H776" s="14" t="s"/>
       <x:c r="I776" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="J776" s="14" t="s">
         <x:v>48</x:v>
       </x:c>