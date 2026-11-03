--- v4 (2026-11-03)
+++ v5 (2026-11-03)
@@ -431,56 +431,56 @@
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique visage brésilien</x:t>
   </x:si>
   <x:si>
     <x:t>Lipolaser - Lipocavitation - Radiofréquence</x:t>
   </x:si>
   <x:si>
     <x:t>Modelage massage réducteur</x:t>
   </x:si>
   <x:si>
     <x:t>Massage esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Vacuslim</x:t>
   </x:si>
   <x:si>
     <x:t>Soin pré et post opératoire</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie visage</x:t>
   </x:si>
   <x:si>
+    <x:t>Massage Kobido</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vacuum therapy : lifting - modelage</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage Kobido</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Face taping</x:t>
   </x:si>
   <x:si>
     <x:t>Kinésio taping corps</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Marseille 6ème</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage thaïlandais traditionnel au sol</x:t>
@@ -656,56 +656,56 @@
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien spa</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Salon de Provence|Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>10/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/02/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Praticien spa (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro esthétique, cosmétique, parfumerie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
@@ -719,104 +719,104 @@
   <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Spa praticien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion marque</x:t>
   </x:si>
   <x:si>
+    <x:t>Peyrefitte Esthétique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fils tenseurs de soie et collagène corporel</x:t>
   </x:si>
   <x:si>
     <x:t>Sahbia Garbaa - Formabeauty</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Peyrefitte Esthétique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Spa praticien</x:t>
   </x:si>
   <x:si>
     <x:t>Profession libérale , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro esthétique, cosmétique, parfumerie</x:t>
@@ -1052,74 +1052,74 @@
   <x:si>
     <x:t>LP Ch Grawitz</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - MB BROWS Dermopigmentation des sourcils effet poudré</x:t>
   </x:si>
   <x:si>
     <x:t>Lm Créations Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13740</x:t>
   </x:si>
   <x:si>
     <x:t>LE ROVE</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - LM LIPS Dermopigmentation des lèvres</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - Dermopigmentation des sourcils poil à poil (microblading) + Ombrage à la machine</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction mammaires 3D hyperréalistes en silicone</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquillage permanent - LM BROWS Dermopigmentation des sourcils hyperréalistes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage permanent - COMBO 2 formations au choix sourcils, lèvres</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dermopigmentation</x:t>
   </x:si>
   <x:si>
-    <x:t>Maquillage permanent - LM BROWS Dermopigmentation des sourcils hyperréalistes</x:t>
-[...2 lines deleted...]
-    <x:t>Maquillage permanent - COMBO 2 formations au choix sourcils, lèvres</x:t>
+    <x:t>Extension de cils - Méthode cil à cil - Volume russe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lionel Simon - Léo Brillant Compagny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Microneedling</x:t>
   </x:si>
   <x:si>
-    <x:t>Lionel Simon - Léo Brillant Compagny</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Brow lift + rehaussement de cils </x:t>
   </x:si>
   <x:si>
     <x:t>Esthétique onglerie - Dermopigmentation - Soins du corps</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en maquillage permanent et prothésie ciliaire</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Blanchiment dentaire sans kit </x:t>
   </x:si>
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>Laurie Feligioni Formation</x:t>
@@ -1355,143 +1355,143 @@
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Socio-esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formabeauté</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
+    <x:t>Formanails</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83260</x:t>
+  </x:si>
+  <x:si>
     <x:t>Prothésiste ongulaire</x:t>
   </x:si>
   <x:si>
-    <x:t>Formanails</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LA CRAU</x:t>
   </x:si>
   <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES MILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/24/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>LES MILLES</x:t>
-[...55 lines deleted...]
-  <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
@@ -1637,101 +1637,101 @@
   <x:si>
     <x:t>12/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
+    <x:t>08/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Elégance - Ecole Gontard</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en massages bien-être (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>01/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>SPA praticien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/01/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>École Terrade Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>praticien SPA</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Salon-de-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Nice</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
@@ -1976,122 +1976,122 @@
   <x:si>
     <x:t>Centre National des Arts Techniques</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option C cosmétologie (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bbdomi - Le Studio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cosmétique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Esthétique cosmétique parfumerie</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Biotic Phocéa</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2022 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2033 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Extension aux popits</x:t>
   </x:si>
   <x:si>
     <x:t>BH Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13560</x:t>
   </x:si>
   <x:si>
     <x:t>SENAS</x:t>
   </x:si>
   <x:si>
     <x:t>Bellazur - Marie-France Disdier</x:t>
   </x:si>
   <x:si>
     <x:t>11200</x:t>
   </x:si>
   <x:si>
     <x:t>Beauty Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13730</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-VICTORET</x:t>
   </x:si>
   <x:si>
-    <x:t>Bbdomi - Le Studio</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option C cosmétologie (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>Aurélie Blond - La Loge</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ecole de Coiffure Marseille Provence Arcole - CFA Coiffure MP Arcole</x:t>
   </x:si>
   <x:si>
     <x:t>Pigmentation esthétique et réparatrice</x:t>
   </x:si>
   <x:si>
     <x:t>Anna Dermo</x:t>
   </x:si>
   <x:si>
     <x:t>83320</x:t>
   </x:si>
   <x:si>
     <x:t>CARQUEIRANNE</x:t>
@@ -2156,59 +2156,59 @@
   <x:si>
     <x:t>Embellissement des cils et sourcils - réhaussement de cils et brow lift</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - Initiation (Toutes zones : visage, sourcils, yeux, lèvres, tâches de rousseur)</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - initiation et perfectionnement - expert yeux</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - perfectionnement - focus sourcils poil à poil</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - perfectionnement - focus sourcils poudrés</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - perfectionnement - focus taches de rousseur</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquillage permanent - perfectionnement - focus lèvres - naturel/sophistiqué - 3D</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquillage permanent - initiation et perfectionnement - expert sourcils</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - perfectionnement - focus eyeliner poudré</x:t>
   </x:si>
   <x:si>
-    <x:t>Maquillage permanent - perfectionnement - focus lèvres - naturel/sophistiqué - 3D</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Maquillage permanent - Initiation toutes zones visage: lèvres, yeux, sourcils option poil à poil</x:t>
   </x:si>
   <x:si>
     <x:t>Embellissement des cils - réhaussement de cils</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - initiation et perfectionnement - expert lèvres</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - perfectionnement - focus eyeliner classique</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réhaussement de sourcils - brow lift</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie (enseignement professionnel)</x:t>
   </x:si>
   <x:si>
     <x:t>Académie des Techniques du Maquillage Artistique</x:t>
   </x:si>
   <x:si>
     <x:t>ATMA</x:t>
@@ -2225,81 +2225,81 @@
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel pour photographie</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage mariage</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel haute couture et défilés</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel adapté au peaux noires, métissées, asiatiques et orientales</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel blocs de compétences BC01 - BC03 - BC04 (spécialisation cinéma, théâtre et danse)</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquilleur artistique et évènementiel BC2 réaliser un maquillage expert pour l’évènementiel (spécialisation beauté conseil et plateau télé)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquillage professionnel et coiffure</x:t>
   </x:si>
   <x:si>
-    <x:t>Maquilleur artistique et évènementiel BC2 réaliser un maquillage expert pour l’évènementiel (spécialisation beauté conseil et plateau télé)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>05/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel spécialisation effets spéciaux pour le cinéma (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquilleur artistique et évènementiel</x:t>
+  </x:si>
+  <x:si>
     <x:t>Académie de la Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Maquilleur artistique et évènementiel</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Onglerie gel</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -4053,114 +4053,114 @@
       <x:c r="K24" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>544945</x:v>
+        <x:v>598878</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>598878</x:v>
+        <x:v>544945</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -4860,121 +4860,121 @@
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>630187</x:v>
+        <x:v>630178</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>630178</x:v>
+        <x:v>630187</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>97</x:v>
@@ -8091,54 +8091,54 @@
       <x:c r="K99" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>612613</x:v>
+        <x:v>633289</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -8148,105 +8148,105 @@
       <x:c r="K100" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>633289</x:v>
+        <x:v>612572</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>612572</x:v>
+        <x:v>612613</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
@@ -8823,227 +8823,228 @@
       <x:c r="K112" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>609234</x:v>
+        <x:v>554426</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>554426</x:v>
+        <x:v>554451</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>554451</x:v>
+        <x:v>638534</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>40878</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
+      <x:c r="E115" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>638534</x:v>
+        <x:v>609234</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
@@ -9055,51 +9056,51 @@
       <x:c r="L116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>609255</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -9680,51 +9681,51 @@
       <x:c r="L127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>609222</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
@@ -9855,51 +9856,51 @@
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>609231</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -10098,97 +10099,97 @@
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>554423</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>628921</x:v>
+        <x:v>630586</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
@@ -10211,97 +10212,97 @@
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>554412</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>40878</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>630586</x:v>
+        <x:v>628921</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
@@ -10313,51 +10314,51 @@
       <x:c r="L138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>609232</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -10426,51 +10427,51 @@
       <x:c r="L140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>609223</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -10897,100 +10898,100 @@
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>630584</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>40878</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>609253</x:v>
+        <x:v>641311</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
@@ -11010,2375 +11011,2378 @@
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>554425</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
+      <x:c r="E151" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>612621</x:v>
+        <x:v>609253</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
-      <x:c r="E152" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>609240</x:v>
+        <x:v>612621</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>554424</x:v>
+        <x:v>609240</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>554411</x:v>
+        <x:v>554424</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
+      <x:c r="E155" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>612618</x:v>
+        <x:v>554411</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>609224</x:v>
+        <x:v>612618</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
+      <x:c r="E157" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>612616</x:v>
+        <x:v>609224</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
-      <x:c r="E158" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>609241</x:v>
+        <x:v>612616</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>40878</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>609254</x:v>
+        <x:v>609241</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
-      <x:c r="E160" s="14" t="s"/>
+      <x:c r="E160" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>612611</x:v>
+        <x:v>609254</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>612595</x:v>
+        <x:v>612611</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
-      <x:c r="E162" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>554447</x:v>
+        <x:v>612595</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>609233</x:v>
+        <x:v>554447</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>222</x:v>
-[...1 lines deleted...]
-      <x:c r="C164" s="15" t="s"/>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C164" s="15" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D164" s="15" t="s"/>
-      <x:c r="E164" s="14" t="s"/>
+      <x:c r="E164" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>224</x:v>
-[...1 lines deleted...]
-      <x:c r="J164" s="14" t="s"/>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="J164" s="14" t="s">
+        <x:v>180</x:v>
+      </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>650630</x:v>
+        <x:v>609233</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>214</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
-      <x:c r="E165" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G165" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="I165" s="4" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="K165" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="L165" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="M165" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N165" s="3" t="n">
+        <x:v>42032</x:v>
+      </x:c>
+      <x:c r="O165" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="P165" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="Q165" s="4" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="R165" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="I165" s="4" t="s">
-[...20 lines deleted...]
-      <x:c r="P165" s="0" t="s">
+      <x:c r="S165" s="0" t="n">
+        <x:v>650630</x:v>
+      </x:c>
+      <x:c r="T165" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="Q165" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>607421</x:v>
+        <x:v>558919</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>607439</x:v>
+        <x:v>607421</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>558916</x:v>
+        <x:v>607439</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>607440</x:v>
+        <x:v>558916</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>607404</x:v>
+        <x:v>607440</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>572491</x:v>
+        <x:v>607404</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="Q172" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="Q172" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>641312</x:v>
+        <x:v>572491</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
+      <x:c r="E173" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>612682</x:v>
+        <x:v>641312</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
-      <x:c r="E174" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>546753</x:v>
+        <x:v>612682</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>641314</x:v>
+        <x:v>546753</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>641315</x:v>
+        <x:v>641314</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>38122</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
+      <x:c r="E177" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>612673</x:v>
+        <x:v>641315</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>38122</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>612674</x:v>
+        <x:v>612673</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
-      <x:c r="E179" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>546754</x:v>
+        <x:v>612674</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>546755</x:v>
+        <x:v>546754</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>641313</x:v>
+        <x:v>546755</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>598920</x:v>
+        <x:v>641313</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>598926</x:v>
+        <x:v>598920</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>598921</x:v>
+        <x:v>598926</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
+      <x:c r="E185" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>612676</x:v>
+        <x:v>598921</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
-      <x:c r="E186" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>598919</x:v>
+        <x:v>612676</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>598922</x:v>
+        <x:v>598919</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>546756</x:v>
+        <x:v>598922</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>641311</x:v>
+        <x:v>546756</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>626498</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>612681</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
@@ -13976,51 +13980,51 @@
       <x:c r="L202" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>631165</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>26</x:v>
@@ -15049,51 +15053,51 @@
       <x:c r="M221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>565639</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
@@ -15916,75 +15920,75 @@
       <x:c r="S236" s="14" t="n">
         <x:v>650067</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>650046</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
@@ -16188,270 +16192,270 @@
       <x:c r="B242" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>624467</x:v>
+        <x:v>624253</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>624253</x:v>
+        <x:v>624257</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>624257</x:v>
+        <x:v>624467</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>613847</x:v>
+        <x:v>613843</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>613843</x:v>
+        <x:v>613847</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>38</x:v>
@@ -16727,51 +16731,51 @@
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>613839</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
@@ -16829,159 +16833,159 @@
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>614029</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>611615</x:v>
+        <x:v>555000</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>555000</x:v>
+        <x:v>611615</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -17228,93 +17232,93 @@
         <x:v>611599</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>651071</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
@@ -19946,57 +19950,57 @@
       <x:c r="K311" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>507653</x:v>
+        <x:v>554002</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
@@ -20005,267 +20009,267 @@
       <x:c r="K312" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>554002</x:v>
+        <x:v>507653</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>650065</x:v>
+        <x:v>649974</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>649974</x:v>
+        <x:v>650065</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>650064</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>649984</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
@@ -20909,51 +20913,51 @@
       <x:c r="M328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>551766</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -23201,3919 +23205,3919 @@
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>650049</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I369" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q369" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q369" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>638312</x:v>
+        <x:v>581655</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q370" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>638315</x:v>
+        <x:v>633500</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I371" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q371" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q371" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>638316</x:v>
+        <x:v>633553</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="U371" s="4" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q372" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>638324</x:v>
+        <x:v>638307</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="U372" s="16" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I373" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q373" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q373" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>638329</x:v>
+        <x:v>638311</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q374" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q374" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>581655</x:v>
+        <x:v>638314</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I375" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q375" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q375" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>581703</x:v>
+        <x:v>638323</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q376" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q376" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>581711</x:v>
+        <x:v>638326</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I377" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q377" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q377" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>622465</x:v>
+        <x:v>638333</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q378" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q378" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>633500</x:v>
+        <x:v>638339</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I379" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q379" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q379" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>633553</x:v>
+        <x:v>581703</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q380" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q380" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>638307</x:v>
+        <x:v>581711</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I381" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q381" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>638311</x:v>
+        <x:v>622465</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q382" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>638314</x:v>
+        <x:v>638312</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I383" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q383" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>638323</x:v>
+        <x:v>638315</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q384" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>638326</x:v>
+        <x:v>638316</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I385" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q385" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q385" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>638333</x:v>
+        <x:v>638324</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q386" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q386" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>638339</x:v>
+        <x:v>638329</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I387" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q387" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>586311</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q388" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>638303</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I389" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q389" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>638308</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q390" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>638321</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I391" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q391" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>638331</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q392" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>638334</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I393" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q393" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>581684</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q394" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>622489</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I395" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q395" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>581704</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q396" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>586323</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I397" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q397" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>586292</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q398" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>586294</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I399" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q399" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>586305</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q400" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>638313</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I401" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q401" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>638317</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s"/>
       <x:c r="K402" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q402" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>638319</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I403" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q403" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>638320</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q404" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>638330</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I405" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q405" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>638335</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q406" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>638336</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I407" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q407" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>638338</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q408" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>622464</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I409" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q409" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>622519</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C410" s="15" t="s"/>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q410" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>633524</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I411" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q411" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>633532</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q412" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>638304</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s"/>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I413" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q413" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>638310</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q414" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>638322</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I415" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q415" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>638325</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q416" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>638332</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I417" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q417" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>622457</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s"/>
       <x:c r="K418" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q418" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>622480</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s"/>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I419" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q419" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>622481</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q420" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>622485</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I421" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q421" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>622503</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C422" s="15" t="s"/>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s"/>
       <x:c r="K422" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q422" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>622504</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I423" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q423" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>622511</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q424" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>581649</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s"/>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I425" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q425" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>581672</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s"/>
       <x:c r="K426" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q426" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>581689</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I427" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q427" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>581695</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s"/>
       <x:c r="K428" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q428" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q428" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>581706</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I429" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q429" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>633499</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s"/>
       <x:c r="K430" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q430" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>633504</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I431" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q431" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>633508</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s"/>
       <x:c r="K432" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q432" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>633515</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I433" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q433" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>633517</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q434" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>633523</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I435" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q435" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>633538</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q436" s="16" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>633540</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I437" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q437" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q437" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>633503</x:v>
+        <x:v>622497</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q438" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q438" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>633509</x:v>
+        <x:v>633503</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I439" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q439" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q439" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>633516</x:v>
+        <x:v>633509</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>444</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C440" s="15" t="s"/>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s"/>
       <x:c r="K440" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q440" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q440" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>633533</x:v>
+        <x:v>633516</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I441" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q441" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q441" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>638337</x:v>
+        <x:v>633533</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>490</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s"/>
       <x:c r="K442" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q442" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q442" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>581683</x:v>
+        <x:v>638337</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I443" s="4" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q443" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q443" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>581690</x:v>
+        <x:v>581683</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="Q444" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="Q444" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>622497</x:v>
+        <x:v>581690</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -28582,54 +28586,54 @@
       <x:c r="K471" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>623072</x:v>
+        <x:v>623077</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
@@ -28639,108 +28643,108 @@
       <x:c r="K472" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>623083</x:v>
+        <x:v>623099</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>623100</x:v>
+        <x:v>623072</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
@@ -28750,108 +28754,108 @@
       <x:c r="K474" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>623106</x:v>
+        <x:v>623083</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>623077</x:v>
+        <x:v>623100</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
@@ -28861,51 +28865,51 @@
       <x:c r="K476" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>623099</x:v>
+        <x:v>623106</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
@@ -29091,51 +29095,51 @@
       <x:c r="L480" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>623064</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -29372,51 +29376,51 @@
       <x:c r="L485" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>623073</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
@@ -29948,99 +29952,99 @@
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>600458</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
-        <x:v>38447</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>600462</x:v>
+        <x:v>546744</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
@@ -30123,97 +30127,97 @@
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>600450</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>38447</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>546744</x:v>
+        <x:v>600462</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
@@ -30680,51 +30684,51 @@
       <x:c r="L508" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>634730</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -31088,215 +31092,215 @@
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>634729</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
-        <x:v>41461</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>602670</x:v>
+        <x:v>519721</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="G517" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>634954</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
-        <x:v>537</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>519721</x:v>
+        <x:v>602670</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -32266,159 +32270,161 @@
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>614399</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>551</x:v>
-[...1 lines deleted...]
-      <x:c r="C537" s="3" t="s"/>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C537" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D537" s="3" t="s"/>
+      <x:c r="E537" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H537" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
+      <x:c r="J537" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="K537" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>499835</x:v>
+        <x:v>544962</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>85</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="C538" s="15" t="s"/>
       <x:c r="D538" s="15" t="s"/>
-      <x:c r="E538" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I538" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="J538" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J538" s="14" t="s"/>
       <x:c r="K538" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>544962</x:v>
+        <x:v>499835</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H539" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -33381,51 +33387,51 @@
       <x:c r="M556" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>639966</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C557" s="3" t="s"/>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>27</x:v>
@@ -33736,51 +33742,51 @@
       <x:c r="M563" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>640133</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C564" s="15" t="s"/>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s"/>
       <x:c r="K564" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
@@ -33797,92 +33803,92 @@
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
         <x:v>651355</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C565" s="3" t="s"/>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="G565" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
         <x:v>651374</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C566" s="15" t="s"/>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s"/>
       <x:c r="K566" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
@@ -34379,54 +34385,54 @@
       <x:c r="I575" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
         <x:v>604159</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -34440,54 +34446,54 @@
       <x:c r="I576" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>604171</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="E577" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -34500,54 +34506,54 @@
       <x:c r="I577" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>604157</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -34561,235 +34567,235 @@
       <x:c r="I578" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>588229</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="E579" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="H579" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
-        <x:v>553212</x:v>
+        <x:v>604172</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="I580" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
-        <x:v>604172</x:v>
+        <x:v>553212</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="E581" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="H581" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>553199</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -35408,51 +35414,51 @@
       <x:c r="I592" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>605178</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
@@ -35583,51 +35589,51 @@
       <x:c r="J595" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>640151</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
         <x:v>38795</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -36065,51 +36071,51 @@
       <x:c r="M603" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>43089</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>650735</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
-        <x:v>453</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C604" s="15" t="s"/>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s"/>
       <x:c r="K604" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
@@ -36360,103 +36366,103 @@
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>623738</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
+      <x:c r="E609" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="G609" s="0" t="s">
-        <x:v>629</x:v>
-[...2 lines deleted...]
-        <x:v>630</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
-        <x:v>610856</x:v>
+        <x:v>601138</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>635</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I610" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
@@ -36465,230 +36471,230 @@
       <x:c r="K610" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
-        <x:v>610854</x:v>
+        <x:v>610856</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>623739</x:v>
+        <x:v>610854</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>633</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>634</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>636</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I612" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
-        <x:v>615770</x:v>
+        <x:v>623739</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>637</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H613" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
-        <x:v>623737</x:v>
+        <x:v>615770</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>634</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
@@ -36697,57 +36703,57 @@
       <x:c r="K614" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
-        <x:v>615771</x:v>
+        <x:v>623737</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
-        <x:v>637</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -36757,1012 +36763,1013 @@
       <x:c r="L615" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>610855</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>635</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>327</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C616" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
+      <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
-        <x:v>638</x:v>
-[...1 lines deleted...]
-      <x:c r="H616" s="14" t="s"/>
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="H616" s="14" t="s">
+        <x:v>630</x:v>
+      </x:c>
       <x:c r="I616" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
-        <x:v>42034</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>418863</x:v>
+        <x:v>615771</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>640</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C617" s="3" t="s"/>
-      <x:c r="D617" s="3" t="s"/>
+      <x:c r="D617" s="3" t="n">
+        <x:v>3334</x:v>
+      </x:c>
       <x:c r="G617" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
-        <x:v>643</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J617" s="0" t="s">
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42034</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
-        <x:v>643</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>614795</x:v>
+        <x:v>418863</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C618" s="15" t="s"/>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
-        <x:v>643</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s"/>
       <x:c r="K618" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
-        <x:v>643</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
-        <x:v>644</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>614805</x:v>
+        <x:v>614795</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C619" s="3" t="s"/>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
-        <x:v>646</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
-        <x:v>646</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>621811</x:v>
+        <x:v>614805</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C620" s="15" t="s"/>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
-        <x:v>648</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="J620" s="14" t="s"/>
       <x:c r="K620" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
-        <x:v>648</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
-        <x:v>649</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>628607</x:v>
+        <x:v>621811</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
-      <x:c r="E621" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G621" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>601124</x:v>
+        <x:v>628607</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>601126</x:v>
+        <x:v>601124</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
+      <x:c r="E623" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="G623" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>638217</x:v>
+        <x:v>601126</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>655</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>656</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
-      <x:c r="E624" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="P624" s="14" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="Q624" s="16" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="R624" s="14" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="S624" s="14" t="n">
+        <x:v>638217</x:v>
+      </x:c>
+      <x:c r="T624" s="16" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="U624" s="16" t="s">
         <x:v>658</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="E625" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>601134</x:v>
+        <x:v>601137</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>601136</x:v>
+        <x:v>601134</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>601133</x:v>
+        <x:v>601136</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>568464</x:v>
+        <x:v>601133</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="E629" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>568471</x:v>
+        <x:v>601132</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>601132</x:v>
+        <x:v>601135</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="E631" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
-        <x:v>601135</x:v>
+        <x:v>568464</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
-        <x:v>601138</x:v>
+        <x:v>568471</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C633" s="3" t="s"/>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>39</x:v>
@@ -38607,51 +38614,51 @@
       <x:c r="M649" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>582069</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C650" s="15" t="s"/>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="I650" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s"/>
       <x:c r="K650" s="14" t="s">
         <x:v>38</x:v>
@@ -38711,51 +38718,51 @@
       <x:c r="L651" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>582088</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C652" s="15" t="s"/>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s"/>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="I652" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
@@ -38876,210 +38883,210 @@
       <x:c r="M654" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
         <x:v>582121</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="C655" s="3" t="s"/>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="H655" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
-        <x:v>582084</x:v>
+        <x:v>582106</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C656" s="15" t="s"/>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="I656" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s"/>
       <x:c r="K656" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
-        <x:v>582097</x:v>
+        <x:v>582084</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="C657" s="3" t="s"/>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="H657" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>582106</x:v>
+        <x:v>582097</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C658" s="15" t="s"/>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="I658" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s"/>
       <x:c r="K658" s="14" t="s">
         <x:v>38</x:v>
@@ -39301,54 +39308,54 @@
       <x:c r="L662" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
         <x:v>582124</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H663" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -39361,94 +39368,94 @@
       <x:c r="M663" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>624785</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
-        <x:v>656</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I664" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>598851</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
@@ -39464,51 +39471,51 @@
       <x:c r="G665" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H665" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>545950</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
@@ -39538,54 +39545,54 @@
       <x:c r="L666" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>610908</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C667" s="3" t="s"/>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="G667" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H667" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L667" s="0" t="s">
         <x:v>78</x:v>
@@ -39648,100 +39655,100 @@
       <x:c r="M668" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>625276</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C669" s="3" t="s"/>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="G669" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H669" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
         <x:v>625306</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C670" s="15" t="s"/>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s"/>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I670" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
@@ -39752,96 +39759,96 @@
       <x:c r="L670" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
         <x:v>625307</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="E671" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H671" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
         <x:v>598868</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
@@ -40016,460 +40023,461 @@
       <x:c r="G675" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H675" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I675" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="J675" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K675" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L675" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
         <x:v>625449</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
-        <x:v>711</x:v>
-[...1 lines deleted...]
-      <x:c r="C676" s="15" t="s"/>
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="C676" s="15" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s"/>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I676" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="J676" s="14" t="s"/>
+      <x:c r="J676" s="14" t="s">
+        <x:v>92</x:v>
+      </x:c>
       <x:c r="K676" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L676" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
-        <x:v>625265</x:v>
+        <x:v>622548</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>718</x:v>
-[...1 lines deleted...]
-      <x:c r="C677" s="3" t="s"/>
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="C677" s="3" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D677" s="3" t="s"/>
+      <x:c r="E677" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="G677" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H677" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
+      <x:c r="J677" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
       <x:c r="K677" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
-        <x:v>625292</x:v>
+        <x:v>598853</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
-        <x:v>719</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="C678" s="15" t="s"/>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s"/>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I678" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="J678" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J678" s="14" t="s"/>
       <x:c r="K678" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L678" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N678" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O678" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P678" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q678" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R678" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
-        <x:v>622548</x:v>
+        <x:v>625255</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C679" s="3" t="s"/>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="G679" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H679" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I679" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="K679" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
-        <x:v>625255</x:v>
+        <x:v>625275</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
-        <x:v>712</x:v>
-[...1 lines deleted...]
-      <x:c r="C680" s="15" t="s"/>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C680" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s"/>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I680" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="J680" s="14" t="s"/>
+      <x:c r="J680" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="K680" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L680" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
-        <x:v>625275</x:v>
+        <x:v>543888</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="C681" s="3" t="s"/>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="G681" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H681" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="J681" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
-        <x:v>543888</x:v>
+        <x:v>625265</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
-        <x:v>720</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
-        <x:v>708</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="C682" s="15" t="s"/>
       <x:c r="D682" s="15" t="s"/>
-      <x:c r="E682" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E682" s="14" t="s"/>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I682" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="J682" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J682" s="14" t="s"/>
       <x:c r="K682" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L682" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
-        <x:v>598853</x:v>
+        <x:v>625292</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="E683" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H683" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
@@ -40482,51 +40490,51 @@
       <x:c r="L683" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
         <x:v>545948</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
-        <x:v>720</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C684" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s">
         <x:v>706</x:v>
@@ -40543,54 +40551,54 @@
       <x:c r="L684" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N684" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O684" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q684" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R684" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S684" s="14" t="n">
         <x:v>598849</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C685" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="G685" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H685" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I685" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -40600,51 +40608,51 @@
       <x:c r="L685" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M685" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
         <x:v>632696</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
         <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I686" s="16" t="s">
@@ -40659,62 +40667,62 @@
       <x:c r="L686" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
         <x:v>632699</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C687" s="3" t="s"/>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H687" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
@@ -40755,51 +40763,51 @@
       <x:c r="G688" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I688" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K688" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
         <x:v>625450</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
@@ -40815,51 +40823,51 @@
       <x:c r="G689" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H689" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
         <x:v>598850</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
@@ -40876,51 +40884,51 @@
       <x:c r="G690" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I690" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
         <x:v>598854</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
@@ -40936,1753 +40944,1753 @@
       <x:c r="G691" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H691" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="S691" s="0" t="n">
         <x:v>598867</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C692" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
-        <x:v>725</x:v>
-[...1 lines deleted...]
-      <x:c r="H692" s="14" t="s"/>
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="H692" s="14" t="s">
+        <x:v>706</x:v>
+      </x:c>
       <x:c r="I692" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K692" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L692" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q692" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R692" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
-        <x:v>601412</x:v>
+        <x:v>598871</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C693" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s"/>
-      <x:c r="E693" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G693" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H693" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="J693" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
-        <x:v>598871</x:v>
+        <x:v>622547</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
-        <x:v>719</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s"/>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I694" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K694" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
-        <x:v>622547</x:v>
+        <x:v>628567</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
-        <x:v>38507</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="G695" s="0" t="s">
-        <x:v>705</x:v>
-[...2 lines deleted...]
-        <x:v>706</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
-        <x:v>707</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
-        <x:v>707</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
-        <x:v>628567</x:v>
+        <x:v>601191</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
-      <x:c r="E696" s="14" t="s"/>
+      <x:c r="E696" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s"/>
       <x:c r="I696" s="16" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="J696" s="14" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="K696" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="L696" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="M696" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N696" s="15" t="n">
+        <x:v>32154</x:v>
+      </x:c>
+      <x:c r="O696" s="14" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="P696" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="J696" s="14" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q696" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
-        <x:v>601191</x:v>
+        <x:v>601410</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
-      <x:c r="E697" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G697" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="J697" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="K697" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="L697" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="M697" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N697" s="3" t="n">
+        <x:v>42032</x:v>
+      </x:c>
+      <x:c r="O697" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="P697" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="J697" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q697" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
-        <x:v>601410</x:v>
+        <x:v>601189</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="C698" s="15" t="s"/>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s"/>
       <x:c r="I698" s="16" t="s">
-        <x:v>726</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="J698" s="14" t="s"/>
       <x:c r="K698" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
-        <x:v>601189</x:v>
+        <x:v>606669</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>730</x:v>
-[...1 lines deleted...]
-      <x:c r="C699" s="3" t="s"/>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C699" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="J699" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
-        <x:v>606669</x:v>
+        <x:v>651005</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s"/>
       <x:c r="I700" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K700" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L700" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M700" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N700" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O700" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P700" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q700" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R700" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S700" s="14" t="n">
-        <x:v>651005</x:v>
+        <x:v>651010</x:v>
       </x:c>
       <x:c r="T700" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="U700" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:21">
       <x:c r="A701" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C701" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D701" s="3" t="s"/>
       <x:c r="G701" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I701" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J701" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K701" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L701" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M701" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N701" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O701" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P701" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q701" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R701" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S701" s="0" t="n">
-        <x:v>651010</x:v>
+        <x:v>651011</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="C702" s="15" t="s"/>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s"/>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="H702" s="14" t="s"/>
       <x:c r="I702" s="16" t="s">
-        <x:v>726</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="J702" s="14" t="s"/>
       <x:c r="K702" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L702" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M702" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N702" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O702" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="P702" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q702" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R702" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S702" s="14" t="n">
-        <x:v>651011</x:v>
+        <x:v>651017</x:v>
       </x:c>
       <x:c r="T702" s="16" t="s">
-        <x:v>732</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U702" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>730</x:v>
-[...1 lines deleted...]
-      <x:c r="C703" s="3" t="s"/>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C703" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D703" s="3" t="s"/>
+      <x:c r="E703" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="G703" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I703" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="J703" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
-        <x:v>651017</x:v>
+        <x:v>546821</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C704" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="H704" s="14" t="s"/>
       <x:c r="I704" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J704" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K704" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
-        <x:v>546821</x:v>
+        <x:v>601413</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
-      <x:c r="E705" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G705" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
-        <x:v>601413</x:v>
+        <x:v>601185</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s"/>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s"/>
       <x:c r="I706" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K706" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L706" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M706" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q706" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
-        <x:v>601184</x:v>
+        <x:v>601190</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="G707" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
-        <x:v>601186</x:v>
+        <x:v>651006</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s"/>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s"/>
       <x:c r="I708" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K708" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
-        <x:v>651006</x:v>
+        <x:v>601184</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="G709" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
-        <x:v>601185</x:v>
+        <x:v>601186</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
-      <x:c r="E710" s="14" t="s"/>
+      <x:c r="E710" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s"/>
       <x:c r="I710" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K710" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
-        <x:v>601190</x:v>
+        <x:v>601408</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
-        <x:v>655</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
-      <x:c r="E711" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G711" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
-        <x:v>601408</x:v>
+        <x:v>651009</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="C712" s="15" t="s"/>
       <x:c r="D712" s="15" t="s"/>
       <x:c r="E712" s="14" t="s"/>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="H712" s="14" t="s"/>
       <x:c r="I712" s="16" t="s">
-        <x:v>726</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="J712" s="14" t="s"/>
       <x:c r="K712" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L712" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M712" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N712" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O712" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P712" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q712" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R712" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S712" s="14" t="n">
-        <x:v>651009</x:v>
+        <x:v>651014</x:v>
       </x:c>
       <x:c r="T712" s="16" t="s">
-        <x:v>733</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U712" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:21">
       <x:c r="A713" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
-        <x:v>551</x:v>
-[...1 lines deleted...]
-      <x:c r="C713" s="3" t="s"/>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C713" s="3" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D713" s="3" t="s"/>
+      <x:c r="E713" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="G713" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I713" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="J713" s="0" t="s">
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K713" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L713" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M713" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q713" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R713" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
-        <x:v>651014</x:v>
+        <x:v>548750</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C714" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D714" s="15" t="s"/>
       <x:c r="E714" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="H714" s="14" t="s"/>
       <x:c r="I714" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J714" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K714" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
-        <x:v>548750</x:v>
+        <x:v>601412</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C715" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="E715" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G715" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J715" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L715" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
         <x:v>601411</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K716" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>548749</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="E717" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G717" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J717" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
         <x:v>546819</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C718" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s"/>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s"/>
       <x:c r="I718" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K718" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
         <x:v>601187</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C719" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s"/>
       <x:c r="G719" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J719" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K719" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
         <x:v>601188</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C720" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s"/>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s"/>
       <x:c r="I720" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J720" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K720" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L720" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M720" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N720" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O720" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P720" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
         <x:v>651007</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C721" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="G721" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J721" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
         <x:v>651012</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>