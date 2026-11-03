--- v4 (2026-11-02)
+++ v5 (2026-11-03)
@@ -362,62 +362,62 @@
   <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>08/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/28/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la coiffure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP coiffure</x:t>
@@ -650,68 +650,68 @@
   <x:si>
     <x:t>Certificat de spécialisation coiffure coupe couleur</x:t>
   </x:si>
   <x:si>
     <x:t>LP la Coudoulière</x:t>
   </x:si>
   <x:si>
     <x:t>83181</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP J Moulin</x:t>
   </x:si>
   <x:si>
     <x:t>LP J Dolle</x:t>
   </x:si>
   <x:si>
     <x:t>LP C Hugues</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Beau de Rochas</x:t>
   </x:si>
   <x:si>
+    <x:t>Extension de cheveux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lionel Simon - Léo Brillant Compagny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Prothèses et compléments capillaires hommes</x:t>
   </x:si>
   <x:si>
-    <x:t>Lionel Simon - Léo Brillant Compagny</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BM Coiffeur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pose d'extensions capillaires</x:t>
   </x:si>
   <x:si>
     <x:t>Karisma</x:t>
   </x:si>
   <x:si>
     <x:t>83390</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Conjoint collaborateur d'artisan , Demandeur d'emploi , Salarié</x:t>
@@ -731,59 +731,59 @@
   <x:si>
     <x:t>Artisan , Commerçant , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Barbier</x:t>
   </x:si>
   <x:si>
     <x:t>Jak - Aftec</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>Ombre hair</x:t>
   </x:si>
   <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Coupe homme dégradé américain</x:t>
   </x:si>
   <x:si>
-    <x:t>09/13/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionnement coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>Remise à niveau coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP métiers de la coiffure (cursus partiel)</x:t>
   </x:si>
   <x:si>
     <x:t>CAP métiers de la coiffure + module complémentaire chignon</x:t>
@@ -1193,144 +1193,144 @@
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur|Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Municipal de Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Métropôle Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National des Arts Techniques</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP Métiers de la Coiffure</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>CAP Métiers de la Coiffure</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Bien Etre et Beauté Infantino</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>Bbdomi - Le Studio</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>02/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maitriser la coupe taper
 , la coupe french crop et la coupe buzz cut</x:t>
   </x:si>
   <x:si>
+    <x:t>Ateliers de Perfectionnement Coiffure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Spécial pixie</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Public en emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Attaches et Chignons (collection impulse)</x:t>
   </x:si>
   <x:si>
     <x:t>VEYNES</x:t>
   </x:si>
   <x:si>
+    <x:t>02/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Grey blending</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Coupes Femme (collection curly)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chrom'art painting</x:t>
   </x:si>
   <x:si>
     <x:t>Les patines</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Autre public , Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ecole de Coiffure Marseille Provence Arcole - CFA Coiffure MP Arcole</x:t>
   </x:si>
   <x:si>
     <x:t>La colorimétrie (coiffure)</x:t>
   </x:si>
   <x:si>
     <x:t>Alchimie Coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Autre public , Demandeur d'emploi , Public en emploi , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
@@ -1368,69 +1368,69 @@
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Académie de la Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>6ème Sens Formation - Académie Coiffure Beauté Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -3129,275 +3129,275 @@
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>606010</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>549153</x:v>
+        <x:v>606039</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>549156</x:v>
+        <x:v>549153</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>549160</x:v>
+        <x:v>549156</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>606039</x:v>
+        <x:v>549160</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
@@ -3852,248 +3852,248 @@
       <x:c r="C34" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>606037</x:v>
+        <x:v>606036</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>606046</x:v>
+        <x:v>606038</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>606036</x:v>
+        <x:v>606037</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>606038</x:v>
+        <x:v>606046</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
@@ -4289,159 +4289,159 @@
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>606034</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>606008</x:v>
+        <x:v>549183</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>549183</x:v>
+        <x:v>606008</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
@@ -4464,216 +4464,216 @@
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>549184</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>38232</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>606043</x:v>
+        <x:v>549155</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>549155</x:v>
+        <x:v>549181</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>549181</x:v>
+        <x:v>606043</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
@@ -5217,218 +5217,218 @@
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>606042</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>606005</x:v>
+        <x:v>549151</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>606031</x:v>
+        <x:v>606005</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>549151</x:v>
+        <x:v>606031</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6015,173 +6015,173 @@
       <x:c r="K71" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>518539</x:v>
+        <x:v>602588</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>40707</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>602588</x:v>
+        <x:v>602593</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>602593</x:v>
+        <x:v>518539</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
@@ -6759,153 +6759,153 @@
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>630600</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>554405</x:v>
+        <x:v>554400</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>40707</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>554400</x:v>
+        <x:v>554405</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -6924,51 +6924,51 @@
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>554471</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
@@ -6980,54 +6980,54 @@
       <x:c r="L88" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>554417</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -7491,51 +7491,51 @@
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>554407</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
@@ -7607,51 +7607,51 @@
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>554469</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7826,51 +7826,51 @@
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>566987</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
@@ -7888,51 +7888,51 @@
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>554465</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8120,51 +8120,51 @@
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>554408</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8233,51 +8233,51 @@
       <x:c r="L110" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>554419</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -8290,54 +8290,54 @@
       <x:c r="L111" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>554406</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
@@ -8462,54 +8462,54 @@
       <x:c r="L114" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>554418</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8519,54 +8519,54 @@
       <x:c r="L115" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>554467</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
@@ -9421,51 +9421,51 @@
       <x:c r="L131" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>554399</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
@@ -9488,160 +9488,159 @@
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>554463</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
-      <x:c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>609249</x:v>
+        <x:v>566985</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
-      <x:c r="E134" s="14" t="s"/>
+      <x:c r="E134" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>566985</x:v>
+        <x:v>609249</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -9821,167 +9820,168 @@
       <x:c r="L138" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>554402</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
+      <x:c r="E139" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>614571</x:v>
+        <x:v>506102</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>40707</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
-      <x:c r="E140" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>506102</x:v>
+        <x:v>614571</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
@@ -10157,160 +10157,159 @@
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>614596</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
-      <x:c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>609230</x:v>
+        <x:v>566992</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s"/>
+      <x:c r="E146" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>566992</x:v>
+        <x:v>609230</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -11057,175 +11056,175 @@
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>547369</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>547393</x:v>
+        <x:v>600306</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>600306</x:v>
+        <x:v>547393</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
@@ -12628,154 +12627,154 @@
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>650130</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>648870</x:v>
+        <x:v>650138</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>650138</x:v>
+        <x:v>648870</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -12927,119 +12926,119 @@
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>613849</x:v>
+        <x:v>614274</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>614274</x:v>
+        <x:v>613849</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
@@ -13355,156 +13354,156 @@
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>555007</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>555004</x:v>
+        <x:v>611618</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>611618</x:v>
+        <x:v>555004</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -13785,154 +13784,156 @@
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>630302</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>220</x:v>
-[...1 lines deleted...]
-      <x:c r="C209" s="3" t="s"/>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C209" s="3" t="n">
+        <x:v>38232</x:v>
+      </x:c>
       <x:c r="D209" s="3" t="s"/>
+      <x:c r="E209" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
+      <x:c r="J209" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>630293</x:v>
+        <x:v>641637</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>64</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
-      <x:c r="E210" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="J210" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>641637</x:v>
+        <x:v>630293</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -14155,51 +14156,51 @@
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>641632</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
@@ -14659,51 +14660,51 @@
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>600287</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14716,51 +14717,51 @@
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>600290</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
@@ -14832,51 +14833,51 @@
       <x:c r="M227" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>564607</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>237</x:v>
@@ -15647,212 +15648,212 @@
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>643022</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>554005</x:v>
+        <x:v>643024</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>643024</x:v>
+        <x:v>616712</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>616712</x:v>
+        <x:v>554005</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -15873,159 +15874,160 @@
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>616215</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
-      <x:c r="E246" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>603642</x:v>
+        <x:v>616232</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
+      <x:c r="E247" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>616232</x:v>
+        <x:v>603642</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
@@ -16505,154 +16507,154 @@
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>588527</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>641778</x:v>
+        <x:v>551762</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>551762</x:v>
+        <x:v>641778</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -16770,51 +16772,51 @@
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>641577</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -17474,159 +17476,159 @@
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>641101</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>601623</x:v>
+        <x:v>601620</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>601620</x:v>
+        <x:v>641094</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
@@ -17635,167 +17637,167 @@
       <x:c r="K276" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>641094</x:v>
+        <x:v>601623</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>641004</x:v>
+        <x:v>641008</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>599059</x:v>
+        <x:v>599061</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
@@ -17938,159 +17940,159 @@
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>599066</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>641008</x:v>
+        <x:v>599059</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>599061</x:v>
+        <x:v>641004</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
@@ -18275,51 +18277,51 @@
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>641014</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
@@ -19544,157 +19546,156 @@
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>558135</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
-      <x:c r="E310" s="14" t="s"/>
+      <x:c r="E310" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>650121</x:v>
+        <x:v>607287</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
-      <x:c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>607287</x:v>
+        <x:v>650121</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
@@ -20389,343 +20390,342 @@
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>614401</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>641735</x:v>
+        <x:v>641744</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
-      <x:c r="E326" s="14" t="s"/>
+      <x:c r="E326" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>639998</x:v>
+        <x:v>641735</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
-      <x:c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>599119</x:v>
+        <x:v>639998</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I328" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>641738</x:v>
+        <x:v>599119</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
-        <x:v>40707</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>641744</x:v>
+        <x:v>641738</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I330" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>40</x:v>
@@ -20744,404 +20744,401 @@
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>640016</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>599117</x:v>
+        <x:v>578859</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I332" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>599123</x:v>
+        <x:v>544964</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>544964</x:v>
+        <x:v>599117</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
-      <x:c r="E334" s="14" t="s"/>
+      <x:c r="E334" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I334" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>537244</x:v>
+        <x:v>599123</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
-      <x:c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>578859</x:v>
+        <x:v>537244</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
-      <x:c r="E336" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I336" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>641737</x:v>
+        <x:v>529134</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -21151,116 +21148,118 @@
       <x:c r="K337" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>599122</x:v>
+        <x:v>641737</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
-      <x:c r="E338" s="14" t="s"/>
+      <x:c r="E338" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I338" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>529134</x:v>
+        <x:v>599122</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>27</x:v>
@@ -22402,51 +22401,51 @@
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>554537</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -23124,158 +23123,158 @@
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>553293</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>607614</x:v>
+        <x:v>631128</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
-        <x:v>42351</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I374" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>32097</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>631128</x:v>
+        <x:v>607614</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
@@ -24576,466 +24575,466 @@
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>604251</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>552844</x:v>
+        <x:v>552884</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I398" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>552884</x:v>
+        <x:v>604213</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H399" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>604213</x:v>
+        <x:v>604241</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I400" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>604241</x:v>
+        <x:v>604240</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>604240</x:v>
+        <x:v>552844</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I402" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>552785</x:v>
+        <x:v>631125</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
-        <x:v>42351</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H403" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>631125</x:v>
+        <x:v>552785</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I404" s="16" t="s">
         <x:v>54</x:v>
@@ -25725,158 +25724,158 @@
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>552739</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
-        <x:v>42351</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I416" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
-        <x:v>32097</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>631120</x:v>
+        <x:v>607567</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>607567</x:v>
+        <x:v>631120</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>42351</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>339</x:v>
@@ -26800,379 +26799,379 @@
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>633898</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I434" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>623743</x:v>
+        <x:v>615775</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>615775</x:v>
+        <x:v>615776</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>615776</x:v>
+        <x:v>623743</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>623742</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I438" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>610859</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>610860</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
@@ -27251,51 +27250,51 @@
       <x:c r="L441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>549000</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
@@ -28055,268 +28054,268 @@
       <x:c r="K455" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>618142</x:v>
+        <x:v>638511</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>638511</x:v>
+        <x:v>638509</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>638509</x:v>
+        <x:v>618129</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C458" s="15" t="s"/>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s"/>
       <x:c r="K458" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>618129</x:v>
+        <x:v>618143</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s"/>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>618143</x:v>
+        <x:v>618142</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C460" s="15" t="s"/>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
@@ -28327,103 +28326,103 @@
       <x:c r="L460" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>618132</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>638507</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I462" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
@@ -28434,51 +28433,51 @@
       <x:c r="L462" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>638508</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -28618,215 +28617,215 @@
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>555012</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>611606</x:v>
+        <x:v>611609</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>555009</x:v>
+        <x:v>611606</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>611609</x:v>
+        <x:v>555009</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s"/>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>27</x:v>
@@ -29246,94 +29245,94 @@
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>639726</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>632355</x:v>
+        <x:v>632361</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>416</x:v>
@@ -29348,114 +29347,114 @@
       <x:c r="K478" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>632356</x:v>
+        <x:v>632355</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>632361</x:v>
+        <x:v>632356</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
@@ -29968,825 +29967,828 @@
       <x:c r="K489" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>650998</x:v>
+        <x:v>606660</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>651001</x:v>
+        <x:v>606666</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s"/>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>651003</x:v>
+        <x:v>606670</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>606660</x:v>
+        <x:v>650997</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>606666</x:v>
+        <x:v>651002</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C494" s="15" t="s"/>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s"/>
       <x:c r="K494" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>606670</x:v>
+        <x:v>651004</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
+      <x:c r="E495" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>650997</x:v>
+        <x:v>601407</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
-      <x:c r="E496" s="14" t="s"/>
+      <x:c r="E496" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>651002</x:v>
+        <x:v>601415</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>138</x:v>
-[...1 lines deleted...]
-      <x:c r="C497" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C497" s="3" t="n">
+        <x:v>39266</x:v>
+      </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
+      <x:c r="J497" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>651004</x:v>
+        <x:v>650998</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
-      <x:c r="E498" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>601407</x:v>
+        <x:v>651001</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>51</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C499" s="3" t="s"/>
       <x:c r="D499" s="3" t="s"/>
-      <x:c r="E499" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="J499" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>601415</x:v>
+        <x:v>651003</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>650996</x:v>
+        <x:v>606665</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>606665</x:v>
+        <x:v>650995</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>650995</x:v>
+        <x:v>651000</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
+      <x:c r="E503" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>651000</x:v>
+        <x:v>601414</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -30804,103 +30806,100 @@
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>606668</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
-      <x:c r="E505" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>601414</x:v>
+        <x:v>650996</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">