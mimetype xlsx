--- v1 (2026-10-07)
+++ v2 (2026-10-07)
@@ -272,62 +272,62 @@
   <x:si>
     <x:t>SEPTEMES-LES-VALLONS</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
+    <x:t>08/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/25/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Métropôle Aix Marseille Provence - CFA Métropolitain - Campus des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
@@ -770,54 +770,54 @@
   <x:si>
     <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
   </x:si>
   <x:si>
     <x:t>CIA</x:t>
   </x:si>
   <x:si>
     <x:t>13333</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
+    <x:t>AURIOL</x:t>
+  </x:si>
+  <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>AURIOL</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Valette du Var</x:t>
   </x:si>
@@ -1997,51 +1997,51 @@
       <x:c r="K10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>606957</x:v>
+        <x:v>547454</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -2054,51 +2054,51 @@
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>547454</x:v>
+        <x:v>606957</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>54</x:v>
@@ -2178,51 +2178,51 @@
       <x:c r="L13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>547385</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>76</x:v>
@@ -6016,57 +6016,57 @@
       <x:c r="K80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>604850</x:v>
+        <x:v>564091</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6076,51 +6076,51 @@
       <x:c r="K81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>604851</x:v>
+        <x:v>604850</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>229</x:v>
@@ -6134,111 +6134,111 @@
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>564091</x:v>
+        <x:v>604851</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>553695</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7342,51 +7342,51 @@
       <x:c r="J102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>624135</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>23</x:v>
       </x:c>