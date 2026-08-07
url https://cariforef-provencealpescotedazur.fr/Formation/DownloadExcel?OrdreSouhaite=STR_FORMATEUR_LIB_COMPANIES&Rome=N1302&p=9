--- v0 (2026-08-07)
+++ v1 (2026-08-07)
@@ -527,77 +527,77 @@
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/01/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre Professionnel Technicien supérieur en méthodes et exploitation logistique</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
@@ -716,90 +716,90 @@
   <x:si>
     <x:t>Bachelor européen transport logistique et supply chain</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager transport, logistique et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>Transport international marchandise</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager du transport de la logistique et du commerce international durables (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kedge Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transport logistique durable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager transport, logistique et commerce international (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Kedge Business School</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager du transport de la logistique et du commerce international durables (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2028 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
@@ -4164,281 +4164,281 @@
       <x:c r="K50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>613306</x:v>
+        <x:v>613310</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
+      <x:c r="E51" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>613307</x:v>
+        <x:v>557591</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s"/>
+      <x:c r="E52" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>613310</x:v>
+        <x:v>605542</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="U52" s="16" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
-      <x:c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>557591</x:v>
+        <x:v>613306</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="U53" s="4" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
-      <x:c r="E54" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>605542</x:v>
+        <x:v>613307</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4448,54 +4448,54 @@
       <x:c r="L55" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>557334</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5591,385 +5591,385 @@
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>596483</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>35748</x:v>
+        <x:v>42180</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>31847</x:v>
+        <x:v>31822</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>506025</x:v>
+        <x:v>634666</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>553084</x:v>
+        <x:v>506025</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>553085</x:v>
+        <x:v>553084</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>553086</x:v>
+        <x:v>553085</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>42180</x:v>
+        <x:v>35748</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>31822</x:v>
+        <x:v>31847</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>634670</x:v>
+        <x:v>553086</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="U80" s="16" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>42180</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>31822</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>634666</x:v>
+        <x:v>634670</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
@@ -5981,114 +5981,114 @@
       <x:c r="K82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>602267</x:v>
+        <x:v>547808</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>547808</x:v>
+        <x:v>602267</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>35148</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>176</x:v>