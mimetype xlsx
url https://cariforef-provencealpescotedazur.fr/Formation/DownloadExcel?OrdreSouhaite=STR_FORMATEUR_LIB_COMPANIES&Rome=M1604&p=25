--- v1 (2026-04-09)
+++ v2 (2026-04-09)
@@ -311,278 +311,278 @@
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel assistant de direction (Apprentissage) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Istres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Marseille 13ème</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité gestion administrative et commerciale des organisations parcours management responsable de projet et entrepreneuriat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention administration économique et sociale parcours administration des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Organisation travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention gestion parcours gestion d'entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention gestion parcours management comptable et financier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention administration économique et sociale parcours entreprise et administration des PME-PMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention gestion parcours Méthodes Informatiques Appliquées à la Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention économie et gestion parcours économie finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Connaissance entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention économie et gestion parcours double licence droit économie gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention économie et gestion parcours économie et management des firmes et des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention économie et gestion parcours International Program in Economics and Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention économie et gestion parcours management des affaires et du commerce international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention gestion parcours administration des institutions culturelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté Economie et Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>licence mention économie et gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>licence mention gestion</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix-Marseille Université</x:t>
-[...163 lines deleted...]
-  <x:si>
     <x:t>licence mention administration économique et sociale</x:t>
   </x:si>
   <x:si>
     <x:t>BTS gestion de la PME module télétravail</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Alpes Développement Formation</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>ADF</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur</x:t>
   </x:si>
   <x:si>
+    <x:t>10/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/28/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Alternance Azur - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Exxecc</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
@@ -611,62 +611,62 @@
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Var Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Var Vaucluse - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
+    <x:t>06/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/26/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Idrac business School - Compétences Commerce et International</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Association Internationale pour la Formation - Idrac business School - Antenne Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS gestion de la PME</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
@@ -845,59 +845,59 @@
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant de gestion et d'administration d'entreprise (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat formation</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
   </x:si>
   <x:si>
+    <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>CHASSENEUIL-DU-POITOU</x:t>
@@ -908,56 +908,56 @@
   <x:si>
     <x:t>BTS support à l'action managériale</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>CFBT</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Cevennes Formations Alès</x:t>
   </x:si>
   <x:si>
     <x:t>30100</x:t>
   </x:si>
   <x:si>
     <x:t>BOLLENE</x:t>
   </x:si>
   <x:si>
+    <x:t>Cfa Perspective - Isim</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS support à l'action managériale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>Cfa Perspective - Isim</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BTS gestion de la PME (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
@@ -1001,275 +1001,275 @@
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Conjoint collaborateur d'artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise artisanale</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adjoint de dirigeant d'entreprise artisanale (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Adjoint de dirigeant d'entreprise artisanale BC03 Assurer la rentabilité et la réalisation des budgets de sa TPE-PME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adjoint de dirigeant d'entreprise artisanale BC05 Définir sa stratégie commerciale et son marketing digital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adjoint de dirigeant d'entreprise artisanale BC02 Assurer la comptabilité générale d’une entreprise artisanale – TPE-PME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Digne les Bains</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Gap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation La Seyne sur Mer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Les Arcs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES ARCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Codév</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention gestion parcours gestion des organisations (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-15e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention gestion parcours commerce, vente, marketing option marketing digital (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention gestion parcours comptabilité, contrôle, audit (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention gestion parcours gestion des ressources humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention gestion parcours commerce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention gestion (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cpe-Cfa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPEAS - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel assistant de direction</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Jeune 16-25 ans , Particulier, individuel , Public en emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureautique Approfondissement : Excel + Word + Powerpoint</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logiciel bureautique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Informatique pour les débutants : Windows + Internet + Office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
-    <x:t>Adjoint de dirigeant d'entreprise artisanale BC03 Assurer la rentabilité et la réalisation des budgets de sa TPE-PME</x:t>
-[...154 lines deleted...]
-  <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Diploma Sup - Ensao</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Diploma Sup - Ensao - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ebm Business School</x:t>
   </x:si>
   <x:si>
     <x:t>EBM 5</x:t>
   </x:si>
   <x:si>
     <x:t>93700</x:t>
   </x:si>
   <x:si>
     <x:t>Ebm Business School - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>EBM 3</x:t>
   </x:si>
   <x:si>
     <x:t>Ebm Business School - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
+    <x:t>02/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/24/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention gestion parcours commerce et développement international en partenariat avec l'EMD Marseille (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Management</x:t>
   </x:si>
   <x:si>
     <x:t>13331</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
@@ -1487,59 +1487,59 @@
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
     <x:t>Fdm Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
+    <x:t>PUGET-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>PUGET-SUR-ARGENS</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure</x:t>
   </x:si>
   <x:si>
     <x:t>FASUP</x:t>
   </x:si>
   <x:si>
     <x:t>33300</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure - Antenne Toulon</x:t>
@@ -1883,71 +1883,71 @@
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor européen attaché de direction</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>04/11/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Business School</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BS</x:t>
   </x:si>
   <x:si>
     <x:t>Isim 83</x:t>
   </x:si>
   <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ism Fénélon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention gestion parcours commerce, vente, marketing digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/12/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Keyce International Academy - Collège de Paris</x:t>
   </x:si>
   <x:si>
     <x:t>34470</x:t>
   </x:si>
   <x:si>
     <x:t>Keyce International Academy - Collège de Paris - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>92300</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant de direction (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>Ladapt</x:t>
@@ -2021,56 +2021,56 @@
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>83097</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Métiers Emile Zola</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Métiers Louis Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
   <x:si>
+    <x:t>83056</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>83056</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée Émile Zola</x:t>
   </x:si>
   <x:si>
     <x:t>13181</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée E Zola</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 5</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée H Daumier</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée H d'Estienne d'Orves</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Honoré d'Estienne d'Orves</x:t>
@@ -2252,69 +2252,69 @@
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>My Academy</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School La Valette</x:t>
   </x:si>
   <x:si>
+    <x:t>Assistant de facturation pour kiné libéral/facturier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mysa Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEYPIN</x:t>
+  </x:si>
+  <x:si>
     <x:t>Assistant de facturation pour Infirmier Libéral : Découvrir les bases du métier de facturier 2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Mysa Formation</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>La nomenclature générale des actes professionnels (NGAP) - mise à jour et perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Assistant de facturation pour kiné libéral/facturier</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Marie-France - Cfa Marie-France</x:t>
   </x:si>
   <x:si>
     <x:t>LMF</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>SEPTEMES-LES-VALLONS</x:t>
   </x:si>
@@ -4190,2185 +4190,2186 @@
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>548025</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>35924</x:v>
+        <x:v>38667</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>31637</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>595464</x:v>
+        <x:v>548026</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>548026</x:v>
+        <x:v>539970</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>539970</x:v>
+        <x:v>540556</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>540556</x:v>
+        <x:v>604484</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>604484</x:v>
+        <x:v>604485</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>604485</x:v>
+        <x:v>604486</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>604486</x:v>
+        <x:v>548165</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>548165</x:v>
+        <x:v>548166</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
+      <x:c r="E29" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>548166</x:v>
+        <x:v>610273</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>95</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>610273</x:v>
+        <x:v>610274</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>610274</x:v>
+        <x:v>606563</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>95</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>606563</x:v>
+        <x:v>606564</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>606564</x:v>
+        <x:v>606565</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>95</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>38667</x:v>
+        <x:v>35386</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>35018</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>606565</x:v>
+        <x:v>575970</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="U34" s="16" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>35386</x:v>
+        <x:v>35923</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>31637</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="R35" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="R35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>575970</x:v>
+        <x:v>575853</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>575853</x:v>
+        <x:v>575855</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>35923</x:v>
+        <x:v>35924</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>575855</x:v>
+        <x:v>575664</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>575664</x:v>
+        <x:v>575666</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>575666</x:v>
+        <x:v>575748</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>575748</x:v>
+        <x:v>575667</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>575667</x:v>
+        <x:v>575668</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>35924</x:v>
+        <x:v>35923</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>575668</x:v>
+        <x:v>575655</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>35923</x:v>
+        <x:v>35924</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>575655</x:v>
+        <x:v>575669</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>575659</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>575656</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>575658</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>575660</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>575662</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>575663</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>575669</x:v>
+        <x:v>577316</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>35924</x:v>
+        <x:v>39018</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>111</x:v>
-[...2 lines deleted...]
-        <x:v>112</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>31637</x:v>
+        <x:v>13115</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>577316</x:v>
+        <x:v>591973</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>591973</x:v>
+        <x:v>591974</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>39018</x:v>
+        <x:v>35924</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>13115</x:v>
+        <x:v>31637</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>591974</x:v>
+        <x:v>595464</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>35923</x:v>
+        <x:v>35924</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>595418</x:v>
+        <x:v>595465</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>35923</x:v>
+        <x:v>35924</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>595419</x:v>
+        <x:v>595466</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>35924</x:v>
+        <x:v>35923</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>595465</x:v>
+        <x:v>595418</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>35924</x:v>
+        <x:v>35923</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>595466</x:v>
+        <x:v>595419</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="G58" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>142</x:v>
@@ -6616,108 +6617,108 @@
       <x:c r="J62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>496029</x:v>
+        <x:v>545466</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>601454</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6732,117 +6733,117 @@
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>545466</x:v>
+        <x:v>496029</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>545467</x:v>
+        <x:v>496033</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
@@ -6908,161 +6909,161 @@
       <x:c r="K67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>496033</x:v>
+        <x:v>545467</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>496036</x:v>
+        <x:v>545468</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>601456</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
@@ -7077,63 +7078,63 @@
       <x:c r="I70" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>545468</x:v>
+        <x:v>496036</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7663,114 +7664,114 @@
       <x:c r="K80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>496018</x:v>
+        <x:v>600589</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>545050</x:v>
+        <x:v>496018</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
@@ -7779,111 +7780,111 @@
       <x:c r="K82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>600589</x:v>
+        <x:v>545050</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>600590</x:v>
+        <x:v>545051</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
@@ -7895,111 +7896,111 @@
       <x:c r="K84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>496019</x:v>
+        <x:v>600590</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="U84" s="16" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>545051</x:v>
+        <x:v>496019</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
@@ -8911,103 +8912,103 @@
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>571088</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>595420</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -9326,51 +9327,51 @@
       <x:c r="M108" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>556622</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -10354,51 +10355,51 @@
       <x:c r="M125" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>556569</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>240</x:v>
@@ -10935,51 +10936,51 @@
       <x:c r="K135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>507211</x:v>
+        <x:v>507214</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>245</x:v>
@@ -10994,51 +10995,51 @@
       <x:c r="K136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>507214</x:v>
+        <x:v>507211</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
@@ -11269,51 +11270,51 @@
       <x:c r="J141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>603515</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11418,390 +11419,390 @@
         <x:v>575059</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>54</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>508958</x:v>
+        <x:v>607787</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>54</x:v>
-[...2 lines deleted...]
-        <x:v>55</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>556781</x:v>
+        <x:v>607789</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>508962</x:v>
+        <x:v>508958</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>556779</x:v>
+        <x:v>556781</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>260</x:v>
-[...1 lines deleted...]
-      <x:c r="H148" s="14" t="s"/>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>607787</x:v>
+        <x:v>508962</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>607789</x:v>
+        <x:v>556779</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>263</x:v>
@@ -12356,843 +12357,843 @@
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>603769</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
-        <x:v>95</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>469545</x:v>
+        <x:v>586467</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>469546</x:v>
+        <x:v>542423</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
-      <x:c r="E162" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>603772</x:v>
+        <x:v>542522</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
-      <x:c r="E163" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>495976</x:v>
+        <x:v>586470</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
-      <x:c r="E164" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>545645</x:v>
+        <x:v>469545</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
-      <x:c r="E165" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>608882</x:v>
+        <x:v>469546</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>545649</x:v>
+        <x:v>603772</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>603775</x:v>
+        <x:v>495976</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>495992</x:v>
+        <x:v>545645</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>608891</x:v>
+        <x:v>608882</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
-      <x:c r="E170" s="14" t="s"/>
+      <x:c r="E170" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>586467</x:v>
+        <x:v>545649</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
+      <x:c r="E171" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>542423</x:v>
+        <x:v>603775</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
-      <x:c r="E172" s="14" t="s"/>
+      <x:c r="E172" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>542522</x:v>
+        <x:v>495992</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
+      <x:c r="E173" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>586470</x:v>
+        <x:v>608891</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
@@ -14055,2450 +14056,2449 @@
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>611288</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38289</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>553739</x:v>
+        <x:v>553717</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>38289</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>32097</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>553717</x:v>
+        <x:v>553739</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38289</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
-      <x:c r="E191" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="H191" s="0" t="s">
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="J191" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="K191" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="L191" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M191" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N191" s="3" t="n">
+        <x:v>32097</x:v>
+      </x:c>
+      <x:c r="O191" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="P191" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="Q191" s="4" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="R191" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="S191" s="0" t="n">
+        <x:v>584659</x:v>
+      </x:c>
+      <x:c r="T191" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="U191" s="4" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>584659</x:v>
+        <x:v>584660</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>584660</x:v>
+        <x:v>611247</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>611247</x:v>
+        <x:v>584795</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>584795</x:v>
+        <x:v>611242</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>38289</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
-      <x:c r="E196" s="14" t="s"/>
+      <x:c r="E196" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>32097</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>611242</x:v>
+        <x:v>605180</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38289</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>605180</x:v>
+        <x:v>605173</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>38289</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>32097</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>605173</x:v>
+        <x:v>552793</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>552793</x:v>
+        <x:v>502224</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>502224</x:v>
+        <x:v>604715</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38289</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>604715</x:v>
+        <x:v>552836</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>552836</x:v>
+        <x:v>604204</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="Q203" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="Q203" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>604204</x:v>
+        <x:v>553183</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="Q204" s="16" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="R204" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="Q204" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>553183</x:v>
+        <x:v>604147</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
-        <x:v>38289</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="Q205" s="4" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="R205" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="Q205" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>604147</x:v>
+        <x:v>502161</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>502161</x:v>
+        <x:v>553244</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="Q207" s="4" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="R207" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="Q207" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>553244</x:v>
+        <x:v>604791</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="Q208" s="16" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="R208" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="Q208" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>604791</x:v>
+        <x:v>501683</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>302</x:v>
-[...2 lines deleted...]
-        <x:v>303</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="S209" s="0" t="n">
+        <x:v>548860</x:v>
+      </x:c>
+      <x:c r="T209" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="S209" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>548860</x:v>
+        <x:v>599253</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>599253</x:v>
+        <x:v>500428</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>35924</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>31637</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>500428</x:v>
+        <x:v>558139</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
+      <x:c r="E213" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G213" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H213" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="I213" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="H213" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J213" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="Q213" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="Q213" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>614393</x:v>
+        <x:v>558137</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H214" s="14" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="I214" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="H214" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J214" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="Q214" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="Q214" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>611452</x:v>
+        <x:v>558138</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
-      <x:c r="E215" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G215" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H215" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="I215" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="H215" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="Q215" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="Q215" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>611466</x:v>
+        <x:v>587314</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
-      <x:c r="E216" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H216" s="14" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="I216" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="H216" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J216" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="Q216" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="Q216" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>558139</x:v>
+        <x:v>529159</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H217" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="I217" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="H217" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="Q217" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="Q217" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>558137</x:v>
+        <x:v>611452</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
-      <x:c r="E218" s="14" t="s"/>
+      <x:c r="E218" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H218" s="14" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="I218" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="H218" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J218" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="Q218" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="Q218" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>587314</x:v>
+        <x:v>611466</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
-      <x:c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G219" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H219" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="I219" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="H219" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J219" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="Q219" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="Q219" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>558138</x:v>
+        <x:v>614393</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>35924</x:v>
+        <x:v>38667</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
-      <x:c r="E220" s="14" t="s"/>
+      <x:c r="E220" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>31637</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>529159</x:v>
+        <x:v>599039</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
+      <x:c r="E221" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>575916</x:v>
+        <x:v>599040</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
-      <x:c r="E222" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>599039</x:v>
+        <x:v>575916</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>201</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
-      <x:c r="E223" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>350</x:v>
-[...2 lines deleted...]
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>142</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>35018</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>599040</x:v>
+        <x:v>505776</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>505776</x:v>
+        <x:v>505819</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>505819</x:v>
+        <x:v>505820</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s"/>
       <x:c r="K226" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>505820</x:v>
+        <x:v>566966</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>355</x:v>
-[...1 lines deleted...]
-      <x:c r="C227" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C227" s="3" t="n">
+        <x:v>38363</x:v>
+      </x:c>
       <x:c r="D227" s="3" t="s"/>
+      <x:c r="E227" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="J227" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>566966</x:v>
+        <x:v>513657</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>566583</x:v>
+        <x:v>601749</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>513657</x:v>
+        <x:v>566583</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -16630,94 +16630,94 @@
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>572475</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>506140</x:v>
+        <x:v>506134</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>364</x:v>
@@ -16726,236 +16726,236 @@
       <x:c r="I234" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>553019</x:v>
+        <x:v>605558</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>506134</x:v>
+        <x:v>553012</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>605558</x:v>
+        <x:v>553019</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>553012</x:v>
+        <x:v>506140</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
@@ -17035,153 +17035,153 @@
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>506133</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>506138</x:v>
+        <x:v>506132</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>506132</x:v>
+        <x:v>506138</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>370</x:v>
@@ -17253,51 +17253,51 @@
       <x:c r="J243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>572162</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -17314,51 +17314,51 @@
       <x:c r="J244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>600277</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -17374,51 +17374,51 @@
       <x:c r="J245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>572165</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -17435,51 +17435,51 @@
       <x:c r="J246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>600280</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -17691,887 +17691,886 @@
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>600272</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
-      <x:c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>548169</x:v>
+        <x:v>617720</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>600032</x:v>
+        <x:v>548169</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>600036</x:v>
+        <x:v>600032</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
-      <x:c r="E254" s="14" t="s"/>
+      <x:c r="E254" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>617721</x:v>
+        <x:v>600036</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>617722</x:v>
+        <x:v>617721</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>609487</x:v>
+        <x:v>617722</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>598716</x:v>
+        <x:v>609487</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>583296</x:v>
+        <x:v>598716</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>583297</x:v>
+        <x:v>583296</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>617720</x:v>
+        <x:v>583297</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>594538</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H262" s="14" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="I262" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="H262" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J262" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>611442</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H263" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="I263" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="H263" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J263" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>611493</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H264" s="14" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="I264" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="H264" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J264" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>558149</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H265" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="I265" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="H265" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J265" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>558150</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
@@ -18597,51 +18596,51 @@
       <x:c r="J266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>546218</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -18657,60 +18656,60 @@
       <x:c r="J267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>499771</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>275</x:v>
@@ -18718,306 +18717,306 @@
       <x:c r="J268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>600170</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>41722</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>624512</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>594537</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>594165</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>594164</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>594179</x:v>
       </x:c>
@@ -19058,57 +19057,57 @@
       <x:c r="K274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>608437</x:v>
+        <x:v>502427</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -19118,57 +19117,57 @@
       <x:c r="K275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>502427</x:v>
+        <x:v>608437</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>172</x:v>
@@ -19481,57 +19480,57 @@
       <x:c r="K281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>502429</x:v>
+        <x:v>608438</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>172</x:v>
@@ -19542,57 +19541,57 @@
       <x:c r="K282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>608438</x:v>
+        <x:v>502429</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -19602,57 +19601,57 @@
       <x:c r="K283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>555823</x:v>
+        <x:v>608475</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>172</x:v>
@@ -19663,57 +19662,57 @@
       <x:c r="K284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>608475</x:v>
+        <x:v>555823</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -19965,51 +19964,51 @@
       <x:c r="L289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>602106</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
@@ -20032,70 +20031,70 @@
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>554376</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>615985</x:v>
       </x:c>
@@ -20145,70 +20144,70 @@
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>506916</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>41722</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>624513</x:v>
       </x:c>
@@ -20751,54 +20750,54 @@
       <x:c r="L303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>598736</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -20927,108 +20926,108 @@
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>621212</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>542875</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
-        <x:v>95</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>29</x:v>
@@ -21038,199 +21037,199 @@
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>538533</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>594173</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>594170</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>594171</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
@@ -21245,51 +21244,51 @@
       <x:c r="I312" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>608374</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
@@ -21302,51 +21301,51 @@
       <x:c r="I313" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>556214</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
@@ -21364,60 +21363,60 @@
       <x:c r="J314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>496649</x:v>
+        <x:v>552315</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -21537,60 +21536,60 @@
       <x:c r="J317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>552315</x:v>
+        <x:v>496649</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
@@ -21599,114 +21598,114 @@
       <x:c r="K318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>552314</x:v>
+        <x:v>496650</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>496650</x:v>
+        <x:v>552314</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -22075,841 +22074,841 @@
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>497620</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>499908</x:v>
+        <x:v>515444</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>601551</x:v>
+        <x:v>601563</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>548683</x:v>
+        <x:v>548699</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>548699</x:v>
+        <x:v>499908</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>601563</x:v>
+        <x:v>601551</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>515444</x:v>
+        <x:v>548683</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>515445</x:v>
+        <x:v>548684</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>601564</x:v>
+        <x:v>601552</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="S335" s="0" t="n">
+        <x:v>499904</x:v>
+      </x:c>
+      <x:c r="T335" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="S335" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>548684</x:v>
+        <x:v>548700</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>499904</x:v>
+        <x:v>601564</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="S338" s="14" t="n">
+        <x:v>515445</x:v>
+      </x:c>
+      <x:c r="T338" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="S338" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>620454</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>620460</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -22922,51 +22921,51 @@
       <x:c r="I341" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>600258</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
@@ -23171,132 +23170,132 @@
       <x:c r="M345" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>497641</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>624524</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>624526</x:v>
       </x:c>
@@ -23402,494 +23401,494 @@
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>601030</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>30122</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
-      <x:c r="E350" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>605941</x:v>
+        <x:v>542500</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
-      <x:c r="E351" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>547562</x:v>
+        <x:v>542498</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
-      <x:c r="E352" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>547563</x:v>
+        <x:v>591163</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
-      <x:c r="E353" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>494752</x:v>
+        <x:v>522065</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>30122</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
-      <x:c r="E354" s="14" t="s"/>
+      <x:c r="E354" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>542500</x:v>
+        <x:v>605941</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
+      <x:c r="E355" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>542498</x:v>
+        <x:v>547562</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
-      <x:c r="E356" s="14" t="s"/>
+      <x:c r="E356" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>591163</x:v>
+        <x:v>547563</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
+      <x:c r="E357" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>522065</x:v>
+        <x:v>494752</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
@@ -24075,51 +24074,51 @@
       <x:c r="L361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>609810</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I362" s="16" t="s">
@@ -24894,512 +24893,512 @@
       <x:c r="U375" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>614352</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>575212</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>35924</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>31637</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>541097</x:v>
+        <x:v>543674</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>35924</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>31637</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>587909</x:v>
+        <x:v>557456</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>35924</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>31637</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>511579</x:v>
+        <x:v>589717</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>511</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
-        <x:v>35924</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
-        <x:v>31637</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>543674</x:v>
+        <x:v>541097</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>505</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
-        <x:v>35924</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>31637</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>557456</x:v>
+        <x:v>587909</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
-        <x:v>35924</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>31637</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>589717</x:v>
+        <x:v>511579</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>617493</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
@@ -25765,57 +25764,57 @@
       <x:c r="K391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>499306</x:v>
+        <x:v>603620</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
@@ -25824,114 +25823,114 @@
       <x:c r="K392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>603620</x:v>
+        <x:v>549467</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>549467</x:v>
+        <x:v>499306</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
@@ -25940,57 +25939,57 @@
       <x:c r="K394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>549469</x:v>
+        <x:v>603619</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -26056,57 +26055,57 @@
       <x:c r="K396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>603619</x:v>
+        <x:v>549469</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -26172,114 +26171,114 @@
       <x:c r="K398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>499308</x:v>
+        <x:v>549468</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>549468</x:v>
+        <x:v>499308</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
@@ -26806,51 +26805,51 @@
       <x:c r="J409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>554805</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
@@ -26981,51 +26980,51 @@
       <x:c r="J412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>608344</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
@@ -27154,51 +27153,51 @@
       <x:c r="J415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>507612</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
@@ -27395,51 +27394,51 @@
       <x:c r="M419" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>577071</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
@@ -28058,148 +28057,148 @@
       <x:c r="U430" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>606241</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="I432" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>564389</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>28</x:v>
@@ -28507,51 +28506,51 @@
       <x:c r="L438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>599144</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
@@ -28628,51 +28627,51 @@
       <x:c r="L440" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>599148</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -29213,70 +29212,70 @@
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>599932</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>594181</x:v>
       </x:c>
@@ -29285,191 +29284,191 @@
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>616218</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>495430</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>545029</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
@@ -29657,51 +29656,51 @@
       <x:c r="I458" s="16" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>550694</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
@@ -29714,51 +29713,51 @@
       <x:c r="I459" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>535324</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
@@ -29773,51 +29772,51 @@
       <x:c r="I460" s="16" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>550660</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
@@ -29830,51 +29829,51 @@
       <x:c r="I461" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>535320</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
@@ -29889,198 +29888,198 @@
       <x:c r="I462" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>611107</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>594547</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>594176</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>594169</x:v>
       </x:c>
@@ -31093,66 +31092,66 @@
       <x:c r="U482" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>607976</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
@@ -31631,109 +31630,109 @@
       <x:c r="T491" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C492" s="15" t="s"/>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="I492" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s"/>
       <x:c r="K492" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>523230</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>594158</x:v>
       </x:c>
@@ -31835,912 +31834,912 @@
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>542364</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
-        <x:v>95</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
-      <x:c r="E496" s="14" t="s"/>
+      <x:c r="E496" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>487531</x:v>
+        <x:v>545664</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
+      <x:c r="E497" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>487528</x:v>
+        <x:v>603800</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>545661</x:v>
+        <x:v>496012</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>603795</x:v>
+        <x:v>608873</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
-      <x:c r="E500" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>496007</x:v>
+        <x:v>487531</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>511</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
-      <x:c r="E501" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>608864</x:v>
+        <x:v>487528</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>545664</x:v>
+        <x:v>545661</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="E503" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>603800</x:v>
+        <x:v>603795</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>496012</x:v>
+        <x:v>496007</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>608873</x:v>
+        <x:v>608864</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
-        <x:v>35924</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="J506" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K506" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L506" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M506" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N506" s="15" t="n">
+        <x:v>35007</x:v>
+      </x:c>
+      <x:c r="O506" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P506" s="14" t="s">
         <x:v>606</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>607</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>547460</x:v>
+        <x:v>606944</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="I507" s="4" t="s">
         <x:v>605</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>606</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>606944</x:v>
+        <x:v>547434</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>547434</x:v>
+        <x:v>504947</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>609</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>35924</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="I509" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="I509" s="4" t="s">
+      <x:c r="J509" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="K509" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L509" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M509" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N509" s="3" t="n">
+        <x:v>31637</x:v>
+      </x:c>
+      <x:c r="O509" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="P509" s="0" t="s">
         <x:v>606</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>607</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
-        <x:v>504947</x:v>
+        <x:v>547460</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>509519</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="E511" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -32866,51 +32865,51 @@
       <x:c r="L513" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>603551</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
@@ -32982,51 +32981,51 @@
       <x:c r="L515" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>499872</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
@@ -33333,273 +33332,283 @@
       <x:c r="M521" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>549657</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
-      <x:c r="E522" s="14" t="s"/>
+      <x:c r="E522" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>504648</x:v>
+        <x:v>600144</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
+      <x:c r="E523" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>504649</x:v>
+        <x:v>546004</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
-      <x:c r="E524" s="14" t="s"/>
+      <x:c r="E524" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>504646</x:v>
+        <x:v>508723</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
+      <x:c r="E525" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>504647</x:v>
+        <x:v>600138</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
@@ -33679,623 +33688,613 @@
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>508729</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>508723</x:v>
+        <x:v>546013</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>600138</x:v>
+        <x:v>508721</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
-      <x:c r="E530" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>546013</x:v>
+        <x:v>504648</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
-      <x:c r="E531" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
-        <x:v>508721</x:v>
+        <x:v>504649</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
-      <x:c r="E532" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>600144</x:v>
+        <x:v>504646</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
-      <x:c r="E533" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>546004</x:v>
+        <x:v>504647</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>546005</x:v>
+        <x:v>508722</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="E535" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>508722</x:v>
+        <x:v>546014</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>546014</x:v>
+        <x:v>600139</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>600139</x:v>
+        <x:v>508724</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
@@ -34304,57 +34303,57 @@
       <x:c r="K538" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>508724</x:v>
+        <x:v>546005</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="E539" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -34372,460 +34371,460 @@
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>598963</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>594192</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>594552</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>594546</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>594178</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>594186</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>594190</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>594553</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>594535</x:v>
       </x:c>
@@ -34860,54 +34859,54 @@
       <x:c r="I548" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>556276</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -34920,54 +34919,54 @@
       <x:c r="I549" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>511088</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -34981,87 +34980,87 @@
       <x:c r="I550" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>608111</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>594541</x:v>
       </x:c>
@@ -35421,144 +35420,138 @@
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>547665</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
-      <x:c r="E559" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G559" s="0" t="s">
-        <x:v>530</x:v>
-[...2 lines deleted...]
-        <x:v>531</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>556402</x:v>
+        <x:v>594188</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
-        <x:v>650</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="I560" s="16" t="s">
         <x:v>172</x:v>
@@ -35569,57 +35562,57 @@
       <x:c r="K560" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>607825</x:v>
+        <x:v>556402</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H561" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -35629,360 +35622,364 @@
       <x:c r="K561" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
-        <x:v>511025</x:v>
+        <x:v>607825</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
-      <x:c r="E562" s="14" t="s"/>
+      <x:c r="E562" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
-        <x:v>649</x:v>
-[...1 lines deleted...]
-      <x:c r="H562" s="14" t="s"/>
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="H562" s="14" t="s">
+        <x:v>531</x:v>
+      </x:c>
       <x:c r="I562" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>594188</x:v>
+        <x:v>511025</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="G563" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>594551</x:v>
+        <x:v>594180</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>594180</x:v>
+        <x:v>594551</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="G565" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
         <x:v>594162</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
         <x:v>594187</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="G567" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>594536</x:v>
       </x:c>
@@ -36155,316 +36152,316 @@
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>556403</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="G571" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>594185</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s"/>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>594191</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="G573" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>594539</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s"/>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>594189</x:v>
+        <x:v>594543</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>594543</x:v>
+        <x:v>594189</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
         <x:v>500</x:v>
@@ -36789,297 +36786,297 @@
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>511089</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>594550</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
         <x:v>594161</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>617488</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>594545</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>594542</x:v>
       </x:c>
@@ -37372,73 +37369,73 @@
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>608168</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s"/>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>594540</x:v>
       </x:c>
@@ -37472,51 +37469,51 @@
       <x:c r="J593" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
         <x:v>611036</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -37841,151 +37838,151 @@
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
         <x:v>602244</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s"/>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K600" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
-        <x:v>594175</x:v>
+        <x:v>594544</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="G601" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
-        <x:v>594544</x:v>
+        <x:v>594175</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
         <x:v>506</x:v>
@@ -38134,127 +38131,127 @@
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>611238</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>594183</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>594549</x:v>
       </x:c>
@@ -38447,108 +38444,108 @@
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s"/>
       <x:c r="I610" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>547878</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>594177</x:v>
       </x:c>
@@ -38902,184 +38899,184 @@
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>608112</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>594182</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>594160</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>594548</x:v>
       </x:c>
@@ -39942,159 +39939,159 @@
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>550693</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
-        <x:v>550659</x:v>
+        <x:v>506010</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="E637" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>506010</x:v>
+        <x:v>550659</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
@@ -40346,181 +40343,181 @@
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>587358</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>594174</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>594167</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>594166</x:v>
       </x:c>
@@ -40529,183 +40526,183 @@
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C646" s="15" t="s"/>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s"/>
       <x:c r="K646" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>35054</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
-        <x:v>597750</x:v>
+        <x:v>616780</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C647" s="3" t="s"/>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>35054</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>598386</x:v>
+        <x:v>597750</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
-        <x:v>732</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
-        <x:v>733</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C648" s="15" t="s"/>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s"/>
       <x:c r="K648" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>35054</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
-        <x:v>616780</x:v>
+        <x:v>598386</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="E649" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -41318,74 +41315,74 @@
       <x:c r="M659" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>508945</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
@@ -41395,149 +41392,149 @@
       <x:c r="S660" s="14" t="n">
         <x:v>606953</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="E661" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="I661" s="4" t="s">
         <x:v>605</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>606</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
         <x:v>547444</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>609</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
         <x:v>504975</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="E663" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H663" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -42025,96 +42022,96 @@
       </x:c>
       <x:c r="P671" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
         <x:v>504843</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
-        <x:v>549430</x:v>
+        <x:v>549436</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="E673" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
@@ -42127,372 +42124,372 @@
       <x:c r="K673" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
-        <x:v>504839</x:v>
+        <x:v>549430</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s"/>
       <x:c r="I674" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K674" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L674" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O674" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P674" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
-        <x:v>549436</x:v>
+        <x:v>504839</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C675" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="E675" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="I675" s="4" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="J675" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K675" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L675" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
-        <x:v>549437</x:v>
+        <x:v>525364</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C676" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s"/>
       <x:c r="I676" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="J676" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K676" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L676" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
-        <x:v>525364</x:v>
+        <x:v>549431</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C677" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="E677" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G677" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="J677" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
-        <x:v>549431</x:v>
+        <x:v>525365</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K678" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L678" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N678" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O678" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P678" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q678" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R678" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
-        <x:v>525365</x:v>
+        <x:v>549437</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C679" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="G679" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="I679" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J679" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K679" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
         <x:v>594159</x:v>
       </x:c>
@@ -42532,54 +42529,54 @@
       <x:c r="L680" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
         <x:v>597573</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="G681" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -42589,51 +42586,51 @@
       <x:c r="M681" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
         <x:v>572862</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s"/>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -43281,156 +43278,156 @@
       </x:c>
       <x:c r="P693" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
         <x:v>602603</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>36521</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K694" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>35047</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
-        <x:v>499978</x:v>
+        <x:v>548466</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>36521</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="E695" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G695" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35047</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
-        <x:v>548467</x:v>
+        <x:v>601344</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s"/>
       <x:c r="I696" s="16" t="s">
@@ -43442,197 +43439,197 @@
       <x:c r="K696" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
-        <x:v>601345</x:v>
+        <x:v>499978</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
-        <x:v>36521</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="E697" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G697" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
-        <x:v>35047</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
-        <x:v>548466</x:v>
+        <x:v>548467</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
-        <x:v>771</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
-        <x:v>36521</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s"/>
       <x:c r="I698" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
-        <x:v>35047</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
-        <x:v>601344</x:v>
+        <x:v>601345</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
         <x:v>594172</x:v>
       </x:c>
@@ -44087,366 +44084,366 @@
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
         <x:v>547290</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s"/>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s"/>
       <x:c r="I708" s="16" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K708" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
         <x:v>591976</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="G709" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
         <x:v>591977</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
         <x:v>41599</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s"/>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s"/>
       <x:c r="I710" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K710" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
         <x:v>596948</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="G711" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
         <x:v>591975</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C712" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D712" s="15" t="s"/>
       <x:c r="E712" s="14" t="s"/>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="H712" s="14" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="I712" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="J712" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K712" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L712" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M712" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N712" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O712" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P712" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="Q712" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="R712" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S712" s="14" t="n">
         <x:v>581203</x:v>
       </x:c>
       <x:c r="T712" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U712" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:21">
       <x:c r="A713" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C713" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D713" s="3" t="s"/>
       <x:c r="G713" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="H713" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="I713" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="J713" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K713" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L713" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M713" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="Q713" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="R713" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
         <x:v>598409</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
         <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
@@ -44566,100 +44563,100 @@
       <x:c r="C716" s="15" t="s"/>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s"/>
       <x:c r="K716" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>614913</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="C717" s="3" t="s"/>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="G717" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
         <x:v>614914</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
@@ -44668,100 +44665,100 @@
       <x:c r="C718" s="15" t="s"/>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s"/>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s"/>
       <x:c r="I718" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s"/>
       <x:c r="K718" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
         <x:v>614915</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C719" s="3" t="s"/>
       <x:c r="D719" s="3" t="s"/>
       <x:c r="G719" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K719" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
         <x:v>614916</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
@@ -44770,100 +44767,100 @@
       <x:c r="C720" s="15" t="s"/>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s"/>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s"/>
       <x:c r="I720" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J720" s="14" t="s"/>
       <x:c r="K720" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L720" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M720" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N720" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O720" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="P720" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
         <x:v>614917</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="C721" s="3" t="s"/>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="G721" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
         <x:v>614918</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
@@ -45089,51 +45086,51 @@
       <x:c r="J726" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K726" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L726" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M726" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N726" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O726" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P726" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q726" s="16" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="R726" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
         <x:v>581767</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>