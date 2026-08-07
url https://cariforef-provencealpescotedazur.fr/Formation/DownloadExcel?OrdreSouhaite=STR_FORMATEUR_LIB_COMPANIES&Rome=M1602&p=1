--- v0 (2026-08-07)
+++ v1 (2026-08-07)
@@ -362,83 +362,83 @@
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/12/2027 00:00:00</x:t>
-[...14 lines deleted...]
-    <x:t>07/07/2027 00:00:00</x:t>
+    <x:t>05/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/07/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chargé d'accueil et de gestion administrative (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Istres</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2027 00:00:00</x:t>
@@ -449,65 +449,65 @@
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Le Pontet</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
+    <x:t>05/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/14/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/10/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention administration économique et sociale</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Développement local</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
@@ -737,111 +737,111 @@
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DAEU diplôme d'accès aux études universitaires option B</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>DAEU diplôme d'accès aux études universitaires option A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Azur Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant de gestion et d'administration d'entreprise (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
@@ -3406,153 +3406,153 @@
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>627864</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>633261</x:v>
+        <x:v>575426</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>575426</x:v>
+        <x:v>604442</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -3562,54 +3562,54 @@
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>604442</x:v>
+        <x:v>633262</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
@@ -3624,230 +3624,230 @@
       <x:c r="K30" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>633262</x:v>
+        <x:v>633261</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>604439</x:v>
+        <x:v>547984</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>547984</x:v>
+        <x:v>604439</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>623366</x:v>
+        <x:v>604500</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
@@ -3856,283 +3856,283 @@
       <x:c r="K34" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>604500</x:v>
+        <x:v>604502</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>604502</x:v>
+        <x:v>524902</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>627990</x:v>
+        <x:v>623366</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>604501</x:v>
+        <x:v>627988</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>627989</x:v>
+        <x:v>627990</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -4142,60 +4142,60 @@
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>627991</x:v>
+        <x:v>604501</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
@@ -4204,167 +4204,167 @@
       <x:c r="K40" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>628880</x:v>
+        <x:v>627989</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>544554</x:v>
+        <x:v>627991</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>627988</x:v>
+        <x:v>628880</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -4377,57 +4377,57 @@
       <x:c r="K43" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>524902</x:v>
+        <x:v>544554</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
@@ -4496,54 +4496,54 @@
       <x:c r="L45" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>633335</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
@@ -4555,54 +4555,54 @@
       <x:c r="L46" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>633334</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -4612,54 +4612,54 @@
       <x:c r="L47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>548124</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="U47" s="4" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
@@ -4671,54 +4671,54 @@
       <x:c r="L48" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>575508</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -4960,54 +4960,54 @@
       <x:c r="L53" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>604503</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
@@ -5079,51 +5079,51 @@
       <x:c r="L55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>633026</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>109</x:v>
@@ -5140,51 +5140,51 @@
       <x:c r="L56" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>633027</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -5379,51 +5379,51 @@
       <x:c r="K60" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>627779</x:v>
+        <x:v>629640</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -5439,57 +5439,57 @@
       <x:c r="K61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>627780</x:v>
+        <x:v>627779</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>66</x:v>
@@ -5500,54 +5500,54 @@
       <x:c r="K62" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>629640</x:v>
+        <x:v>627780</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>42355</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -6372,51 +6372,51 @@
       <x:c r="L77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>633811</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
@@ -6488,51 +6488,51 @@
       <x:c r="L79" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>633812</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>42355</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -7334,159 +7334,159 @@
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>624483</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>625566</x:v>
+        <x:v>625569</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>38506</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>32667</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>625569</x:v>
+        <x:v>625566</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7677,157 +7677,157 @@
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>623252</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>42355</x:v>
+        <x:v>40181</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>12523</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="S101" s="0" t="n">
+        <x:v>623254</x:v>
+      </x:c>
+      <x:c r="T101" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="S101" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>40181</x:v>
+        <x:v>42355</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>12523</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>623254</x:v>
+        <x:v>635302</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
@@ -8300,54 +8300,54 @@
       <x:c r="L111" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>634359</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>264</x:v>
@@ -8462,54 +8462,54 @@
       <x:c r="L114" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>634361</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8907,51 +8907,51 @@
       <x:c r="L122" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>626896</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8961,51 +8961,51 @@
       <x:c r="L123" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>626485</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
@@ -9245,51 +9245,51 @@
       <x:c r="L128" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>626459</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -10065,54 +10065,54 @@
       <x:c r="L142" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>621217</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -10284,51 +10284,51 @@
       <x:c r="L146" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>633683</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
@@ -13541,679 +13541,679 @@
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>577814</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>520024</x:v>
+        <x:v>577798</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>577798</x:v>
+        <x:v>491884</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>535714</x:v>
+        <x:v>527783</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>535715</x:v>
+        <x:v>527786</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>527760</x:v>
+        <x:v>527789</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>491884</x:v>
+        <x:v>527760</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>527783</x:v>
+        <x:v>535714</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>527786</x:v>
+        <x:v>535715</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>15052</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>527789</x:v>
+        <x:v>520302</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>520302</x:v>
+        <x:v>535717</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>535717</x:v>
+        <x:v>577808</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>577808</x:v>
+        <x:v>577813</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
@@ -14221,375 +14221,375 @@
         <x:v>210</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>577813</x:v>
+        <x:v>559274</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>559274</x:v>
+        <x:v>527787</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>527787</x:v>
+        <x:v>527790</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>15052</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>527790</x:v>
+        <x:v>520024</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>525583</x:v>
+        <x:v>577811</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>577811</x:v>
+        <x:v>491001</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>491001</x:v>
+        <x:v>525583</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
@@ -15315,51 +15315,51 @@
       <x:c r="L238" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>628394</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -15499,51 +15499,51 @@
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>628395</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -15604,51 +15604,51 @@
       <x:c r="L243" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>628390</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
@@ -16043,297 +16043,297 @@
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>608329</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>608331</x:v>
+        <x:v>608328</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>616411</x:v>
+        <x:v>616415</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>608328</x:v>
+        <x:v>616416</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>616415</x:v>
+        <x:v>616411</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>616416</x:v>
+        <x:v>608331</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">