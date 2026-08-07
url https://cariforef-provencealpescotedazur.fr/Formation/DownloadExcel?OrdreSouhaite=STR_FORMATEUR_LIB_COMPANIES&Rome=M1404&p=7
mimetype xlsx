--- v0 (2026-08-07)
+++ v1 (2026-08-07)
@@ -281,69 +281,69 @@
   <x:si>
     <x:t>11/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 1 gestion juridique, fiscale et sociale</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 3 management et contrôle de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 3 management et contrôle de gestion (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 4 comptabilité et audit (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 7 mémoire professionnel</x:t>
   </x:si>
   <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 2 finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 5 management des systèmes d'information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 7 mémoire professionnel (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 2 finance (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>11/01/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 6 anglais des affaires</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 7 mémoire professionnel (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
@@ -2102,445 +2102,445 @@
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>577590</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>461228</x:v>
+        <x:v>461224</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>461229</x:v>
+        <x:v>461225</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>461250</x:v>
+        <x:v>461246</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>461224</x:v>
+        <x:v>461253</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>461225</x:v>
+        <x:v>461228</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>461246</x:v>
+        <x:v>461229</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>461253</x:v>
+        <x:v>461250</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>50</x:v>