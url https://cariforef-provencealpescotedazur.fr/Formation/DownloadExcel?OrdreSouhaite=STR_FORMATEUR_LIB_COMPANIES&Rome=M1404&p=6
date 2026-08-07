--- v0 (2026-08-07)
+++ v1 (2026-08-07)
@@ -206,137 +206,137 @@
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
+    <x:t>11/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/01/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 2 finance (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 6 anglais des affaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 1 gestion juridique, fiscale et sociale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 3 management et contrôle de gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 3 management et contrôle de gestion (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 4 comptabilité et audit (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion : UE 7 mémoire professionnel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 1 gestion juridique, fiscale et sociale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/30/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 4 comptabilité et audit</x:t>
   </x:si>
   <x:si>
-    <x:t>11/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 5 management des systèmes d'information (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 6 anglais des affaires (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
-    <x:t>11/02/2025 00:00:00</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 2 finance</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 5 management des systèmes d'information</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 7 mémoire professionnel (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
@@ -377,68 +377,68 @@
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
+    <x:t>09/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/24/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
@@ -482,57 +482,57 @@
   <x:si>
     <x:t>10/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Insecc</x:t>
   </x:si>
   <x:si>
     <x:t>75010</x:t>
   </x:si>
   <x:si>
     <x:t>Insecc - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
+    <x:t>10/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Honoré d'Estienne d'Orves</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Marie Curie</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Théodore Aubanel</x:t>
   </x:si>
@@ -1276,57 +1276,57 @@
       <x:c r="K4" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>548548</x:v>
+        <x:v>500538</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -1336,1217 +1336,1217 @@
       <x:c r="K5" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>500538</x:v>
+        <x:v>548548</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="U5" s="4" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="S6" s="14" t="n">
+        <x:v>461228</x:v>
+      </x:c>
+      <x:c r="T6" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="S6" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T6" s="16" t="s">
+      <x:c r="U6" s="16" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>461242</x:v>
+        <x:v>461229</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="S8" s="14" t="n">
+        <x:v>461250</x:v>
+      </x:c>
+      <x:c r="T8" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="S8" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>577591</x:v>
+        <x:v>461222</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="S10" s="14" t="n">
+        <x:v>461234</x:v>
+      </x:c>
+      <x:c r="T10" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="S10" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="S11" s="0" t="n">
+        <x:v>461236</x:v>
+      </x:c>
+      <x:c r="T11" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="S11" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="S12" s="14" t="n">
+        <x:v>461244</x:v>
+      </x:c>
+      <x:c r="T12" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="S12" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="S13" s="0" t="n">
+        <x:v>461255</x:v>
+      </x:c>
+      <x:c r="T13" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="S13" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="S14" s="14" t="n">
+        <x:v>577590</x:v>
+      </x:c>
+      <x:c r="T14" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="S14" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>461236</x:v>
+        <x:v>578133</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="S16" s="14" t="n">
+        <x:v>461215</x:v>
+      </x:c>
+      <x:c r="T16" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="S16" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>461255</x:v>
+        <x:v>461218</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="S18" s="14" t="n">
+        <x:v>461242</x:v>
+      </x:c>
+      <x:c r="T18" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="S18" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="S19" s="0" t="n">
+        <x:v>461248</x:v>
+      </x:c>
+      <x:c r="T19" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="S19" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="S20" s="14" t="n">
+        <x:v>577591</x:v>
+      </x:c>
+      <x:c r="T20" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="S20" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>461250</x:v>
+        <x:v>578132</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>461224</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>461225</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>461246</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>461253</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>52</x:v>
@@ -2554,111 +2554,111 @@
       <x:c r="J26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>504723</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>549368</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -2984,51 +2984,51 @@
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>545639</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
@@ -3037,51 +3037,51 @@
       <x:c r="K34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>587412</x:v>
+        <x:v>609820</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
@@ -3094,51 +3094,51 @@
       <x:c r="K35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>587411</x:v>
+        <x:v>587412</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
@@ -3153,51 +3153,51 @@
       <x:c r="K36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>609820</x:v>
+        <x:v>587411</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -3380,54 +3380,54 @@
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>552213</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3437,51 +3437,51 @@
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>495332</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
@@ -3496,51 +3496,51 @@
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>552218</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -3553,51 +3553,51 @@
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>495333</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
@@ -3672,51 +3672,51 @@
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>587414</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>128</x:v>
@@ -3724,54 +3724,54 @@
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>558877</x:v>
+        <x:v>546499</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -3784,54 +3784,54 @@
       <x:c r="J47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>546499</x:v>
+        <x:v>558877</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>126</x:v>
@@ -3905,54 +3905,54 @@
       <x:c r="K49" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>498512</x:v>
+        <x:v>554234</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
@@ -3964,229 +3964,230 @@
       <x:c r="K50" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>554236</x:v>
+        <x:v>498512</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>554234</x:v>
+        <x:v>554236</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>549260</x:v>
+        <x:v>588354</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
+      <x:c r="E53" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>588354</x:v>
+        <x:v>549260</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
@@ -4198,114 +4199,114 @@
       <x:c r="K54" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>501440</x:v>
+        <x:v>550573</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>550573</x:v>
+        <x:v>501440</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>93</x:v>
@@ -4322,51 +4323,51 @@
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>559042</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -4500,54 +4501,54 @@
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>623944</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>100</x:v>
@@ -4561,54 +4562,54 @@
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>547738</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4731,51 +4732,51 @@
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>557179</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -4792,60 +4793,60 @@
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>557180</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4858,51 +4859,51 @@
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>547172</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">