--- v1 (2026-04-09)
+++ v2 (2026-04-09)
@@ -323,77 +323,77 @@
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité gestion administrative et commerciale des organisations parcours management responsable de projet et entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management sectoriel parcours management de projet aéronautique digital</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Management transversal</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management sectoriel parcours pilotage des chaînes de transport multimodales</x:t>
   </x:si>
   <x:si>
+    <x:t>DU devenir étudiant entrepreneur - Les fondamentaux de l'entrepreneuriat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DU devenir étudiant entrepreneur - L’accélération du projet entrepreneurial</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours management de la chaîne logistique</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion production</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours distribution et achats</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
-    <x:t>DU devenir étudiant entrepreneur - Les fondamentaux de l'entrepreneuriat</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat parcours création et reprise d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Transmission entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours création d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Statistique descriptive</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la transition énergétique et environnementale</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours évaluation et conseil en action sociale et développement économique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la qualité, de la performance et du risque</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et administration des entreprises parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
@@ -578,146 +578,146 @@
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arobase Formations Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable d'entreprise d'économie sociale et solidaire</x:t>
   </x:si>
   <x:si>
-    <x:t>Arobase Formations Provence</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire BC1 Encadrer le Diagnostic qualité et stratégique d'une Organisation d'Economie Sociale et Solidaire</x:t>
   </x:si>
   <x:si>
     <x:t>Direction établissement médico-social</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire (préparation également possible par Bloc(s) de compétences)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Création auto-entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Artaccompagnement</x:t>
   </x:si>
   <x:si>
     <x:t>13760</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Commerçant , Demandeur d'emploi , Particulier, individuel , Profession libérale</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'entreprise de sécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Asp Bodyguard</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
+    <x:t>Dirigeant d'entreprise de sécurité (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dirigeant d'entreprise de sécurité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable d'entreprise de sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Dirigeant d'entreprise de sécurité (Apprentissage)</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BM coiffeur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ecole de Coiffure Marseille Provence Arcole - CFA Coiffure MP Arcole</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Spécialisation coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin formation emploi skillers - Métiers de la gestion et de l'administration des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour le Développement de l'Enseignement dans les filières Créatives</x:t>
   </x:si>
   <x:si>
     <x:t>ADEFC</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
@@ -1178,74 +1178,74 @@
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Le Beausset</x:t>
   </x:si>
   <x:si>
     <x:t>83330</x:t>
   </x:si>
   <x:si>
     <x:t>LE BEAUSSET</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
   </x:si>
   <x:si>
+    <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager d'affaires (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stratégie commerciale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager d'affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>classe préparatoire économique et commerciale générale (1re année) mathématiques approfondies</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée La Nativité</x:t>
   </x:si>
   <x:si>
     <x:t>13097</x:t>
   </x:si>
   <x:si>
     <x:t>Économie</x:t>
   </x:si>
   <x:si>
     <x:t>Collège La Nativité</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 02</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économique et commerciale générale (1re année) économie, sociologie, histoire du monde contemporain</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d’établissements médicaux et médico-sociaux</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
@@ -1346,152 +1346,152 @@
   <x:si>
     <x:t>Cra Formation Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>69009</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Reprise entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
-    <x:t>13200</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE- 4e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 4e</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/09/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>classe de 1re STMG sciences et technologies du management et de la gestion</x:t>
   </x:si>
   <x:si>
     <x:t>École A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Master of Science Management, marketing et stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESTC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/17/2024 00:00:00</x:t>
-[...5 lines deleted...]
-    <x:t>07/07/2028 00:00:00</x:t>
+    <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
   </x:si>
   <x:si>
-    <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>manager immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>École Pratique - Campus de Vaufrèges</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pratique</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement d'entreprise et commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
@@ -1664,86 +1664,101 @@
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostiqueur immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>Formadiag</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostic immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>office manager</x:t>
+  </x:si>
+  <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
-    <x:t>office manager</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Formaplus Beauté</x:t>
   </x:si>
   <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/08/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Formaplus Beauté - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Boost</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel responsable de petite et moyenne structure (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
+    <x:t>Gestion PME PMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/19/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
@@ -1757,65 +1772,50 @@
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/01/2024 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>Formeo 13</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Création et reprise d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>French Tech Grande Provence</x:t>
   </x:si>
   <x:si>
     <x:t>FTGP</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création et reprise d'entreprise - coaching sportif</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Team Trainer</x:t>
@@ -2054,86 +2054,86 @@
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>Office manager (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ifte Aix</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise (business start)</x:t>
   </x:si>
   <x:si>
     <x:t>Imps</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Création et reprise d'entreprise -  Amorcer le chiffre d'affaires d'un projet entrepreneurial pour en assurer la réussite</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incubateur Les Premières Sud Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Femme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Reprise d'entreprise - Réussir sa reprise d'entreprise</x:t>
   </x:si>
   <x:si>
-    <x:t>Incubateur Les Premières Sud Provence Alpes Côte d'Azur</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>06/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Création et reprise d'entreprise -  Amorcer le chiffre d'affaires d'un projet entrepreneurial pour en assurer la réussite</x:t>
-[...8 lines deleted...]
-    <x:t>05/05/2026 00:00:00</x:t>
+    <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFAPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite et moyenne structure (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>manager des entreprises et des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>INSEEC</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure spécialisation structures animalières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>IMFA</x:t>
@@ -2165,98 +2165,98 @@
   <x:si>
     <x:t>12/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de Formation et de Recherche sur l'Education Permanente - Antenne Carpentras</x:t>
   </x:si>
   <x:si>
     <x:t>INFREP</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Bachelor Européen Management et Gestion des PME</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
+    <x:t>04/11/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Bachelor Européen Management et Gestion des PME</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Chargé de gestion et management (structure animalière)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical</x:t>
   </x:si>
   <x:si>
     <x:t>IPAM</x:t>
   </x:si>
   <x:si>
     <x:t>59200</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical|Institut Privé du Para-Médical - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional de Formation à l'Environnement et au Développement Durable - CFA Régional Métiers de l'Environnement et du Développement Durable</x:t>
   </x:si>
   <x:si>
     <x:t>IRFEDD</x:t>
   </x:si>
   <x:si>
+    <x:t>Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Salarié , Tout public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée Institution St J de Carnolès</x:t>
   </x:si>
   <x:si>
     <x:t>06190</x:t>
   </x:si>
   <x:si>
     <x:t>Institution St-Joseph Carnolès</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-CAP-MARTIN</x:t>
   </x:si>
   <x:si>
     <x:t>IBS of Provence</x:t>
   </x:si>
   <x:si>
     <x:t>International bilingual school of Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor of Business Administration (IPAG)</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Business School</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BS</x:t>
@@ -2339,143 +2339,143 @@
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor en sciences du management - diplôme de gestion et commerce international (IBBA)</x:t>
   </x:si>
   <x:si>
     <x:t>Management interculturel</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>programme d'études avancées en management durable</x:t>
   </x:si>
   <x:si>
     <x:t>MSc International Business (KEDGE)</x:t>
   </x:si>
   <x:si>
+    <x:t>Kedge Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/23/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Entrepreunariale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/20/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme d'études avancées en management durable spécificité marketing brand management and communication (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme d'études avancées en management durable spécificité marketing digital and sales (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme d'études avancées en management durable spécificité innovation, transformation et entrepreneuriat (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSc arts and creative industries management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Politique culturelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Kedge Business School</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/15/2029 00:00:00</x:t>
-[...14 lines deleted...]
-    <x:t>12/31/2028 00:00:00</x:t>
+    <x:t>Directeur d'établissement sanitaire, social ou médico-social (MS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion structure service à la personne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme de gestion et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Directeur d'établissement sanitaire, social ou médico-social (MS)</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Manager opérationnel d'activités (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Keyce International Academy - Collège de Paris</x:t>
   </x:si>
   <x:si>
     <x:t>34470</x:t>
   </x:si>
   <x:si>
     <x:t>Management situationnel</x:t>
   </x:si>
   <x:si>
     <x:t>Keyce International Academy - Collège de Paris - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>BM Coiffeur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
   </x:si>
   <x:si>
     <x:t>LP C Hugues</x:t>
   </x:si>
   <x:si>
     <x:t>LP le Rocher</x:t>
@@ -2696,197 +2696,197 @@
   <x:si>
     <x:t>Lycée du Golfe de St-Tropez</x:t>
   </x:si>
   <x:si>
     <x:t>83580</x:t>
   </x:si>
   <x:si>
     <x:t>GASSIN</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Parc Impérial</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Sacré-Coeur</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économique et commerciale option technologique (1re année)</x:t>
   </x:si>
   <x:si>
+    <x:t>classe préparatoire économique et commerciale option technologique (2e année)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire économique et commerciale générale (1re année) histoire, géographie, géopolitique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de l'entrepreneuriat spécialisation manager et développer une TPE/PME (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Émile Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée E Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée F Esclangon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée F Joliot Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Fénelon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée G Apollinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée général Ibn Khaldoun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H Daumier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H d'Estienne d'Orves</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H Matisse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H Romane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Embrun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée I Dauphin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAVAILLON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée international de Valbonne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée international G Duby</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée J Aicard</x:t>
   </x:si>
   <x:si>
     <x:t>83412</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>classe préparatoire économique et commerciale générale (1re année) histoire, géographie, géopolitique</x:t>
-[...85 lines deleted...]
-  <x:si>
     <x:t>Lycée J Audiberti</x:t>
   </x:si>
   <x:si>
     <x:t>06605</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Cocteau</x:t>
   </x:si>
   <x:si>
     <x:t>13141</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jeanne Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrimond</x:t>
   </x:si>
   <x:si>
+    <x:t>classe préparatoire économie et gestion option économie, droit et gestion (ENS Rennes D1), 1re année</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
+    <x:t>classe préparatoire économie et gestion option économie, méthodes quantitatives et gestion (ENS Paris-Saclay D2), 1re année</x:t>
+  </x:si>
+  <x:si>
     <x:t>classe préparatoire économique et commerciale option technologique (2e et 3e année du dispositif pour bac pro)</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économie et gestion option économie, méthodes quantitatives et gestion (ENS Paris-Saclay D2), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économie et gestion option économie, droit et gestion (ENS Rennes D1), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Droit</x:t>
   </x:si>
   <x:si>
-    <x:t>classe préparatoire économie et gestion option économie, droit et gestion (ENS Rennes D1), 1re année</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée Jean Moulin</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée L Pasteur</x:t>
   </x:si>
   <x:si>
     <x:t>84011</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>13392</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M de Sully</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Genevoix</x:t>
@@ -3290,50 +3290,56 @@
   <x:si>
     <x:t>Création d'entreprise - Démarrer : lancer le test de son projet d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Création d'Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>PCE</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>Proxima Centauri Company</x:t>
   </x:si>
   <x:si>
     <x:t>83136</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>09/18/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/05/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
@@ -3341,56 +3347,50 @@
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/18/2028 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Rk2c Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Lactofermentation</x:t>
   </x:si>
   <x:si>
     <x:t>Savoir Faire et Découverte</x:t>
   </x:si>
   <x:si>
     <x:t>31000</x:t>
   </x:si>
   <x:si>
     <x:t>SENAS</x:t>
@@ -3554,129 +3554,129 @@
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Marseille 6ème</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE COTE D'AZUR</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
     <x:t>master mention économie des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>Connaissance entreprise</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention sciences et techniques des activités physiques et sportives : management du sport</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention management et administration des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention sciences et techniques des activités physiques et sportives : management du sport</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>Valérie Guillemot Conseil Carrière et Compétences</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>Etre dans une posture managériale en entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Vikaria</x:t>
   </x:si>
   <x:si>
     <x:t>06640</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Stimuler la stratégie digitale des entrepreneurs</x:t>
+  </x:si>
+  <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
+    <x:t>07/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réussir l’ouverture de son commerce de proximité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager d'affaires</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Weecast - Tuto.com</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Weno Ies</x:t>
   </x:si>
   <x:si>
     <x:t>93110</x:t>
   </x:si>
   <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
@@ -5150,368 +5150,368 @@
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>581343</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="C18" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="J18" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>31652</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="P18" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="P18" s="14" t="s">
+      <x:c r="Q18" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="Q18" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>575862</x:v>
+        <x:v>613086</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>89</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="J19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>31652</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="P19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="P19" s="0" t="s">
+      <x:c r="Q19" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="Q19" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>575861</x:v>
+        <x:v>613087</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="P20" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="P20" s="14" t="s">
+      <x:c r="Q20" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="Q20" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>575863</x:v>
+        <x:v>575862</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C21" s="3" t="s"/>
+      <x:c r="C21" s="3" t="n">
+        <x:v>35921</x:v>
+      </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
+      <x:c r="J21" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="Q21" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="Q21" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>613086</x:v>
+        <x:v>575861</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C22" s="15" t="s"/>
+      <x:c r="C22" s="15" t="n">
+        <x:v>35921</x:v>
+      </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="J22" s="14" t="s"/>
+      <x:c r="J22" s="14" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="Q22" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="Q22" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>613087</x:v>
+        <x:v>575863</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="Q23" s="4" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>575674</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
@@ -5523,114 +5523,114 @@
       <x:c r="H24" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="Q24" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="Q24" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>575681</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="Q25" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="Q25" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>575685</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
@@ -5639,54 +5639,54 @@
       <x:c r="H26" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="Q26" s="16" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>575682</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
@@ -5696,57 +5696,57 @@
       <x:c r="H27" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="Q27" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="Q27" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>575684</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
@@ -6519,108 +6519,108 @@
       <x:c r="J41" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>597469</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>595427</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -7156,199 +7156,199 @@
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>614427</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>36867</x:v>
+        <x:v>41818</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>578327</x:v>
+        <x:v>620332</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>36704</x:v>
+        <x:v>36867</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>44047</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>515230</x:v>
+        <x:v>578327</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="U54" s="16" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>41818</x:v>
+        <x:v>36704</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>44047</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>620332</x:v>
+        <x:v>515230</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>184</x:v>
@@ -7541,327 +7541,327 @@
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>538971</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>38113</x:v>
+        <x:v>41352</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
-      <x:c r="E60" s="14" t="s"/>
+      <x:c r="E60" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>587781</x:v>
+        <x:v>607835</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>607835</x:v>
+        <x:v>607837</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
-      <x:c r="E62" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>607837</x:v>
+        <x:v>607624</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>607624</x:v>
+        <x:v>616847</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>41352</x:v>
+        <x:v>38113</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>616847</x:v>
+        <x:v>587781</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
@@ -10780,406 +10780,406 @@
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>549381</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>553740</x:v>
+        <x:v>553721</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>553721</x:v>
+        <x:v>553723</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>40921</x:v>
+        <x:v>40920</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>553723</x:v>
+        <x:v>553725</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>40920</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>21538</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>553725</x:v>
+        <x:v>553726</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>553726</x:v>
+        <x:v>553728</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>38527</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>21576</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>553728</x:v>
+        <x:v>553740</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>160</x:v>
@@ -12629,224 +12629,224 @@
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>604255</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>36403</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>502136</x:v>
+        <x:v>553222</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>40921</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>588229</x:v>
+        <x:v>604193</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>40921</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>604157</x:v>
+        <x:v>553195</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>160</x:v>
@@ -12857,238 +12857,238 @@
       <x:c r="K150" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>553195</x:v>
+        <x:v>502135</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>36403</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>502135</x:v>
+        <x:v>502136</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>553222</x:v>
+        <x:v>588229</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>604193</x:v>
+        <x:v>604157</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>160</x:v>
@@ -13960,329 +13960,329 @@
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>553309</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="I169" s="4" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="P169" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="Q169" s="4" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="R169" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="S169" s="0" t="n">
+        <x:v>518423</x:v>
+      </x:c>
+      <x:c r="T169" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="P169" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="P170" s="14" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="Q170" s="16" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="R170" s="14" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="S170" s="14" t="n">
+        <x:v>518424</x:v>
+      </x:c>
+      <x:c r="T170" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="P170" s="14" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
-      <x:c r="E171" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G171" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="I171" s="4" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="Q171" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="Q171" s="4" t="s">
+      <x:c r="R171" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="R171" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>518423</x:v>
+        <x:v>578168</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>35280</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="Q172" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="Q172" s="16" t="s">
+      <x:c r="R172" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="R172" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>518424</x:v>
+        <x:v>599055</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
+      <x:c r="E173" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G173" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="I173" s="4" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="Q173" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="Q173" s="4" t="s">
+      <x:c r="R173" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="R173" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>578168</x:v>
+        <x:v>599056</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
@@ -14974,224 +14974,224 @@
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>564817</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
+      <x:c r="E187" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>577539</x:v>
+        <x:v>599032</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>599032</x:v>
+        <x:v>599033</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
-      <x:c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>599033</x:v>
+        <x:v>577539</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
@@ -15443,708 +15443,709 @@
       <x:c r="T194" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>513670</x:v>
+        <x:v>566599</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="R196" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="R196" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>566599</x:v>
+        <x:v>513670</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
+      <x:c r="E197" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="S197" s="0" t="n">
+        <x:v>548184</x:v>
+      </x:c>
+      <x:c r="T197" s="4" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="U197" s="4" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
-      <x:c r="E198" s="14" t="s"/>
+      <x:c r="E198" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>617718</x:v>
+        <x:v>600063</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
+      <x:c r="E199" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>617719</x:v>
+        <x:v>600064</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="U199" s="4" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>609486</x:v>
+        <x:v>617717</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>598715</x:v>
+        <x:v>617718</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>583269</x:v>
+        <x:v>617719</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>583268</x:v>
+        <x:v>609486</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="U203" s="4" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
-      <x:c r="E204" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>548184</x:v>
+        <x:v>598715</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
-      <x:c r="E205" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>600063</x:v>
+        <x:v>583269</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="U205" s="4" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
-      <x:c r="E206" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>600064</x:v>
+        <x:v>583268</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>40</x:v>
@@ -16210,450 +16211,450 @@
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>597552</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>36764</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="H209" s="0" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>546217</x:v>
+        <x:v>623615</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="U209" s="4" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
-        <x:v>36764</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="H210" s="14" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>500301</x:v>
+        <x:v>546236</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>623615</x:v>
+        <x:v>499786</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>35280</x:v>
+        <x:v>36764</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>546236</x:v>
+        <x:v>546217</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>36764</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="H213" s="0" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>499786</x:v>
+        <x:v>500301</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>596931</x:v>
+        <x:v>596926</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>596926</x:v>
+        <x:v>596931</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>41812</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
@@ -16979,51 +16980,51 @@
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>537244</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>40</x:v>
@@ -17036,51 +17037,51 @@
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>596929</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>32154</x:v>
@@ -17090,51 +17091,51 @@
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>596928</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>40</x:v>
@@ -17255,335 +17256,330 @@
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>592826</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
-      <x:c r="E227" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>546742</x:v>
+        <x:v>591319</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
-      <x:c r="E228" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>600452</x:v>
+        <x:v>616195</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>519729</x:v>
+        <x:v>546742</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>546744</x:v>
+        <x:v>600452</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>600454</x:v>
+        <x:v>519729</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
@@ -17592,341 +17588,346 @@
       <x:c r="K232" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>519733</x:v>
+        <x:v>546744</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
+      <x:c r="E233" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>591319</x:v>
+        <x:v>600454</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
-      <x:c r="E234" s="14" t="s"/>
+      <x:c r="E234" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>616195</x:v>
+        <x:v>519733</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>558135</x:v>
+        <x:v>607281</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>607281</x:v>
+        <x:v>558034</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>558034</x:v>
+        <x:v>495470</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
@@ -17935,224 +17936,222 @@
       <x:c r="K238" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>495470</x:v>
+        <x:v>607282</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
-      <x:c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="J239" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K239" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>607282</x:v>
+        <x:v>624518</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
-        <x:v>132</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>487</x:v>
-[...1 lines deleted...]
-      <x:c r="C240" s="15" t="s"/>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C240" s="15" t="n">
+        <x:v>37963</x:v>
+      </x:c>
       <x:c r="D240" s="15" t="s"/>
-      <x:c r="E240" s="14" t="s"/>
+      <x:c r="E240" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="J240" s="14" t="s"/>
+      <x:c r="J240" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K240" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>624518</x:v>
+        <x:v>558135</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>607293</x:v>
+        <x:v>558033</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
@@ -18161,114 +18160,114 @@
       <x:c r="K242" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>558033</x:v>
+        <x:v>495467</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>495467</x:v>
+        <x:v>607293</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
@@ -18339,51 +18338,51 @@
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>595144</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>40</x:v>
@@ -18424,51 +18423,51 @@
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>592492</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
@@ -19504,51 +19503,51 @@
       <x:c r="L266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>544991</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
@@ -20088,208 +20087,208 @@
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>611865</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>41308</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>624547</x:v>
+        <x:v>624502</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>533</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>624548</x:v>
+        <x:v>624547</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>41308</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>624502</x:v>
+        <x:v>624548</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
@@ -20298,114 +20297,114 @@
       <x:c r="K280" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>601606</x:v>
+        <x:v>499885</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>499885</x:v>
+        <x:v>547273</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
@@ -20414,57 +20413,57 @@
       <x:c r="K282" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>547273</x:v>
+        <x:v>601606</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="U282" s="16" t="s">
         <x:v>537</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -20477,51 +20476,51 @@
       <x:c r="M283" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>601605</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
@@ -20590,1171 +20589,1172 @@
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>565103</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>35646</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
-      <x:c r="E286" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32094</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>557588</x:v>
+        <x:v>434797</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
+      <x:c r="E287" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>613318</x:v>
+        <x:v>557588</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>544</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
-      <x:c r="E288" s="14" t="s"/>
+      <x:c r="E288" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>613319</x:v>
+        <x:v>515031</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
+      <x:c r="E289" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>613320</x:v>
+        <x:v>605540</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>613321</x:v>
+        <x:v>613318</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>613326</x:v>
+        <x:v>613319</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>613327</x:v>
+        <x:v>613320</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>613328</x:v>
+        <x:v>613321</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>613329</x:v>
+        <x:v>613326</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>520</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>613332</x:v>
+        <x:v>613327</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>613333</x:v>
+        <x:v>613328</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>613334</x:v>
+        <x:v>613329</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>613335</x:v>
+        <x:v>613332</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>544</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>581452</x:v>
+        <x:v>613333</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>584368</x:v>
+        <x:v>613334</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>584369</x:v>
+        <x:v>613335</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>584370</x:v>
+        <x:v>581452</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>544</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
-      <x:c r="E303" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>515031</x:v>
+        <x:v>584368</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
-      <x:c r="E304" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>605540</x:v>
+        <x:v>584369</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
-        <x:v>35646</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>32094</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>434797</x:v>
+        <x:v>584370</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>565</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>40</x:v>
@@ -21767,51 +21767,51 @@
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>624503</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>32154</x:v>
@@ -21867,51 +21867,51 @@
       <x:c r="L308" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>608278</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -21921,51 +21921,51 @@
       <x:c r="L309" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>608272</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
@@ -21978,51 +21978,51 @@
       <x:c r="L310" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>608273</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -22032,51 +22032,51 @@
       <x:c r="L311" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>608276</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
@@ -22196,51 +22196,51 @@
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>542500</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>588</x:v>
       </x:c>
@@ -22480,51 +22480,51 @@
       <x:c r="L319" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>546280</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>537</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
@@ -22936,95 +22936,95 @@
       <x:c r="L327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>565300</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>603676</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
@@ -23583,51 +23583,51 @@
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>600265</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>32154</x:v>
@@ -23637,51 +23637,51 @@
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>596933</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>40</x:v>
@@ -24323,51 +24323,51 @@
       <x:c r="M351" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>564389</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
@@ -24823,51 +24823,51 @@
       <x:c r="M360" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>611285</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -24885,156 +24885,154 @@
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>553436</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
-      <x:c r="E362" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>608991</x:v>
+        <x:v>590143</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>608992</x:v>
+        <x:v>608991</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>627</x:v>
@@ -25049,111 +25047,114 @@
       <x:c r="K364" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>553415</x:v>
+        <x:v>608992</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
+      <x:c r="E365" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>590143</x:v>
+        <x:v>553415</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>635</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
@@ -25818,411 +25819,410 @@
       <x:c r="B378" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
-        <x:v>32048</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>626018</x:v>
+        <x:v>609449</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>609449</x:v>
+        <x:v>599351</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32048</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>599351</x:v>
+        <x:v>626018</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>667</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
-      <x:c r="E381" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G381" s="0" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="H381" s="0" t="s">
         <x:v>670</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>671</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>601976</x:v>
+        <x:v>551735</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="H382" s="14" t="s">
         <x:v>670</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>671</x:v>
       </x:c>
       <x:c r="I382" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>601977</x:v>
+        <x:v>601976</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="H383" s="0" t="s">
         <x:v>670</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>671</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>546958</x:v>
+        <x:v>601977</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>506</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
-      <x:c r="E384" s="14" t="s"/>
+      <x:c r="E384" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="H384" s="14" t="s">
         <x:v>670</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>671</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>551735</x:v>
+        <x:v>546958</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -26469,51 +26469,51 @@
       <x:c r="L389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>598017</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="G390" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
@@ -26543,155 +26543,154 @@
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>583660</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>503</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="J391" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32094</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>521700</x:v>
+        <x:v>523226</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>701</x:v>
-[...1 lines deleted...]
-      <x:c r="C392" s="15" t="s"/>
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C392" s="15" t="n">
+        <x:v>35280</x:v>
+      </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="J392" s="14" t="s"/>
+      <x:c r="J392" s="14" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>32094</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>523226</x:v>
+        <x:v>521700</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -26709,164 +26708,165 @@
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>539168</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
-      <x:c r="E394" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="I394" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>577535</x:v>
+        <x:v>574478</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
+      <x:c r="E395" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>574478</x:v>
+        <x:v>577535</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
@@ -26891,75 +26891,75 @@
         <x:v>717</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>595066</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>620477</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
@@ -27028,57 +27028,57 @@
       <x:c r="K399" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>497289</x:v>
+        <x:v>447455</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
@@ -27087,114 +27087,114 @@
       <x:c r="K400" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>546663</x:v>
+        <x:v>497289</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>447455</x:v>
+        <x:v>546663</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>728</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
@@ -27333,141 +27333,141 @@
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>608656</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>608659</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>608660</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
@@ -27487,51 +27487,51 @@
       <x:c r="L407" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>547189</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>40552</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="I408" s="16" t="s">
@@ -27981,2050 +27981,2049 @@
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>594200</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="C417" s="3" t="n">
+        <x:v>38841</x:v>
+      </x:c>
+      <x:c r="D417" s="3" t="s"/>
+      <x:c r="G417" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
-      <x:c r="C417" s="3" t="n">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>758</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>553079</x:v>
+        <x:v>598325</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>759</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>756</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>38841</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
-      <x:c r="E418" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>758</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>553080</x:v>
+        <x:v>598326</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="C419" s="3" t="s"/>
+      <x:c r="D419" s="3" t="s"/>
+      <x:c r="G419" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
-      <x:c r="C419" s="3" t="n">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>758</x:v>
-[...2 lines deleted...]
-        <x:v>81</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>600230</x:v>
+        <x:v>598328</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>761</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>756</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
-      <x:c r="E420" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>758</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>600231</x:v>
+        <x:v>598329</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>762</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>763</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
-      <x:c r="E421" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G421" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>758</x:v>
-[...2 lines deleted...]
-        <x:v>81</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>553081</x:v>
+        <x:v>598918</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>759</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
-        <x:v>758</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>600232</x:v>
+        <x:v>558999</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>761</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C423" s="3" t="n">
+        <x:v>37548</x:v>
+      </x:c>
+      <x:c r="D423" s="3" t="s"/>
+      <x:c r="E423" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="G423" s="0" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="I423" s="4" t="s">
         <x:v>764</x:v>
-      </x:c>
-[...8 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>589588</x:v>
+        <x:v>559000</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>765</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
-      <x:c r="E424" s="14" t="s"/>
+      <x:c r="E424" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>589590</x:v>
+        <x:v>558997</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>766</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="C425" s="3" t="n">
+        <x:v>37548</x:v>
+      </x:c>
+      <x:c r="D425" s="3" t="s"/>
+      <x:c r="E425" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="G425" s="0" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="I425" s="4" t="s">
         <x:v>764</x:v>
-      </x:c>
-[...8 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>525429</x:v>
+        <x:v>558998</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>767</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
-      <x:c r="E426" s="14" t="s"/>
+      <x:c r="E426" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>525430</x:v>
+        <x:v>553181</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>765</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>764</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>477933</x:v>
+        <x:v>529437</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>728</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>764</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>477934</x:v>
+        <x:v>610255</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>728</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>764</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>589591</x:v>
+        <x:v>529438</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>767</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>764</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>589592</x:v>
+        <x:v>610254</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>765</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
+      <x:c r="E431" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G431" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>525431</x:v>
+        <x:v>553079</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
-      <x:c r="E432" s="14" t="s"/>
+      <x:c r="E432" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>525432</x:v>
+        <x:v>553080</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
+      <x:c r="E433" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G433" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>477935</x:v>
+        <x:v>600230</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>728</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>751</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
-        <x:v>38841</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
-      <x:c r="E434" s="14" t="s"/>
+      <x:c r="E434" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>598325</x:v>
+        <x:v>600231</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>768</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
-        <x:v>38841</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
+      <x:c r="E435" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G435" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>598326</x:v>
+        <x:v>553081</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>769</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>770</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>771</x:v>
-[...1 lines deleted...]
-      <x:c r="C436" s="15" t="s"/>
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="C436" s="15" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D436" s="15" t="s"/>
-      <x:c r="E436" s="14" t="s"/>
+      <x:c r="E436" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>461</x:v>
-[...1 lines deleted...]
-      <x:c r="J436" s="14" t="s"/>
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="J436" s="14" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="K436" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>598328</x:v>
+        <x:v>600232</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>771</x:v>
-[...1 lines deleted...]
-      <x:c r="C437" s="3" t="s"/>
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="C437" s="3" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
+      <x:c r="J437" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>598329</x:v>
+        <x:v>589588</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>772</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>771</x:v>
-[...1 lines deleted...]
-      <x:c r="C438" s="15" t="s"/>
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="C438" s="15" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="J438" s="14" t="s"/>
+      <x:c r="J438" s="14" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>598918</x:v>
+        <x:v>589590</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>773</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
-        <x:v>36324</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>525437</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>775</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>774</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
-        <x:v>36324</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>504581</x:v>
+        <x:v>525430</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>776</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
-        <x:v>36324</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>525434</x:v>
+        <x:v>477933</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
-        <x:v>37614</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
-        <x:v>42082</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
-        <x:v>778</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>622002</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
-        <x:v>37614</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
-        <x:v>42082</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>570687</x:v>
+        <x:v>589591</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>780</x:v>
-[...1 lines deleted...]
-      <x:c r="C444" s="15" t="s"/>
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="C444" s="15" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>781</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>529437</x:v>
+        <x:v>589592</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>645</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>780</x:v>
-[...1 lines deleted...]
-      <x:c r="C445" s="3" t="s"/>
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="C445" s="3" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>610255</x:v>
+        <x:v>525431</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>782</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>780</x:v>
-[...1 lines deleted...]
-      <x:c r="C446" s="15" t="s"/>
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="C446" s="15" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>781</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>529438</x:v>
+        <x:v>525432</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>780</x:v>
-[...1 lines deleted...]
-      <x:c r="C447" s="3" t="s"/>
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="C447" s="3" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>610254</x:v>
+        <x:v>477935</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>645</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>783</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
-        <x:v>37548</x:v>
+        <x:v>37614</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
-      <x:c r="E448" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>758</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>42082</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>558999</x:v>
+        <x:v>622002</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
-        <x:v>37548</x:v>
+        <x:v>37614</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
-      <x:c r="E449" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>758</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>42082</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>559000</x:v>
+        <x:v>570687</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
-        <x:v>37548</x:v>
+        <x:v>36324</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
-      <x:c r="E450" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>758</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>558997</x:v>
+        <x:v>525437</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
-        <x:v>37548</x:v>
+        <x:v>36324</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
-      <x:c r="E451" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G451" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>758</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>558998</x:v>
+        <x:v>504581</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>785</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
-        <x:v>37548</x:v>
+        <x:v>36324</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
-      <x:c r="E452" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>758</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>553181</x:v>
+        <x:v>525434</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>786</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>35585</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -30034,51 +30033,51 @@
       <x:c r="L453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>509514</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
@@ -30334,51 +30333,51 @@
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>595145</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>34059</x:v>
@@ -30388,51 +30387,51 @@
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>596924</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>40</x:v>
@@ -31004,51 +31003,51 @@
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>595090</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>40</x:v>
@@ -31923,51 +31922,51 @@
       <x:c r="L489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>547665</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>537</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C490" s="15" t="s"/>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s"/>
       <x:c r="K490" s="14" t="s">
@@ -32240,104 +32239,104 @@
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>595638</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C496" s="15" t="s"/>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>875</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
-        <x:v>876</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s"/>
       <x:c r="K496" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>875</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
-        <x:v>876</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>877</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>595089</x:v>
+        <x:v>595642</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C497" s="3" t="s"/>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
@@ -32392,709 +32391,712 @@
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>595981</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>879</x:v>
-[...1 lines deleted...]
-      <x:c r="C499" s="3" t="s"/>
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="C499" s="3" t="n">
+        <x:v>40134</x:v>
+      </x:c>
       <x:c r="D499" s="3" t="s"/>
+      <x:c r="E499" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G499" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="H499" s="0" t="s">
+        <x:v>614</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>873</x:v>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="J499" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
-        <x:v>873</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>595642</x:v>
+        <x:v>616818</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
-        <x:v>880</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C500" s="15" t="s"/>
       <x:c r="D500" s="15" t="s"/>
-      <x:c r="E500" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
-        <x:v>613</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
-        <x:v>308</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="J500" s="14" t="s"/>
       <x:c r="K500" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
-        <x:v>13260</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
-        <x:v>872</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>616818</x:v>
+        <x:v>595046</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C501" s="3" t="s"/>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
-        <x:v>882</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="Q501" s="4" t="s">
         <x:v>883</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>882</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>595046</x:v>
+        <x:v>595082</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C502" s="15" t="s"/>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
-        <x:v>886</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s"/>
       <x:c r="K502" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
-        <x:v>886</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
-        <x:v>887</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>595082</x:v>
+        <x:v>595104</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C503" s="3" t="s"/>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>595104</x:v>
+        <x:v>595057</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C504" s="15" t="s"/>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
-        <x:v>889</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
-        <x:v>836</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s"/>
       <x:c r="K504" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
-        <x:v>889</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
-        <x:v>836</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>595057</x:v>
+        <x:v>595091</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C505" s="3" t="s"/>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>595091</x:v>
+        <x:v>595099</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C506" s="15" t="s"/>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>891</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s"/>
       <x:c r="K506" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>891</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>595099</x:v>
+        <x:v>595093</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C507" s="3" t="s"/>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="G507" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>595093</x:v>
+        <x:v>595640</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C508" s="15" t="s"/>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
-        <x:v>893</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s"/>
       <x:c r="K508" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
-        <x:v>893</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>595640</x:v>
+        <x:v>595645</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C509" s="3" t="s"/>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
-        <x:v>595645</x:v>
+        <x:v>595043</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C510" s="15" t="s"/>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
-        <x:v>893</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
-        <x:v>813</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s"/>
       <x:c r="K510" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="Q510" s="16" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="R510" s="14" t="s">
         <x:v>893</x:v>
       </x:c>
-      <x:c r="Q510" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>595043</x:v>
+        <x:v>595035</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C511" s="3" t="s"/>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>595035</x:v>
+        <x:v>595077</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C512" s="15" t="s"/>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>898</x:v>
@@ -33103,202 +33105,202 @@
       <x:c r="K512" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>595077</x:v>
+        <x:v>595030</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C513" s="3" t="s"/>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>595030</x:v>
+        <x:v>595970</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C514" s="15" t="s"/>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
-        <x:v>904</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s"/>
       <x:c r="K514" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
-        <x:v>904</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>905</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>595970</x:v>
+        <x:v>595033</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C515" s="3" t="s"/>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="Q515" s="4" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="R515" s="0" t="s">
         <x:v>906</x:v>
       </x:c>
-      <x:c r="Q515" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>595033</x:v>
+        <x:v>595089</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C516" s="15" t="s"/>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
         <x:v>908</x:v>
@@ -33370,498 +33372,498 @@
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>595034</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C518" s="15" t="s"/>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s"/>
       <x:c r="K518" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>595639</x:v>
+        <x:v>595643</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C519" s="3" t="s"/>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>595643</x:v>
+        <x:v>595639</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
-        <x:v>879</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="C520" s="15" t="s"/>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s"/>
       <x:c r="K520" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
-        <x:v>917</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>595644</x:v>
+        <x:v>595634</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="C521" s="3" t="s"/>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="G521" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>595641</x:v>
+        <x:v>595635</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>918</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C522" s="15" t="s"/>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s"/>
       <x:c r="K522" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
-        <x:v>917</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>595662</x:v>
+        <x:v>595644</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C523" s="3" t="s"/>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="G523" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>595900</x:v>
+        <x:v>595641</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="C524" s="15" t="s"/>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s"/>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s"/>
       <x:c r="K524" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
-        <x:v>13254</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
-        <x:v>921</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
-        <x:v>917</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>595637</x:v>
+        <x:v>595662</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="C525" s="3" t="s"/>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="G525" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>595634</x:v>
+        <x:v>595900</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
-        <x:v>923</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="C526" s="15" t="s"/>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s"/>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s"/>
       <x:c r="K526" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
-        <x:v>917</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>595635</x:v>
+        <x:v>595637</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C527" s="3" t="s"/>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>136</x:v>
@@ -34095,76 +34097,76 @@
         <x:v>595073</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C532" s="15" t="s"/>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s"/>
       <x:c r="K532" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
-        <x:v>917</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>595022</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="E533" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -34411,51 +34413,51 @@
       <x:c r="I537" s="4" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>595064</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -34589,51 +34591,51 @@
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>595971</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C541" s="3" t="s"/>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
@@ -34691,51 +34693,51 @@
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>595052</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C543" s="3" t="s"/>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
@@ -34793,51 +34795,51 @@
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>595974</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C545" s="3" t="s"/>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
@@ -36476,100 +36478,100 @@
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>595063</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="C577" s="3" t="s"/>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>595636</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
-        <x:v>922</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="C578" s="15" t="s"/>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s"/>
       <x:c r="K578" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -36578,51 +36580,51 @@
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>595632</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="C579" s="3" t="s"/>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
@@ -36933,51 +36935,51 @@
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>595020</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
-        <x:v>878</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C586" s="15" t="s"/>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s"/>
       <x:c r="K586" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -37239,51 +37241,51 @@
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>595967</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
-        <x:v>878</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C592" s="15" t="s"/>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s"/>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s"/>
       <x:c r="K592" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -37446,172 +37448,172 @@
       <x:c r="M595" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>597719</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
-        <x:v>35966</x:v>
+        <x:v>37866</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I596" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K596" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>34503</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
-        <x:v>496988</x:v>
+        <x:v>547365</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
-        <x:v>37866</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="E597" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="H597" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
-        <x:v>34503</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
-        <x:v>547365</x:v>
+        <x:v>496988</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
-        <x:v>591</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
@@ -37672,51 +37674,51 @@
       <x:c r="L599" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
         <x:v>624648</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
         <x:v>1036</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="C600" s="15" t="s"/>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s"/>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s"/>
       <x:c r="K600" s="14" t="s">
@@ -37725,51 +37727,51 @@
       <x:c r="L600" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
         <x:v>614279</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="E601" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
         <x:v>1040</x:v>
       </x:c>
@@ -37914,164 +37916,164 @@
       <x:c r="T603" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>588117</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>588119</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -38084,51 +38086,51 @@
       <x:c r="T606" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="E607" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -38143,51 +38145,51 @@
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -38200,51 +38202,51 @@
       <x:c r="T608" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -38288,678 +38290,678 @@
       <x:c r="J610" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>583788</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>498109</x:v>
+        <x:v>612676</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
-      <x:c r="E612" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
-        <x:v>598920</x:v>
+        <x:v>544981</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
-      <x:c r="E613" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G613" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
-        <x:v>546754</x:v>
+        <x:v>612674</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
-      <x:c r="E614" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
-        <x:v>498838</x:v>
+        <x:v>544982</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
-      <x:c r="E615" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>598921</x:v>
+        <x:v>498109</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>546755</x:v>
+        <x:v>598920</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="E617" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>498842</x:v>
+        <x:v>546754</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
-      <x:c r="E618" s="14" t="s"/>
+      <x:c r="E618" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>612676</x:v>
+        <x:v>498838</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
+      <x:c r="E619" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>544981</x:v>
+        <x:v>598921</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
-      <x:c r="E620" s="14" t="s"/>
+      <x:c r="E620" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>612674</x:v>
+        <x:v>546755</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
+      <x:c r="E621" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>544982</x:v>
+        <x:v>498842</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="C622" s="15" t="s"/>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
         <x:v>1056</x:v>
@@ -39668,51 +39670,51 @@
       <x:c r="K635" s="0" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
-        <x:v>574128</x:v>
+        <x:v>530475</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>1074</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C636" s="15" t="s"/>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
         <x:v>1071</x:v>
@@ -39721,100 +39723,100 @@
       <x:c r="K636" s="14" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
-        <x:v>574129</x:v>
+        <x:v>574128</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>1076</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C637" s="3" t="s"/>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="G637" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>574130</x:v>
+        <x:v>574129</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>1078</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C638" s="15" t="s"/>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>1071</x:v>
@@ -39823,304 +39825,304 @@
       <x:c r="K638" s="14" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>574193</x:v>
+        <x:v>574130</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>1080</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C639" s="3" t="s"/>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>530466</x:v>
+        <x:v>574193</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>1082</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C640" s="15" t="s"/>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s"/>
       <x:c r="K640" s="14" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>530469</x:v>
+        <x:v>530466</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>656</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>1081</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C641" s="3" t="s"/>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>530470</x:v>
+        <x:v>530469</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
-        <x:v>1082</x:v>
+        <x:v>1083</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C642" s="15" t="s"/>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s"/>
       <x:c r="K642" s="14" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>530471</x:v>
+        <x:v>530470</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>1083</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>1084</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C643" s="3" t="s"/>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>530472</x:v>
+        <x:v>530471</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C644" s="15" t="s"/>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
         <x:v>1071</x:v>
@@ -40129,210 +40131,210 @@
       <x:c r="K644" s="14" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
-        <x:v>530473</x:v>
+        <x:v>530472</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>1088</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C645" s="3" t="s"/>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
-        <x:v>530474</x:v>
+        <x:v>530473</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>1090</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C646" s="15" t="s"/>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s"/>
       <x:c r="K646" s="14" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
-        <x:v>530475</x:v>
+        <x:v>530474</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
-        <x:v>1090</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
-        <x:v>1091</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
         <x:v>621173</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
@@ -40592,51 +40594,51 @@
       <x:c r="I653" s="4" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>568189</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="C654" s="15" t="s"/>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>1102</x:v>
       </x:c>
@@ -40933,51 +40935,51 @@
       <x:c r="M659" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>554415</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>1084</x:v>
+        <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
@@ -40986,114 +40988,114 @@
       <x:c r="K660" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>506060</x:v>
+        <x:v>554424</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>1114</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
-        <x:v>1115</x:v>
+        <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="E661" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>554424</x:v>
+        <x:v>609233</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>1084</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
@@ -41102,114 +41104,114 @@
       <x:c r="K662" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
-        <x:v>609233</x:v>
+        <x:v>506060</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>1115</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="E663" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
-        <x:v>554425</x:v>
+        <x:v>506064</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
-        <x:v>591</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
-        <x:v>520</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
@@ -41218,114 +41220,114 @@
       <x:c r="K664" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
-        <x:v>506064</x:v>
+        <x:v>609232</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>1117</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>584</x:v>
+        <x:v>1119</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="E665" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
-        <x:v>609232</x:v>
+        <x:v>554425</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
-        <x:v>1118</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
-        <x:v>1119</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
@@ -42446,51 +42448,51 @@
       </x:c>
       <x:c r="P685" s="0" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
         <x:v>571136</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s"/>
       <x:c r="I686" s="16" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>40</x:v>
@@ -42513,78 +42515,78 @@
       <x:c r="S686" s="14" t="n">
         <x:v>571135</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>40811</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
-        <x:v>904</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
-        <x:v>904</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
         <x:v>592825</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>36565</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
@@ -42787,218 +42789,218 @@
       </x:c>
       <x:c r="P691" s="0" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="S691" s="0" t="n">
         <x:v>557898</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C692" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="H692" s="14" t="s"/>
       <x:c r="I692" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K692" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L692" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="Q692" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R692" s="14" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
-        <x:v>602621</x:v>
+        <x:v>498181</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
-        <x:v>1137</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C693" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="E693" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G693" s="0" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J693" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
-        <x:v>498181</x:v>
+        <x:v>547152</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
-        <x:v>35280</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K694" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
-        <x:v>547152</x:v>
+        <x:v>602621</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>1137</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="G695" s="0" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -43348,51 +43350,51 @@
       <x:c r="M701" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N701" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O701" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P701" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="Q701" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R701" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S701" s="0" t="n">
         <x:v>544701</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C702" s="15" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s"/>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H702" s="14" t="s"/>
       <x:c r="I702" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J702" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -43682,54 +43684,54 @@
       <x:c r="I707" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="R707" s="0" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
         <x:v>504767</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -43741,54 +43743,54 @@
       <x:c r="I708" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K708" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="R708" s="14" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
         <x:v>572424</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="E709" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -44107,870 +44109,862 @@
       </x:c>
       <x:c r="P714" s="14" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
         <x:v>596761</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C715" s="3" t="n">
-        <x:v>41564</x:v>
+        <x:v>41623</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="G715" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="J715" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L715" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
-        <x:v>596722</x:v>
+        <x:v>596764</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
-        <x:v>35916</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K716" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
-        <x:v>1158</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
-        <x:v>595462</x:v>
+        <x:v>596722</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
-        <x:v>38296</x:v>
+        <x:v>35916</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="G717" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="J717" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
-        <x:v>13115</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
-        <x:v>597443</x:v>
+        <x:v>595462</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="C718" s="15" t="n">
-        <x:v>41623</x:v>
+        <x:v>38296</x:v>
       </x:c>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s"/>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s"/>
       <x:c r="I718" s="16" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K718" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>13115</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
-        <x:v>596764</x:v>
+        <x:v>597443</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="C719" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>38700</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s"/>
-      <x:c r="E719" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G719" s="0" t="s">
-        <x:v>108</x:v>
-[...2 lines deleted...]
-        <x:v>109</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="J719" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K719" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>15457</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
-        <x:v>554817</x:v>
+        <x:v>592007</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C720" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I720" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J720" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K720" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L720" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M720" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N720" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O720" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P720" s="14" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
-        <x:v>554891</x:v>
+        <x:v>554814</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C721" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="E721" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H721" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J721" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
-        <x:v>554893</x:v>
+        <x:v>554876</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I722" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K722" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L722" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
-        <x:v>554894</x:v>
+        <x:v>554877</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C723" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D723" s="3" t="s"/>
       <x:c r="E723" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H723" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I723" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J723" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K723" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L723" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M723" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N723" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O723" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P723" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q723" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R723" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S723" s="0" t="n">
-        <x:v>554895</x:v>
+        <x:v>603410</x:v>
       </x:c>
       <x:c r="T723" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U723" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C724" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D724" s="15" t="s"/>
       <x:c r="E724" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F724" s="14" t="s"/>
       <x:c r="G724" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H724" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I724" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K724" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L724" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M724" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N724" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O724" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P724" s="14" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q724" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R724" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S724" s="14" t="n">
-        <x:v>603434</x:v>
+        <x:v>603411</x:v>
       </x:c>
       <x:c r="T724" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U724" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:21">
       <x:c r="A725" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C725" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D725" s="3" t="s"/>
       <x:c r="E725" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G725" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H725" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I725" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J725" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K725" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L725" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M725" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
-        <x:v>603436</x:v>
+        <x:v>603412</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I726" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K726" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L726" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M726" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N726" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O726" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P726" s="14" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q726" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R726" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
-        <x:v>603437</x:v>
+        <x:v>510590</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:21">
       <x:c r="A727" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C727" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s"/>
       <x:c r="E727" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G727" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H727" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I727" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J727" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K727" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L727" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M727" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N727" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O727" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P727" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q727" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R727" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
-        <x:v>603438</x:v>
+        <x:v>453825</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="C728" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>35916</x:v>
       </x:c>
       <x:c r="D728" s="15" t="s"/>
-      <x:c r="E728" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E728" s="14" t="s"/>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="H728" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="I728" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J728" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K728" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M728" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N728" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O728" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P728" s="14" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
-        <x:v>603439</x:v>
+        <x:v>583215</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>1164</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C729" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="E729" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H729" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -44980,662 +44974,670 @@
       <x:c r="K729" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
-        <x:v>510684</x:v>
+        <x:v>554817</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I730" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K730" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L730" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
-        <x:v>554814</x:v>
+        <x:v>554891</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="E731" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G731" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H731" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
-        <x:v>554876</x:v>
+        <x:v>554893</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C732" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H732" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I732" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K732" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L732" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
-        <x:v>554877</x:v>
+        <x:v>554894</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C733" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="E733" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H733" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J733" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K733" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
-        <x:v>603410</x:v>
+        <x:v>554895</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C734" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D734" s="15" t="s"/>
       <x:c r="E734" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F734" s="14" t="s"/>
       <x:c r="G734" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H734" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I734" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J734" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K734" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L734" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M734" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q734" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R734" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
-        <x:v>603411</x:v>
+        <x:v>603434</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C735" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="E735" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G735" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H735" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I735" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J735" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K735" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L735" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M735" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N735" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O735" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P735" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q735" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R735" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="S735" s="0" t="n">
-        <x:v>603412</x:v>
+        <x:v>603436</x:v>
       </x:c>
       <x:c r="T735" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U735" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:21">
       <x:c r="A736" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B736" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C736" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D736" s="15" t="s"/>
       <x:c r="E736" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F736" s="14" t="s"/>
       <x:c r="G736" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H736" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I736" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J736" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K736" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L736" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
-        <x:v>510590</x:v>
+        <x:v>603437</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C737" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D737" s="3" t="s"/>
       <x:c r="E737" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G737" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H737" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I737" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J737" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K737" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L737" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M737" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N737" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O737" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P737" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
-        <x:v>453825</x:v>
+        <x:v>603438</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U737" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
-        <x:v>1161</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C738" s="15" t="n">
-        <x:v>35916</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D738" s="15" t="s"/>
-      <x:c r="E738" s="14" t="s"/>
+      <x:c r="E738" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F738" s="14" t="s"/>
       <x:c r="G738" s="14" t="s">
-        <x:v>1155</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H738" s="14" t="s">
-        <x:v>1162</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I738" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J738" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K738" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L738" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M738" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N738" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O738" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P738" s="14" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q738" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R738" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S738" s="14" t="n">
-        <x:v>583215</x:v>
+        <x:v>603439</x:v>
       </x:c>
       <x:c r="T738" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U738" s="16" t="s">
-        <x:v>1163</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:21">
       <x:c r="A739" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C739" s="3" t="n">
-        <x:v>38700</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D739" s="3" t="s"/>
+      <x:c r="E739" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G739" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H739" s="0" t="s">
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I739" s="4" t="s">
-        <x:v>1156</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J739" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K739" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L739" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M739" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N739" s="3" t="n">
-        <x:v>15457</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O739" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P739" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="Q739" s="4" t="s">
-        <x:v>1156</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R739" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S739" s="0" t="n">
-        <x:v>592007</x:v>
+        <x:v>510684</x:v>
       </x:c>
       <x:c r="T739" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U739" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:21">
       <x:c r="A740" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B740" s="14" t="s">
-        <x:v>1164</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="C740" s="15" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D740" s="15" t="s"/>
       <x:c r="E740" s="14" t="s"/>
       <x:c r="F740" s="14" t="s"/>
       <x:c r="G740" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H740" s="14" t="s"/>
       <x:c r="I740" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J740" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K740" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L740" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M740" s="14" t="s">
         <x:v>40</x:v>
@@ -45870,202 +45872,202 @@
       </x:c>
       <x:c r="P744" s="14" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="Q744" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R744" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S744" s="14" t="n">
         <x:v>596760</x:v>
       </x:c>
       <x:c r="T744" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U744" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:21">
       <x:c r="A745" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C745" s="3" t="n">
-        <x:v>41623</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D745" s="3" t="s"/>
       <x:c r="G745" s="0" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="I745" s="4" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="J745" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K745" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L745" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M745" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N745" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O745" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P745" s="0" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="Q745" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="R745" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S745" s="0" t="n">
-        <x:v>596763</x:v>
+        <x:v>596723</x:v>
       </x:c>
       <x:c r="T745" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U745" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:21">
       <x:c r="A746" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B746" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C746" s="15" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D746" s="15" t="s"/>
       <x:c r="E746" s="14" t="s"/>
       <x:c r="F746" s="14" t="s"/>
       <x:c r="G746" s="14" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="H746" s="14" t="s"/>
       <x:c r="I746" s="16" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="J746" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K746" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L746" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M746" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N746" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O746" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P746" s="14" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="Q746" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R746" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S746" s="14" t="n">
-        <x:v>596723</x:v>
+        <x:v>596724</x:v>
       </x:c>
       <x:c r="T746" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U746" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:21">
       <x:c r="A747" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C747" s="3" t="n">
-        <x:v>41564</x:v>
+        <x:v>41623</x:v>
       </x:c>
       <x:c r="D747" s="3" t="s"/>
       <x:c r="G747" s="0" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="I747" s="4" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="J747" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K747" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L747" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M747" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N747" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O747" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P747" s="0" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="Q747" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R747" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S747" s="0" t="n">
-        <x:v>596724</x:v>
+        <x:v>596763</x:v>
       </x:c>
       <x:c r="T747" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U747" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:21">
       <x:c r="A748" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B748" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C748" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D748" s="15" t="s"/>
       <x:c r="E748" s="14" t="s"/>
       <x:c r="F748" s="14" t="s"/>
       <x:c r="G748" s="14" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="H748" s="14" t="s"/>
@@ -46146,99 +46148,99 @@
       </x:c>
       <x:c r="P749" s="0" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="Q749" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="R749" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S749" s="0" t="n">
         <x:v>595460</x:v>
       </x:c>
       <x:c r="T749" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U749" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:21">
       <x:c r="A750" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B750" s="14" t="s">
-        <x:v>1161</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="C750" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D750" s="15" t="s"/>
       <x:c r="E750" s="14" t="s"/>
       <x:c r="F750" s="14" t="s"/>
       <x:c r="G750" s="14" t="s">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="H750" s="14" t="s">
         <x:v>1171</x:v>
       </x:c>
       <x:c r="I750" s="16" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="J750" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K750" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L750" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M750" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N750" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O750" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P750" s="14" t="s">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="Q750" s="16" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="R750" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S750" s="14" t="n">
         <x:v>581078</x:v>
       </x:c>
       <x:c r="T750" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="U750" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:21">
       <x:c r="A751" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C751" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D751" s="3" t="s"/>
       <x:c r="E751" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G751" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H751" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -46723,757 +46725,757 @@
       </x:c>
       <x:c r="P759" s="0" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="Q759" s="4" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="R759" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S759" s="0" t="n">
         <x:v>602550</x:v>
       </x:c>
       <x:c r="T759" s="4" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="U759" s="4" t="s">
         <x:v>1180</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:21">
       <x:c r="A760" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B760" s="14" t="s">
-        <x:v>61</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1181</x:v>
+      </x:c>
+      <x:c r="C760" s="15" t="s"/>
       <x:c r="D760" s="15" t="s"/>
       <x:c r="E760" s="14" t="s"/>
       <x:c r="F760" s="14" t="s"/>
       <x:c r="G760" s="14" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="H760" s="14" t="s"/>
       <x:c r="I760" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="J760" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J760" s="14" t="s"/>
       <x:c r="K760" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L760" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M760" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N760" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O760" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P760" s="14" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="Q760" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R760" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S760" s="14" t="n">
-        <x:v>613762</x:v>
+        <x:v>587504</x:v>
       </x:c>
       <x:c r="T760" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="U760" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>1184</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:21">
       <x:c r="A761" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
-        <x:v>61</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="C761" s="3" t="s"/>
       <x:c r="D761" s="3" t="s"/>
       <x:c r="G761" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="I761" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="J761" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K761" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L761" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M761" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N761" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O761" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P761" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="Q761" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R761" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S761" s="0" t="n">
-        <x:v>559249</x:v>
+        <x:v>587508</x:v>
       </x:c>
       <x:c r="T761" s="4" t="s">
-        <x:v>506</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="U761" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>1184</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:21">
       <x:c r="A762" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B762" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="C762" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D762" s="15" t="s"/>
       <x:c r="E762" s="14" t="s"/>
       <x:c r="F762" s="14" t="s"/>
       <x:c r="G762" s="14" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="H762" s="14" t="s"/>
       <x:c r="I762" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J762" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K762" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L762" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M762" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N762" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O762" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P762" s="14" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="Q762" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R762" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S762" s="14" t="n">
-        <x:v>578853</x:v>
+        <x:v>586726</x:v>
       </x:c>
       <x:c r="T762" s="16" t="s">
-        <x:v>1182</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="U762" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:21">
       <x:c r="A763" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
-        <x:v>1183</x:v>
-[...1 lines deleted...]
-      <x:c r="C763" s="3" t="s"/>
+        <x:v>1186</x:v>
+      </x:c>
+      <x:c r="C763" s="3" t="n">
+        <x:v>40257</x:v>
+      </x:c>
       <x:c r="D763" s="3" t="s"/>
       <x:c r="G763" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="I763" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
+      <x:c r="J763" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="K763" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L763" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M763" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N763" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O763" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P763" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="Q763" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R763" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S763" s="0" t="n">
-        <x:v>587504</x:v>
+        <x:v>613755</x:v>
       </x:c>
       <x:c r="T763" s="4" t="s">
-        <x:v>1184</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U763" s="4" t="s">
-        <x:v>1185</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:21">
       <x:c r="A764" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B764" s="14" t="s">
-        <x:v>1186</x:v>
-[...1 lines deleted...]
-      <x:c r="C764" s="15" t="s"/>
+        <x:v>1188</x:v>
+      </x:c>
+      <x:c r="C764" s="15" t="n">
+        <x:v>37865</x:v>
+      </x:c>
       <x:c r="D764" s="15" t="s"/>
       <x:c r="E764" s="14" t="s"/>
       <x:c r="F764" s="14" t="s"/>
       <x:c r="G764" s="14" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="H764" s="14" t="s"/>
       <x:c r="I764" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="J764" s="14" t="s"/>
+      <x:c r="J764" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="K764" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L764" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M764" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N764" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O764" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P764" s="14" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="Q764" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R764" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S764" s="14" t="n">
-        <x:v>587508</x:v>
+        <x:v>559216</x:v>
       </x:c>
       <x:c r="T764" s="16" t="s">
-        <x:v>1184</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="U764" s="16" t="s">
-        <x:v>1185</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:21">
       <x:c r="A765" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="C765" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D765" s="3" t="s"/>
       <x:c r="G765" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="I765" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J765" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K765" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L765" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M765" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N765" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O765" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P765" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="Q765" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R765" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S765" s="0" t="n">
-        <x:v>586726</x:v>
+        <x:v>578822</x:v>
       </x:c>
       <x:c r="T765" s="4" t="s">
-        <x:v>1182</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="U765" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="766" spans="1:21">
       <x:c r="A766" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B766" s="14" t="s">
-        <x:v>1187</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="C766" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D766" s="15" t="s"/>
       <x:c r="E766" s="14" t="s"/>
       <x:c r="F766" s="14" t="s"/>
       <x:c r="G766" s="14" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="H766" s="14" t="s"/>
       <x:c r="I766" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J766" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K766" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L766" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M766" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N766" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O766" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P766" s="14" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="Q766" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R766" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S766" s="14" t="n">
-        <x:v>613755</x:v>
+        <x:v>613742</x:v>
       </x:c>
       <x:c r="T766" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U766" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="767" spans="1:21">
       <x:c r="A767" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="C767" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D767" s="3" t="s"/>
       <x:c r="G767" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="I767" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J767" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K767" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L767" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M767" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N767" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O767" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P767" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="Q767" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R767" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S767" s="0" t="n">
-        <x:v>559216</x:v>
+        <x:v>559226</x:v>
       </x:c>
       <x:c r="T767" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="U767" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:21">
       <x:c r="A768" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B768" s="14" t="s">
-        <x:v>1188</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="C768" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D768" s="15" t="s"/>
       <x:c r="E768" s="14" t="s"/>
       <x:c r="F768" s="14" t="s"/>
       <x:c r="G768" s="14" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="H768" s="14" t="s"/>
       <x:c r="I768" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J768" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K768" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L768" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M768" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N768" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O768" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P768" s="14" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="Q768" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R768" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S768" s="14" t="n">
-        <x:v>578822</x:v>
+        <x:v>578831</x:v>
       </x:c>
       <x:c r="T768" s="16" t="s">
-        <x:v>1182</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="U768" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:21">
       <x:c r="A769" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B769" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="C769" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D769" s="3" t="s"/>
       <x:c r="G769" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="I769" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J769" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K769" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L769" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M769" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N769" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O769" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P769" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="Q769" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R769" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S769" s="0" t="n">
-        <x:v>613742</x:v>
+        <x:v>613732</x:v>
       </x:c>
       <x:c r="T769" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U769" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:21">
       <x:c r="A770" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B770" s="14" t="s">
-        <x:v>1189</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C770" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D770" s="15" t="s"/>
       <x:c r="E770" s="14" t="s"/>
       <x:c r="F770" s="14" t="s"/>
       <x:c r="G770" s="14" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="H770" s="14" t="s"/>
       <x:c r="I770" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J770" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K770" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L770" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M770" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N770" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O770" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P770" s="14" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="Q770" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R770" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S770" s="14" t="n">
-        <x:v>559226</x:v>
+        <x:v>613762</x:v>
       </x:c>
       <x:c r="T770" s="16" t="s">
-        <x:v>506</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U770" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:21">
       <x:c r="A771" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C771" s="3" t="n">
-        <x:v>37865</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D771" s="3" t="s"/>
       <x:c r="G771" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="I771" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J771" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K771" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L771" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M771" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N771" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O771" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P771" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="Q771" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R771" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S771" s="0" t="n">
-        <x:v>578831</x:v>
+        <x:v>559249</x:v>
       </x:c>
       <x:c r="T771" s="4" t="s">
-        <x:v>1182</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="U771" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="772" spans="1:21">
       <x:c r="A772" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B772" s="14" t="s">
-        <x:v>1189</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C772" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D772" s="15" t="s"/>
       <x:c r="E772" s="14" t="s"/>
       <x:c r="F772" s="14" t="s"/>
       <x:c r="G772" s="14" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="H772" s="14" t="s"/>
       <x:c r="I772" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J772" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K772" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L772" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M772" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N772" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O772" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P772" s="14" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="Q772" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R772" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S772" s="14" t="n">
-        <x:v>613732</x:v>
+        <x:v>578853</x:v>
       </x:c>
       <x:c r="T772" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="U772" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="773" spans="1:21">
       <x:c r="A773" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B773" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C773" s="3" t="s"/>
       <x:c r="D773" s="3" t="s"/>
       <x:c r="G773" s="0" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="I773" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="K773" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L773" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M773" s="0" t="s">
         <x:v>210</x:v>
@@ -47526,51 +47528,51 @@
       <x:c r="J774" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K774" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L774" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M774" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N774" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O774" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P774" s="14" t="s">
         <x:v>1192</x:v>
       </x:c>
       <x:c r="Q774" s="16" t="s">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="R774" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S774" s="14" t="n">
         <x:v>581606</x:v>
       </x:c>
       <x:c r="T774" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U774" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:21">
       <x:c r="A775" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C775" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D775" s="3" t="s"/>
       <x:c r="E775" s="0" t="s">
         <x:v>35</x:v>
       </x:c>