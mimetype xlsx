--- v1 (2026-04-10)
+++ v2 (2026-04-11)
@@ -485,65 +485,65 @@
   <x:si>
     <x:t>09/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>master mention économie de l'entreprise et des marchés</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention gestion de production, logistique, achats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention management stratégique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 2</x:t>
+  </x:si>
+  <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention gestion de production, logistique, achats</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>master mention management et administration des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention métiers de l'entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aleo Innovation</x:t>
   </x:si>
   <x:si>
     <x:t>13770</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation des membres du CSE-CSSCT</x:t>
@@ -1421,56 +1421,56 @@
   <x:si>
     <x:t>classe de 1re STMG sciences et technologies du management et de la gestion</x:t>
   </x:si>
   <x:si>
     <x:t>École A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Master of Science Management, marketing et stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTC </x:t>
   </x:si>
   <x:si>
+    <x:t>09/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/17/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
   </x:si>
   <x:si>
     <x:t>manager immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>École Pratique - Campus de Vaufrèges</x:t>
@@ -1592,62 +1592,62 @@
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>consultant en stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Exxea</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>12/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère européen management et stratégie d’entreprise</x:t>
   </x:si>
   <x:si>
+    <x:t>04/30/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2025 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Fb Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fdm Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
@@ -1748,74 +1748,74 @@
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel responsable de petite et moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion PME PMI</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/06/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>Formeo 13</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Création et reprise d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>French Tech Grande Provence</x:t>
   </x:si>
   <x:si>
     <x:t>FTGP</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création et reprise d'entreprise - coaching sportif</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Team Trainer</x:t>
@@ -1961,68 +1961,68 @@
   <x:si>
     <x:t>Maîtriser la création d'une entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Hsce</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>SANARY-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/25/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
   </x:si>
   <x:si>
+    <x:t>09/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager en stratégie d'entreprise (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/29/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
@@ -2348,101 +2348,101 @@
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor en sciences du management - diplôme de gestion et commerce international (IBBA)</x:t>
   </x:si>
   <x:si>
     <x:t>Management interculturel</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>programme d'études avancées en management durable</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
+    <x:t>11/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/30/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Directeur d'établissement sanitaire, social ou médico-social (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion structure service à la personne</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Entrepreunariale</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MSc arts and creative industries management</x:t>
   </x:si>
   <x:si>
     <x:t>Politique culturelle</x:t>
   </x:si>
   <x:si>
+    <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/05/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Diplôme de gestion et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité marketing brand management and communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité innovation, transformation et entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>11/21/2026 00:00:00</x:t>
@@ -3257,143 +3257,143 @@
   <x:si>
     <x:t>Peyrefitte Esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Entreprise digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Auto-entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Pierre-Henri Sciortino - Ph Formation</x:t>
   </x:si>
   <x:si>
     <x:t>PHF</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE-11e</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Démarrer : lancer le test de son projet d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Création d'Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>PCE</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>Proxima Centauri Company</x:t>
   </x:si>
   <x:si>
     <x:t>83136</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/05/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/05/2029 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>05/28/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/17/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/02/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Rk2c Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Lactofermentation</x:t>
   </x:si>
   <x:si>
     <x:t>Savoir Faire et Découverte</x:t>
   </x:si>
   <x:si>
     <x:t>31000</x:t>
   </x:si>
   <x:si>
     <x:t>SENAS</x:t>
@@ -3662,54 +3662,54 @@
   <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Stimuler la stratégie digitale des entrepreneurs</x:t>
   </x:si>
   <x:si>
     <x:t>Weecast - Tuto.com</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Weno Ies</x:t>
   </x:si>
   <x:si>
     <x:t>93110</x:t>
   </x:si>
   <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
   <x:si>
+    <x:t>09/05/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/04/2025 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/05/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -6137,164 +6137,165 @@
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>554923</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
+      <x:c r="E35" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>575551</x:v>
+        <x:v>603824</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>603824</x:v>
+        <x:v>575551</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -6428,256 +6429,256 @@
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>597467</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>41564</x:v>
+        <x:v>35921</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>596725</x:v>
+        <x:v>595427</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>35921</x:v>
+        <x:v>35909</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>31652</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>595427</x:v>
+        <x:v>595496</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>35909</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>595496</x:v>
+        <x:v>596725</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>595461</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
@@ -6707,154 +6708,154 @@
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>597469</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>38182</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>11045</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>597468</x:v>
+        <x:v>592390</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>40134</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>13260</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>592390</x:v>
+        <x:v>597468</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8629,51 +8630,51 @@
       <x:c r="M78" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>596762</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9422,51 +9423,51 @@
       <x:c r="M92" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>593739</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37907</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -9476,51 +9477,51 @@
       <x:c r="M93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>593740</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>40552</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
@@ -9780,161 +9781,161 @@
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>590107</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>36493</x:v>
+        <x:v>40353</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>541388</x:v>
+        <x:v>608401</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>40353</x:v>
+        <x:v>36493</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>608401</x:v>
+        <x:v>541388</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>34759</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -11727,158 +11728,158 @@
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>605175</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>40921</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>552704</x:v>
+        <x:v>552699</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>552699</x:v>
+        <x:v>552704</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>36403</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>327</x:v>
@@ -13542,222 +13543,222 @@
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>553292</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>35966</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>607607</x:v>
+        <x:v>553309</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>502204</x:v>
+        <x:v>607607</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>553309</x:v>
+        <x:v>502204</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
@@ -14498,135 +14499,135 @@
       <x:c r="B178" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>36888</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>43407</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>573293</x:v>
+        <x:v>558233</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>36888</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>43407</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>558233</x:v>
+        <x:v>573293</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
@@ -15366,57 +15367,57 @@
       <x:c r="K193" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>609210</x:v>
+        <x:v>567805</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
@@ -15425,57 +15426,57 @@
       <x:c r="K194" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>567805</x:v>
+        <x:v>609210</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -16266,57 +16267,57 @@
       <x:c r="K209" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>499786</x:v>
+        <x:v>546236</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>24</x:v>
@@ -16327,57 +16328,57 @@
       <x:c r="K210" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>546236</x:v>
+        <x:v>499786</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -16451,51 +16452,51 @@
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>546217</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>36764</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
@@ -16511,51 +16512,51 @@
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>500301</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
@@ -17768,51 +17769,51 @@
       <x:c r="M235" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>624518</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
@@ -18775,116 +18776,110 @@
       <x:c r="K253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>525449</x:v>
+        <x:v>525446</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>158</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
-      <x:c r="E254" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="J254" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>602650</x:v>
+        <x:v>525450</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -18902,198 +18897,204 @@
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>546791</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>506</x:v>
-[...1 lines deleted...]
-      <x:c r="C256" s="15" t="s"/>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C256" s="15" t="n">
+        <x:v>35280</x:v>
+      </x:c>
       <x:c r="D256" s="15" t="s"/>
-      <x:c r="E256" s="14" t="s"/>
+      <x:c r="E256" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="J256" s="14" t="s"/>
+      <x:c r="J256" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="K256" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>525446</x:v>
+        <x:v>602650</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>525450</x:v>
+        <x:v>525449</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s"/>
       <x:c r="K258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>525447</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
@@ -19233,96 +19234,96 @@
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>544990</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>517313</x:v>
+        <x:v>517312</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
@@ -19335,57 +19336,57 @@
       <x:c r="K263" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>544991</x:v>
+        <x:v>517314</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>512</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
@@ -19394,114 +19395,114 @@
       <x:c r="K264" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>517314</x:v>
+        <x:v>544991</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>517312</x:v>
+        <x:v>599062</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
@@ -19567,57 +19568,57 @@
       <x:c r="K267" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>599062</x:v>
+        <x:v>517313</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
@@ -20813,452 +20814,451 @@
       <x:c r="K289" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>515031</x:v>
+        <x:v>557588</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
-      <x:c r="E290" s="14" t="s"/>
+      <x:c r="E290" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>584370</x:v>
+        <x:v>515031</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
-      <x:c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>605540</x:v>
+        <x:v>584370</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>537</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
-      <x:c r="E292" s="14" t="s"/>
+      <x:c r="E292" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>613318</x:v>
+        <x:v>605540</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>613321</x:v>
+        <x:v>613318</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>613333</x:v>
+        <x:v>613321</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>584369</x:v>
+        <x:v>613333</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
-      <x:c r="E296" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>557588</x:v>
+        <x:v>584369</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
@@ -21495,268 +21495,268 @@
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>613320</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
-        <x:v>289</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
-        <x:v>35646</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>32094</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>434797</x:v>
+        <x:v>613326</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>562</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>581452</x:v>
+        <x:v>613329</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>613326</x:v>
+        <x:v>581452</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>564</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>35646</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32094</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>613329</x:v>
+        <x:v>434797</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="U305" s="4" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -22711,114 +22711,114 @@
       <x:c r="K323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>616212</x:v>
+        <x:v>509665</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>509665</x:v>
+        <x:v>616212</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -22898,159 +22898,159 @@
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>549474</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>603628</x:v>
+        <x:v>499328</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>499328</x:v>
+        <x:v>603628</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -23117,51 +23117,51 @@
       <x:c r="L330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>565300</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -24501,322 +24501,321 @@
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>586232</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>611285</x:v>
+        <x:v>587119</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>596</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
-        <x:v>34734</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>572389</x:v>
+        <x:v>611285</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>34734</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
-      <x:c r="E357" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>608956</x:v>
+        <x:v>572389</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
-      <x:c r="E358" s="14" t="s"/>
+      <x:c r="E358" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>587119</x:v>
+        <x:v>608956</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>553372</x:v>
+        <x:v>608957</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
@@ -24828,54 +24827,54 @@
       <x:c r="K360" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>608957</x:v>
+        <x:v>553372</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
@@ -24944,114 +24943,111 @@
       <x:c r="K362" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>553415</x:v>
+        <x:v>608992</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
-        <x:v>37069</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
-      <x:c r="E363" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>553436</x:v>
+        <x:v>590143</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>634</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
@@ -25060,111 +25056,114 @@
       <x:c r="K364" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>608992</x:v>
+        <x:v>553415</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>37069</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
+      <x:c r="E365" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>590143</x:v>
+        <x:v>553436</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
@@ -25173,111 +25172,111 @@
       <x:c r="K366" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>553371</x:v>
+        <x:v>608959</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>608960</x:v>
+        <x:v>553371</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
@@ -25289,57 +25288,57 @@
       <x:c r="K368" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>608959</x:v>
+        <x:v>608960</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -25513,114 +25512,114 @@
       <x:c r="K372" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>566905</x:v>
+        <x:v>601332</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>601332</x:v>
+        <x:v>566905</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
@@ -25847,51 +25846,51 @@
       <x:c r="L378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>609449</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>27</x:v>
@@ -26480,51 +26479,51 @@
       <x:c r="L389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>598017</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="G390" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
@@ -26580,51 +26579,51 @@
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>32094</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>523226</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
@@ -26987,51 +26986,51 @@
       <x:c r="M398" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>595150</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -27874,51 +27873,51 @@
       <x:c r="M414" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>596824</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>38841</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -28033,167 +28032,168 @@
       <x:c r="K417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>477934</x:v>
+        <x:v>525430</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>728</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>760</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
-      <x:c r="E418" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>761</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>600231</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>762</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
+      <x:c r="E419" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>525430</x:v>
+        <x:v>600231</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>37614</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
@@ -28266,325 +28266,324 @@
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>598329</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>769</x:v>
-[...1 lines deleted...]
-      <x:c r="C422" s="15" t="s"/>
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="C422" s="15" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
-        <x:v>770</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>529437</x:v>
+        <x:v>589588</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>645</x:v>
+        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>753</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>598326</x:v>
+        <x:v>529437</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>771</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>772</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>773</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>600232</x:v>
+        <x:v>553081</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>38841</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
-      <x:c r="E425" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>761</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>553081</x:v>
+        <x:v>598326</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>775</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
-      <x:c r="E426" s="14" t="s"/>
+      <x:c r="E426" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>589588</x:v>
+        <x:v>600232</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>763</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -28594,51 +28593,51 @@
       <x:c r="M427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>525429</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -28705,51 +28704,51 @@
       <x:c r="M429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>589591</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>26</x:v>
@@ -29036,51 +29035,51 @@
       <x:c r="M435" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>525432</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>26</x:v>
@@ -29221,51 +29220,51 @@
       <x:c r="T438" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
@@ -29280,108 +29279,108 @@
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>558999</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
@@ -29396,51 +29395,51 @@
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
@@ -29453,51 +29452,51 @@
       <x:c r="T442" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
@@ -29600,438 +29599,440 @@
       <x:c r="M445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>589592</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>763</x:v>
+        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>600230</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>558997</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
-        <x:v>36324</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
-      <x:c r="E448" s="14" t="s"/>
+      <x:c r="E448" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>525437</x:v>
+        <x:v>553079</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>786</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>767</x:v>
-[...1 lines deleted...]
-      <x:c r="C449" s="3" t="s"/>
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="C449" s="3" t="n">
+        <x:v>36324</x:v>
+      </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
+      <x:c r="J449" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>598918</x:v>
+        <x:v>525437</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>787</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>776</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="J450" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
-        <x:v>32120</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>525434</x:v>
+        <x:v>598918</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>767</x:v>
-[...1 lines deleted...]
-      <x:c r="C451" s="3" t="s"/>
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="C451" s="3" t="n">
+        <x:v>36324</x:v>
+      </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
+      <x:c r="J451" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>598328</x:v>
+        <x:v>525434</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>635</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>760</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
-      <x:c r="E452" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>761</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>553079</x:v>
+        <x:v>598328</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>775</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>35585</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -30945,51 +30946,51 @@
         <x:v>812</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s"/>
       <x:c r="K470" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>595085</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C471" s="3" t="s"/>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>814</x:v>
@@ -31663,51 +31664,51 @@
         <x:v>849</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s"/>
       <x:c r="K484" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>595978</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s"/>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>851</x:v>
@@ -36430,145 +36431,145 @@
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
         <x:v>595041</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
-        <x:v>920</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C576" s="15" t="s"/>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
-        <x:v>1008</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s"/>
       <x:c r="K576" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
-        <x:v>1008</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>815</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>595632</x:v>
+        <x:v>595962</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C577" s="3" t="s"/>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
-        <x:v>846</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
-        <x:v>846</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
-        <x:v>595962</x:v>
+        <x:v>595632</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C578" s="15" t="s"/>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s"/>
       <x:c r="K578" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
@@ -38064,114 +38065,114 @@
       <x:c r="K606" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
-        <x:v>599557</x:v>
+        <x:v>542124</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>1048</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="E607" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
-        <x:v>542124</x:v>
+        <x:v>599557</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
@@ -38582,114 +38583,114 @@
       <x:c r="K615" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>544982</x:v>
+        <x:v>612674</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>612674</x:v>
+        <x:v>544982</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="E617" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -38707,270 +38708,270 @@
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>546755</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
-      <x:c r="E618" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>598921</x:v>
+        <x:v>612676</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
+      <x:c r="E619" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>498109</x:v>
+        <x:v>498838</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
-      <x:c r="E620" s="14" t="s"/>
+      <x:c r="E620" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>612676</x:v>
+        <x:v>598921</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
-      <x:c r="E621" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>498838</x:v>
+        <x:v>498109</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="C622" s="15" t="s"/>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s"/>
       <x:c r="K622" s="14" t="s">
@@ -39025,161 +39026,161 @@
       <x:c r="I623" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>563524</x:v>
+        <x:v>528741</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>1062</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="C624" s="15" t="s"/>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="I624" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s"/>
       <x:c r="K624" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="S624" s="14" t="n">
+        <x:v>528742</x:v>
+      </x:c>
+      <x:c r="T624" s="16" t="s">
         <x:v>1063</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1064</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="C625" s="3" t="s"/>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>528742</x:v>
+        <x:v>563524</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="C626" s="15" t="s"/>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s">
         <x:v>1061</x:v>
       </x:c>
@@ -39193,210 +39194,210 @@
       <x:c r="L626" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>527636</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>1064</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="C627" s="3" t="s"/>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>528740</x:v>
+        <x:v>585208</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
-        <x:v>1064</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="C628" s="15" t="s"/>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="I628" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s"/>
       <x:c r="K628" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>528743</x:v>
+        <x:v>528740</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>1064</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="C629" s="3" t="s"/>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>585208</x:v>
+        <x:v>528743</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>1065</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="C630" s="15" t="s"/>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="I630" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
@@ -39407,51 +39408,51 @@
       <x:c r="L630" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>527633</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>1064</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="C631" s="3" t="s"/>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="H631" s="0" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>26</x:v>
@@ -39880,110 +39881,110 @@
       <x:c r="K639" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>530474</x:v>
+        <x:v>574128</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>1080</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C640" s="15" t="s"/>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s"/>
       <x:c r="K640" s="14" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>574128</x:v>
+        <x:v>530474</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>1080</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>1081</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C641" s="3" t="s"/>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>40</x:v>
@@ -40186,107 +40187,107 @@
       <x:c r="K645" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
-        <x:v>574130</x:v>
+        <x:v>530470</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="U645" s="4" t="s">
         <x:v>1090</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1091</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C646" s="15" t="s"/>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s"/>
       <x:c r="K646" s="14" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
-        <x:v>530470</x:v>
+        <x:v>574130</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -40402,51 +40403,51 @@
       <x:c r="L649" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>565699</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="C650" s="15" t="s"/>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s"/>
       <x:c r="K650" s="14" t="s">
@@ -40935,57 +40936,57 @@
       <x:c r="K659" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
-        <x:v>609233</x:v>
+        <x:v>554424</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>1075</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
@@ -40994,57 +40995,57 @@
       <x:c r="K660" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>554424</x:v>
+        <x:v>609233</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
-        <x:v>1075</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="E661" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -41297,159 +41298,159 @@
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>554418</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
-        <x:v>609235</x:v>
+        <x:v>554425</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
-        <x:v>1119</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="E667" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L667" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
-        <x:v>554425</x:v>
+        <x:v>609235</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
-        <x:v>591</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
-        <x:v>518</x:v>
+        <x:v>1119</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C668" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
@@ -42855,159 +42856,159 @@
       </x:c>
       <x:c r="P692" s="14" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="Q692" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R692" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
         <x:v>498181</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C693" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="E693" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G693" s="0" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J693" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
-        <x:v>602621</x:v>
+        <x:v>547152</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
-        <x:v>1138</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
-        <x:v>35280</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K694" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
-        <x:v>547152</x:v>
+        <x:v>602621</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>1138</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="G695" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -43238,57 +43239,57 @@
       <x:c r="K699" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
-        <x:v>544974</x:v>
+        <x:v>542211</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
-        <x:v>1149</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
         <x:v>37635</x:v>
       </x:c>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s"/>
       <x:c r="I700" s="16" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s">
@@ -43297,57 +43298,57 @@
       <x:c r="K700" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L700" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M700" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N700" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O700" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P700" s="14" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="Q700" s="16" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="R700" s="14" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="S700" s="14" t="n">
-        <x:v>542211</x:v>
+        <x:v>544974</x:v>
       </x:c>
       <x:c r="T700" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="U700" s="16" t="s">
-        <x:v>1116</x:v>
+        <x:v>1149</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:21">
       <x:c r="A701" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C701" s="3" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D701" s="3" t="s"/>
       <x:c r="G701" s="0" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I701" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J701" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K701" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -43813,57 +43814,57 @@
       <x:c r="K709" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
-        <x:v>549153</x:v>
+        <x:v>504764</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s"/>
       <x:c r="I710" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
@@ -43872,57 +43873,57 @@
       <x:c r="K710" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
-        <x:v>504764</x:v>
+        <x:v>549153</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="E711" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G711" s="0" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -44108,51 +44109,51 @@
       <x:c r="M714" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
         <x:v>596761</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C715" s="3" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="G715" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="J715" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -44162,51 +44163,51 @@
       <x:c r="M715" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
         <x:v>596764</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
         <x:v>38296</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -44227,164 +44228,164 @@
       </x:c>
       <x:c r="P716" s="14" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>597443</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="E717" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G717" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H717" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J717" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
-        <x:v>603437</x:v>
+        <x:v>453825</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C718" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I718" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K718" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
-        <x:v>453825</x:v>
+        <x:v>603437</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C719" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s"/>
       <x:c r="E719" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G719" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H719" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -44394,57 +44395,57 @@
       <x:c r="K719" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
-        <x:v>554894</x:v>
+        <x:v>603436</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C720" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I720" s="16" t="s">
         <x:v>24</x:v>
@@ -44455,57 +44456,57 @@
       <x:c r="K720" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L720" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M720" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N720" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O720" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P720" s="14" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
-        <x:v>603436</x:v>
+        <x:v>554895</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C721" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="E721" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H721" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -44515,57 +44516,57 @@
       <x:c r="K721" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
-        <x:v>554895</x:v>
+        <x:v>554894</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s"/>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="I722" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s">
@@ -44887,163 +44888,161 @@
       </x:c>
       <x:c r="O727" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P727" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="Q727" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R727" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
         <x:v>603412</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
-        <x:v>132</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
-        <x:v>1164</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C728" s="15" t="n">
-        <x:v>38700</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D728" s="15" t="s"/>
-      <x:c r="E728" s="14" t="s"/>
+      <x:c r="E728" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
-        <x:v>1156</x:v>
-[...1 lines deleted...]
-      <x:c r="H728" s="14" t="s"/>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H728" s="14" t="s">
+        <x:v>109</x:v>
+      </x:c>
       <x:c r="I728" s="16" t="s">
-        <x:v>1157</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J728" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K728" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M728" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N728" s="15" t="n">
-        <x:v>15457</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O728" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P728" s="14" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
-        <x:v>1157</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
-        <x:v>592007</x:v>
+        <x:v>554891</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="C729" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>38700</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s"/>
-      <x:c r="E729" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G729" s="0" t="s">
-        <x:v>108</x:v>
-[...2 lines deleted...]
-        <x:v>109</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="J729" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K729" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>15457</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
-        <x:v>554891</x:v>
+        <x:v>592007</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I730" s="16" t="s">
         <x:v>24</x:v>
@@ -45054,293 +45053,295 @@
       <x:c r="K730" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L730" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
-        <x:v>603411</x:v>
+        <x:v>510590</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="E731" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G731" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H731" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
-        <x:v>510590</x:v>
+        <x:v>510684</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C732" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H732" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I732" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K732" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L732" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
-        <x:v>510684</x:v>
+        <x:v>554814</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C733" s="3" t="n">
-        <x:v>35916</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s"/>
+      <x:c r="E733" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G733" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H733" s="0" t="s">
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
-        <x:v>1157</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J733" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K733" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
-        <x:v>1157</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
-        <x:v>595462</x:v>
+        <x:v>603411</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C734" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>35916</x:v>
       </x:c>
       <x:c r="D734" s="15" t="s"/>
-      <x:c r="E734" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E734" s="14" t="s"/>
       <x:c r="F734" s="14" t="s"/>
       <x:c r="G734" s="14" t="s">
-        <x:v>108</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1156</x:v>
+      </x:c>
+      <x:c r="H734" s="14" t="s"/>
       <x:c r="I734" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="J734" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K734" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L734" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M734" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="Q734" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="R734" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
-        <x:v>554814</x:v>
+        <x:v>595462</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C735" s="3" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="G735" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="I735" s="4" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="J735" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K735" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -45350,51 +45351,51 @@
       <x:c r="M735" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N735" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O735" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P735" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="Q735" s="4" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="R735" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S735" s="0" t="n">
         <x:v>596722</x:v>
       </x:c>
       <x:c r="T735" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U735" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:21">
       <x:c r="A736" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B736" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C736" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D736" s="15" t="s"/>
       <x:c r="E736" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F736" s="14" t="s"/>
       <x:c r="G736" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H736" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I736" s="16" t="s">
         <x:v>24</x:v>
@@ -45649,51 +45650,51 @@
       <x:c r="M740" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N740" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O740" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P740" s="14" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="Q740" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R740" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S740" s="14" t="n">
         <x:v>596760</x:v>
       </x:c>
       <x:c r="T740" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U740" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:21">
       <x:c r="A741" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="C741" s="3" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D741" s="3" t="s"/>
       <x:c r="G741" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I741" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J741" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K741" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -45760,51 +45761,51 @@
       <x:c r="M742" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N742" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O742" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P742" s="14" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="Q742" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R742" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S742" s="14" t="n">
         <x:v>596948</x:v>
       </x:c>
       <x:c r="T742" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U742" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:21">
       <x:c r="A743" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C743" s="3" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D743" s="3" t="s"/>
       <x:c r="G743" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I743" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J743" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K743" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -45814,51 +45815,51 @@
       <x:c r="M743" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N743" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O743" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P743" s="0" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="Q743" s="4" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="R743" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S743" s="0" t="n">
         <x:v>596727</x:v>
       </x:c>
       <x:c r="T743" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U743" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:21">
       <x:c r="A744" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B744" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C744" s="15" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D744" s="15" t="s"/>
       <x:c r="E744" s="14" t="s"/>
       <x:c r="F744" s="14" t="s"/>
       <x:c r="G744" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H744" s="14" t="s"/>
       <x:c r="I744" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J744" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -45871,51 +45872,51 @@
       <x:c r="M744" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N744" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O744" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P744" s="14" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="Q744" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R744" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S744" s="14" t="n">
         <x:v>596726</x:v>
       </x:c>
       <x:c r="T744" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U744" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:21">
       <x:c r="A745" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C745" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D745" s="3" t="s"/>
       <x:c r="G745" s="0" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="I745" s="4" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="J745" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K745" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -45982,51 +45983,51 @@
       <x:c r="M746" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N746" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O746" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P746" s="14" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="Q746" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R746" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S746" s="14" t="n">
         <x:v>596723</x:v>
       </x:c>
       <x:c r="T746" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U746" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:21">
       <x:c r="A747" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C747" s="3" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D747" s="3" t="s"/>
       <x:c r="G747" s="0" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="I747" s="4" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="J747" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K747" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -46036,51 +46037,51 @@
       <x:c r="M747" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N747" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O747" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P747" s="0" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="Q747" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R747" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S747" s="0" t="n">
         <x:v>596763</x:v>
       </x:c>
       <x:c r="T747" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U747" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:21">
       <x:c r="A748" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B748" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C748" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D748" s="15" t="s"/>
       <x:c r="E748" s="14" t="s"/>
       <x:c r="F748" s="14" t="s"/>
       <x:c r="G748" s="14" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="H748" s="14" t="s"/>
       <x:c r="I748" s="16" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="J748" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -46147,51 +46148,51 @@
       <x:c r="M749" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N749" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O749" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P749" s="0" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="Q749" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R749" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S749" s="0" t="n">
         <x:v>596724</x:v>
       </x:c>
       <x:c r="T749" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U749" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:21">
       <x:c r="A750" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B750" s="14" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="C750" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D750" s="15" t="s"/>
       <x:c r="E750" s="14" t="s"/>
       <x:c r="F750" s="14" t="s"/>
       <x:c r="G750" s="14" t="s">
         <x:v>1171</x:v>
       </x:c>
       <x:c r="H750" s="14" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="I750" s="16" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="J750" s="14" t="s">
@@ -46502,57 +46503,57 @@
       <x:c r="K755" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L755" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M755" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N755" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O755" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P755" s="0" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="Q755" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R755" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S755" s="0" t="n">
-        <x:v>602564</x:v>
+        <x:v>556143</x:v>
       </x:c>
       <x:c r="T755" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U755" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:21">
       <x:c r="A756" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B756" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C756" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D756" s="15" t="s"/>
       <x:c r="E756" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F756" s="14" t="s"/>
       <x:c r="G756" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H756" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I756" s="16" t="s">
         <x:v>24</x:v>
@@ -46563,57 +46564,57 @@
       <x:c r="K756" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L756" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M756" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N756" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O756" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P756" s="14" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="Q756" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R756" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S756" s="14" t="n">
-        <x:v>556143</x:v>
+        <x:v>602564</x:v>
       </x:c>
       <x:c r="T756" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U756" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:21">
       <x:c r="A757" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C757" s="3" t="s"/>
       <x:c r="D757" s="3" t="s"/>
       <x:c r="G757" s="0" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="I757" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="K757" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L757" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M757" s="0" t="s">
         <x:v>28</x:v>
@@ -47598,57 +47599,57 @@
       <x:c r="K775" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L775" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M775" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N775" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O775" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P775" s="0" t="s">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="Q775" s="4" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="R775" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="S775" s="0" t="n">
-        <x:v>546969</x:v>
+        <x:v>497637</x:v>
       </x:c>
       <x:c r="T775" s="4" t="s">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="U775" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="776" spans="1:21">
       <x:c r="A776" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B776" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C776" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D776" s="15" t="s"/>
       <x:c r="E776" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F776" s="14" t="s"/>
       <x:c r="G776" s="14" t="s">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="H776" s="14" t="s">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="I776" s="16" t="s">
         <x:v>804</x:v>
@@ -47659,57 +47660,57 @@
       <x:c r="K776" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L776" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M776" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N776" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O776" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P776" s="14" t="s">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="Q776" s="16" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="R776" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="S776" s="14" t="n">
-        <x:v>497637</x:v>
+        <x:v>546969</x:v>
       </x:c>
       <x:c r="T776" s="16" t="s">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="U776" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>