--- v2 (2026-07-21)
+++ v3 (2026-07-21)
@@ -353,62 +353,62 @@
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours création d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Statistique descriptive</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la transition énergétique et environnementale</x:t>
   </x:si>
   <x:si>
     <x:t>DU devenir étudiant entrepreneur - Les fondamentaux de l'entrepreneuriat</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence pro mention métiers de l'entrepreneuriat parcours création et reprise d’entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transmission entreprise</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours management de la chaîne logistique</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion production</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence pro mention métiers de l'entrepreneuriat parcours création et reprise d’entreprise</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DU devenir étudiant entrepreneur - L’accélération du projet entrepreneurial</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours évaluation et conseil en action sociale et développement économique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la qualité, de la performance et du risque</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours distribution et achats</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention entrepreneuriat et management de projets Parcours Entrepreneuriat et innovation</x:t>
   </x:si>
   <x:si>
     <x:t>Microéconomie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>13540</x:t>
@@ -731,65 +731,65 @@
   <x:si>
     <x:t>07/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création et reprise d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/28/2025 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
@@ -1085,71 +1085,71 @@
   <x:si>
     <x:t>Manager d'affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>classe préparatoire économique et commerciale générale (1re année) mathématiques approfondies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée La Nativité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Économie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège La Nativité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 02</x:t>
+  </x:si>
+  <x:si>
     <x:t>classe préparatoire économique et commerciale générale (1re année) économie, sociologie, histoire du monde contemporain</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée La Nativité</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Responsable d’établissements médicaux et médico-sociaux</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion financière hôpital</x:t>
   </x:si>
   <x:si>
     <x:t>05/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat parcours manager et développer une TPE-PME (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
@@ -1607,62 +1607,62 @@
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel responsable de petite et moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion PME PMI</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
@@ -2126,71 +2126,71 @@
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>MSc International Business (KEDGE)</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor en sciences du management - diplôme de gestion et commerce international (IBBA)</x:t>
   </x:si>
   <x:si>
     <x:t>Management interculturel</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Programme d'études avancées en management durable spécificité innovation, transformation et entrepreneuriat (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kedge Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MSc arts and creative industries management</x:t>
   </x:si>
   <x:si>
-    <x:t>Kedge Business School</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Politique culturelle</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Programme d'études avancées en management durable spécificité innovation, transformation et entrepreneuriat (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
@@ -2207,77 +2207,77 @@
   <x:si>
     <x:t>Gestion structure service à la personne</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité marketing digital and sales (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité marketing brand management and communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Entrepreunariale</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/30/2027 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>09/02/2024 00:00:00</x:t>
+    <x:t>Diplôme de gestion et commerce international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Diplôme de gestion et commerce international</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Faciliter l'Intelligence Collective</x:t>
   </x:si>
   <x:si>
     <x:t>Laboratoire d'Intelligence Collective Artificielle</x:t>
   </x:si>
   <x:si>
     <x:t>LICA</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>Management participatif</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Management et intelligence collective : piloter autrement</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
@@ -3041,122 +3041,122 @@
   <x:si>
     <x:t>Peyrefitte Esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Entreprise digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Auto-entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Pierre-Henri Sciortino - Ph Formation</x:t>
   </x:si>
   <x:si>
     <x:t>PHF</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/23/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Création d'entreprise - Démarrer : lancer le test de son projet d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Création d'Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>PCE</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>Proxima Centauri Company</x:t>
   </x:si>
   <x:si>
     <x:t>83136</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/06/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/17/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/23/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Rk2c Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
@@ -3167,56 +3167,56 @@
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Lactofermentation</x:t>
   </x:si>
   <x:si>
     <x:t>Savoir Faire et Découverte</x:t>
   </x:si>
   <x:si>
     <x:t>31000</x:t>
   </x:si>
   <x:si>
     <x:t>SENAS</x:t>
   </x:si>
   <x:si>
     <x:t>Comprendre et mettre en place une stratégie RSE</x:t>
   </x:si>
   <x:si>
     <x:t>Senza</x:t>
   </x:si>
   <x:si>
     <x:t>34070</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/21/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Si Région Paca</x:t>
   </x:si>
   <x:si>
     <x:t>06270</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>69000</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
@@ -3320,59 +3320,59 @@
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Grille)</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE COTE D'AZUR</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention management et administration des entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCA</x:t>
+  </x:si>
+  <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention management et administration des entreprises</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Master mention management sectoriel</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences et techniques des activités physiques et sportives : management du sport</x:t>
   </x:si>
   <x:si>
     <x:t>master mention économie des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>Connaissance entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
@@ -3404,60 +3404,60 @@
   <x:si>
     <x:t>Vanessa Saboun</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stimuler la stratégie digitale des entrepreneurs</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable en gestion d'activité spécificité management et gestion d’entreprise</x:t>
+  </x:si>
+  <x:si>
     <x:t>Réussir l’ouverture de son commerce de proximité</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager du développement d'entreprise et commercial spécificité management du développement commercial</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Responsable en gestion d'activité spécificité management et gestion d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité retail et gestion d'activité</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité finance, comptabilité, gestion d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Weecast - Tuto.com</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2025 00:00:00</x:t>
   </x:si>
@@ -5117,150 +5117,150 @@
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>613086</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>35921</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>31652</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>575862</x:v>
+        <x:v>575674</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>40134</x:v>
+        <x:v>35921</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>13260</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>575674</x:v>
+        <x:v>575862</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>73</x:v>
@@ -5431,51 +5431,51 @@
       <x:c r="G26" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>575861</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
@@ -5488,51 +5488,51 @@
       <x:c r="G27" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>575863</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
@@ -6304,51 +6304,51 @@
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>592390</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
@@ -7602,219 +7602,218 @@
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>629484</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
-      <x:c r="E65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>549787</x:v>
+        <x:v>586487</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s"/>
+      <x:c r="E66" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>586487</x:v>
+        <x:v>601388</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="U66" s="16" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>601388</x:v>
+        <x:v>549787</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>215</x:v>
@@ -7834,51 +7833,51 @@
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>549789</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
@@ -7952,51 +7951,51 @@
       <x:c r="L70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>601389</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -8134,269 +8133,269 @@
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>635448</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>601134</x:v>
+        <x:v>601135</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>601137</x:v>
+        <x:v>601139</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>601135</x:v>
+        <x:v>601134</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>601139</x:v>
+        <x:v>601137</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>193</x:v>
@@ -9397,51 +9396,51 @@
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>547216</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>287</x:v>
@@ -10475,164 +10474,164 @@
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>605183</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>552699</x:v>
+        <x:v>607526</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>40921</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>607526</x:v>
+        <x:v>552699</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>156</x:v>
@@ -11490,178 +11489,178 @@
       <x:c r="K130" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>604085</x:v>
+        <x:v>553316</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>38527</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>21576</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>604084</x:v>
+        <x:v>604085</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>35966</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>553316</x:v>
+        <x:v>604084</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -11746,164 +11745,164 @@
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>631128</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>607607</x:v>
+        <x:v>553293</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>553293</x:v>
+        <x:v>607607</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -12197,100 +12196,100 @@
       <x:c r="K142" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>595990</x:v>
+        <x:v>595988</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>595988</x:v>
+        <x:v>595990</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>36888</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
@@ -12353,51 +12352,51 @@
       <x:c r="G145" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>558144</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
@@ -12651,51 +12650,51 @@
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>564817</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>40</x:v>
@@ -13453,129 +13452,129 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>617719</x:v>
+        <x:v>617717</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>617717</x:v>
+        <x:v>617719</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
@@ -15199,159 +15198,159 @@
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>607293</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>607281</x:v>
+        <x:v>558034</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>558034</x:v>
+        <x:v>607281</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
@@ -15368,51 +15367,51 @@
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>633073</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
@@ -16273,51 +16272,51 @@
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>599062</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
@@ -16343,216 +16342,216 @@
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>544991</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>544989</x:v>
+        <x:v>544990</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>599753</x:v>
+        <x:v>544989</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>544990</x:v>
+        <x:v>599753</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
@@ -16564,51 +16563,51 @@
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>599061</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
@@ -17688,335 +17687,335 @@
       <x:c r="K240" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>613335</x:v>
+        <x:v>613328</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>512</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>613328</x:v>
+        <x:v>581452</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
-      <x:c r="E242" s="14" t="s"/>
+      <x:c r="E242" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>581452</x:v>
+        <x:v>557588</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>557588</x:v>
+        <x:v>605540</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
-      <x:c r="E244" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>605540</x:v>
+        <x:v>613326</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>493</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>613326</x:v>
+        <x:v>613335</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>514</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>35646</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
@@ -19914,159 +19913,159 @@
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>554784</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>606262</x:v>
+        <x:v>554002</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>554002</x:v>
+        <x:v>606262</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
@@ -22357,114 +22356,114 @@
       <x:c r="K322" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>447455</x:v>
+        <x:v>497289</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>497289</x:v>
+        <x:v>447455</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
@@ -23079,107 +23078,107 @@
       <x:c r="I335" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>32089</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>623636</x:v>
+        <x:v>623634</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>32089</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>623634</x:v>
+        <x:v>623636</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
@@ -23364,178 +23363,179 @@
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>592103</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="C341" s="3" t="s"/>
+      <x:c r="C341" s="3" t="n">
+        <x:v>37548</x:v>
+      </x:c>
       <x:c r="D341" s="3" t="s"/>
+      <x:c r="E341" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>610255</x:v>
+        <x:v>600238</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
-      <x:c r="C342" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
-      <x:c r="E342" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>600238</x:v>
+        <x:v>610255</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>690</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -23661,51 +23661,51 @@
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -23718,51 +23718,51 @@
       <x:c r="T346" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>690</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -23930,64 +23930,64 @@
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>589592</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>690</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -24057,51 +24057,51 @@
       <x:c r="T352" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>690</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -24116,51 +24116,51 @@
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -24313,1102 +24313,1103 @@
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>525430</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>692</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
-      <x:c r="E358" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>690</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>600230</x:v>
+        <x:v>598328</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>37614</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>42082</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>477934</x:v>
+        <x:v>622002</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
-      <x:c r="E360" s="14" t="s"/>
+      <x:c r="E360" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>589588</x:v>
+        <x:v>553079</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>701</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>589591</x:v>
+        <x:v>589588</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
-        <x:v>37614</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>42082</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>622002</x:v>
+        <x:v>589591</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>525432</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>553079</x:v>
+        <x:v>600230</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>697</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
-      <x:c r="E365" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>690</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>600232</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>685</x:v>
-[...1 lines deleted...]
-      <x:c r="C366" s="15" t="s"/>
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="C366" s="15" t="n">
+        <x:v>36324</x:v>
+      </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>687</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>529437</x:v>
+        <x:v>504581</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>583</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>708</x:v>
-[...1 lines deleted...]
-      <x:c r="C367" s="3" t="s"/>
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="C367" s="3" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D367" s="3" t="s"/>
+      <x:c r="E367" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="J367" s="0" t="s">
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>598328</x:v>
+        <x:v>600232</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>706</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
-      <x:c r="E368" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>558997</x:v>
+        <x:v>610254</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>544</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>707</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
-      <x:c r="E369" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>690</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>559000</x:v>
+        <x:v>529437</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>544</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
-      <x:c r="E370" s="14" t="s"/>
+      <x:c r="E370" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>589590</x:v>
+        <x:v>558997</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>716</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
-        <x:v>36324</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
+      <x:c r="E371" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>525434</x:v>
+        <x:v>559000</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>718</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
-        <x:v>36324</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>525437</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>718</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>525429</x:v>
+        <x:v>525431</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>525431</x:v>
+        <x:v>589590</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>685</x:v>
-[...1 lines deleted...]
-      <x:c r="C375" s="3" t="s"/>
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="C375" s="3" t="n">
+        <x:v>36324</x:v>
+      </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>610254</x:v>
+        <x:v>525434</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>583</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>36324</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>504581</x:v>
+        <x:v>525437</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>26</x:v>
@@ -25974,51 +25975,51 @@
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>595050</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -26949,51 +26950,51 @@
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>595051</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
@@ -27508,51 +27509,51 @@
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>595097</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s"/>
       <x:c r="K418" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -27697,51 +27698,51 @@
       <x:c r="G421" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>616818</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
@@ -28388,51 +28389,51 @@
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>595030</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
@@ -29355,164 +29356,164 @@
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>595073</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I454" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>625670</x:v>
+        <x:v>608234</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>556344</x:v>
+        <x:v>625670</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
         <x:v>279</x:v>
@@ -29523,57 +29524,57 @@
       <x:c r="K456" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>608234</x:v>
+        <x:v>556344</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>40</x:v>
@@ -29747,51 +29748,51 @@
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>595973</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
@@ -29898,51 +29899,51 @@
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>595985</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s"/>
       <x:c r="K464" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -30133,51 +30134,51 @@
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>592389</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
@@ -31357,51 +31358,51 @@
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>595041</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C492" s="15" t="s"/>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s"/>
       <x:c r="K492" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -31459,51 +31460,51 @@
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>595636</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C494" s="15" t="s"/>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s"/>
       <x:c r="K494" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -31663,51 +31664,51 @@
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>595633</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C498" s="15" t="s"/>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s"/>
       <x:c r="K498" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -32173,51 +32174,51 @@
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>595968</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C508" s="15" t="s"/>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s"/>
       <x:c r="K508" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -32487,51 +32488,51 @@
       <x:c r="M513" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>631043</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
@@ -32600,51 +32601,51 @@
       <x:c r="L515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>547476</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C516" s="15" t="s"/>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s"/>
       <x:c r="K516" s="14" t="s">
@@ -32985,114 +32986,114 @@
       <x:c r="K522" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>542124</x:v>
+        <x:v>599556</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>599556</x:v>
+        <x:v>542124</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>977</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="F524" s="14" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="G524" s="14" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
         <x:v>724</x:v>
@@ -33114,216 +33115,216 @@
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
         <x:v>583788</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
+      <x:c r="E525" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>612676</x:v>
+        <x:v>546754</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>546754</x:v>
+        <x:v>546755</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
-      <x:c r="E527" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>546755</x:v>
+        <x:v>612676</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
@@ -33706,216 +33707,216 @@
       <x:c r="I535" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>585208</x:v>
+        <x:v>528741</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
-        <x:v>990</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="C536" s="15" t="s"/>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="I536" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s"/>
       <x:c r="K536" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>528740</x:v>
+        <x:v>563524</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
-        <x:v>989</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="C537" s="3" t="s"/>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="H537" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>563524</x:v>
+        <x:v>585208</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
-        <x:v>991</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="C538" s="15" t="s"/>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="I538" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s"/>
       <x:c r="K538" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>992</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>528741</x:v>
+        <x:v>528740</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="C539" s="3" t="s"/>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="H539" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>161</x:v>
@@ -34350,153 +34351,153 @@
       <x:c r="K547" s="0" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>574130</x:v>
+        <x:v>530469</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="U547" s="4" t="s">
         <x:v>1007</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1008</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C548" s="15" t="s"/>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s"/>
       <x:c r="K548" s="14" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>530469</x:v>
+        <x:v>530473</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>594</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s"/>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>530473</x:v>
+        <x:v>530475</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>1011</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C550" s="15" t="s"/>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>999</x:v>
@@ -34505,51 +34506,51 @@
       <x:c r="K550" s="14" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>530475</x:v>
+        <x:v>574130</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>1013</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C551" s="3" t="s"/>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>1000</x:v>
@@ -34919,310 +34920,310 @@
         <x:v>1031</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s"/>
       <x:c r="K558" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>568183</x:v>
+        <x:v>568186</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>1032</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="C559" s="3" t="s"/>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>568189</x:v>
+        <x:v>568187</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
-        <x:v>1032</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="C560" s="15" t="s"/>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s"/>
       <x:c r="K560" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>568190</x:v>
+        <x:v>568189</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
-        <x:v>1032</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="C561" s="3" t="s"/>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="S561" s="0" t="n">
+        <x:v>568190</x:v>
+      </x:c>
+      <x:c r="T561" s="4" t="s">
         <x:v>1033</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1032</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="C562" s="15" t="s"/>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s"/>
       <x:c r="K562" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>568187</x:v>
+        <x:v>568183</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
-        <x:v>1032</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="C563" s="3" t="s"/>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="G563" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>568192</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>1032</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
         <x:v>1035</x:v>
       </x:c>
@@ -35696,167 +35697,167 @@
       <x:c r="K572" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
-        <x:v>554433</x:v>
+        <x:v>609235</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>1045</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="E573" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
-        <x:v>609235</x:v>
+        <x:v>554425</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
-        <x:v>1045</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>554425</x:v>
+        <x:v>554433</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="E575" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>1038</x:v>
       </x:c>
@@ -37203,159 +37204,164 @@
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>603410</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="G599" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
+      <x:c r="H599" s="0" t="s">
+        <x:v>1084</x:v>
+      </x:c>
       <x:c r="I599" s="4" t="s">
-        <x:v>1081</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
-        <x:v>1081</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
-        <x:v>635315</x:v>
+        <x:v>632777</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
-        <x:v>1084</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
-        <x:v>42368</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
-      <x:c r="E600" s="14" t="s"/>
+      <x:c r="E600" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
-        <x:v>1080</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s">
-        <x:v>1085</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I600" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K600" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
-        <x:v>632777</x:v>
+        <x:v>510684</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
-        <x:v>594</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="E601" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H601" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -37365,118 +37371,114 @@
       <x:c r="K601" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
-        <x:v>510684</x:v>
+        <x:v>554893</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>42368</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
-      <x:c r="E602" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E602" s="14" t="s"/>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="H602" s="14" t="s"/>
       <x:c r="I602" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K602" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
-        <x:v>554893</x:v>
+        <x:v>635315</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="E603" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H603" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -37497,280 +37499,280 @@
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>554814</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>42363</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
-      <x:c r="E604" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="I604" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
-        <x:v>510590</x:v>
+        <x:v>635711</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>1088</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>38700</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
-      <x:c r="E605" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G605" s="0" t="s">
-        <x:v>111</x:v>
-[...2 lines deleted...]
-        <x:v>112</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>15457</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
-        <x:v>554891</x:v>
+        <x:v>592007</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
-        <x:v>1086</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
-        <x:v>42363</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
-      <x:c r="E606" s="14" t="s"/>
+      <x:c r="E606" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
-        <x:v>1080</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s">
-        <x:v>1085</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I606" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
-        <x:v>635711</x:v>
+        <x:v>510590</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
-        <x:v>1087</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>1088</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
-        <x:v>38700</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
+      <x:c r="E607" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G607" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H607" s="0" t="s">
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
-        <x:v>1081</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
-        <x:v>15457</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
-        <x:v>1081</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
-        <x:v>592007</x:v>
+        <x:v>554891</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I608" s="16" t="s">
         <x:v>24</x:v>
@@ -38508,103 +38510,106 @@
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>554895</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
-        <x:v>35916</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
+      <x:c r="E621" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G621" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>583215</x:v>
+        <x:v>603434</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
-        <x:v>1092</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I622" s="16" t="s">
         <x:v>24</x:v>
@@ -38612,120 +38617,117 @@
       <x:c r="J622" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>603434</x:v>
+        <x:v>603438</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>35916</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
-      <x:c r="E623" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G623" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="H623" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>603438</x:v>
+        <x:v>583215</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -39244,51 +39246,51 @@
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>596723</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
-        <x:v>1084</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="I634" s="16" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -39410,57 +39412,57 @@
       <x:c r="K636" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
-        <x:v>602564</x:v>
+        <x:v>556143</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="E637" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H637" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -39470,57 +39472,57 @@
       <x:c r="K637" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>556143</x:v>
+        <x:v>602564</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I638" s="16" t="s">
         <x:v>24</x:v>
@@ -39983,312 +39985,313 @@
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>613755</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>1111</x:v>
       </x:c>
-      <x:c r="C647" s="3" t="s"/>
+      <x:c r="C647" s="3" t="n">
+        <x:v>42510</x:v>
+      </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
+      <x:c r="J647" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>587508</x:v>
+        <x:v>635206</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
-        <x:v>1107</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
-        <x:v>1108</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>1112</x:v>
       </x:c>
-      <x:c r="C648" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C648" s="15" t="s"/>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="J648" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J648" s="14" t="s"/>
       <x:c r="K648" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
-        <x:v>635171</x:v>
+        <x:v>587508</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
-        <x:v>586726</x:v>
+        <x:v>578853</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
-        <x:v>578853</x:v>
+        <x:v>635171</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
-        <x:v>1113</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
-        <x:v>42510</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
-        <x:v>635206</x:v>
+        <x:v>586726</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>42510</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s"/>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
         <x:v>81</x:v>
       </x:c>