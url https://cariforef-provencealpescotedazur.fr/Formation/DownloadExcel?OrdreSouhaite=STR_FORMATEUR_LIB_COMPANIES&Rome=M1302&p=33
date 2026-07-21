--- v2 (2026-07-21)
+++ v3 (2026-07-21)
@@ -731,65 +731,65 @@
   <x:si>
     <x:t>07/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création et reprise d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/28/2025 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
@@ -1607,56 +1607,56 @@
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite et moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion PME PMI</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
@@ -2210,59 +2210,59 @@
   <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité marketing digital and sales (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité marketing brand management and communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Entrepreunariale</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/16/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Diplôme de gestion et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Faciliter l'Intelligence Collective</x:t>
   </x:si>
   <x:si>
     <x:t>Laboratoire d'Intelligence Collective Artificielle</x:t>
   </x:si>
   <x:si>
     <x:t>LICA</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
@@ -3092,71 +3092,71 @@
   <x:si>
     <x:t>83136</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/06/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/17/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/23/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Rk2c Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
@@ -3407,54 +3407,54 @@
   <x:si>
     <x:t>05/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stimuler la stratégie digitale des entrepreneurs</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Réussir l’ouverture de son commerce de proximité</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager du développement d'entreprise et commercial spécificité management du développement commercial</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité management et gestion d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité retail et gestion d'activité</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité finance, comptabilité, gestion d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Weecast - Tuto.com</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
@@ -7602,219 +7602,218 @@
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>629484</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
-      <x:c r="E65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>549787</x:v>
+        <x:v>586487</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s"/>
+      <x:c r="E66" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>586487</x:v>
+        <x:v>601388</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="U66" s="16" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>601388</x:v>
+        <x:v>549787</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>215</x:v>
@@ -7834,51 +7833,51 @@
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>549789</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
@@ -7952,51 +7951,51 @@
       <x:c r="L70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>601389</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -9397,51 +9396,51 @@
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>547216</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>287</x:v>
@@ -12651,51 +12650,51 @@
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>564817</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>40</x:v>
@@ -16273,51 +16272,51 @@
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>599062</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
@@ -16332,51 +16331,51 @@
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>599753</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
@@ -16564,51 +16563,51 @@
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>599061</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
@@ -17688,168 +17687,168 @@
       <x:c r="K240" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>613335</x:v>
+        <x:v>613328</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>512</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>613328</x:v>
+        <x:v>581452</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>581452</x:v>
+        <x:v>613335</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -23079,107 +23078,107 @@
       <x:c r="I335" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>32089</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>623636</x:v>
+        <x:v>623634</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>32089</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>623634</x:v>
+        <x:v>623636</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
@@ -24313,601 +24312,602 @@
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>525430</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>692</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
-      <x:c r="E358" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>690</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>600230</x:v>
+        <x:v>598328</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
+      <x:c r="E359" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>477934</x:v>
+        <x:v>600232</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>694</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>589588</x:v>
+        <x:v>529437</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>701</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>37614</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>42082</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>589591</x:v>
+        <x:v>622002</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
-        <x:v>37614</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
-      <x:c r="E362" s="14" t="s"/>
+      <x:c r="E362" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>42082</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>622002</x:v>
+        <x:v>553079</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>525432</x:v>
+        <x:v>589588</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>714</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
-      <x:c r="E364" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>553079</x:v>
+        <x:v>589591</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>697</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
-      <x:c r="E365" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>690</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>600232</x:v>
+        <x:v>525432</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>685</x:v>
-[...1 lines deleted...]
-      <x:c r="C366" s="15" t="s"/>
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="C366" s="15" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D366" s="15" t="s"/>
-      <x:c r="E366" s="14" t="s"/>
+      <x:c r="E366" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>687</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>529437</x:v>
+        <x:v>600230</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>583</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>708</x:v>
-[...1 lines deleted...]
-      <x:c r="C367" s="3" t="s"/>
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="C367" s="3" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
+      <x:c r="J367" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>598328</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>26</x:v>
@@ -25145,102 +25145,102 @@
       <x:c r="M372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>525429</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>525431</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -32600,51 +32600,51 @@
       <x:c r="L515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>547476</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C516" s="15" t="s"/>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s"/>
       <x:c r="K516" s="14" t="s">
@@ -32985,114 +32985,114 @@
       <x:c r="K522" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>542124</x:v>
+        <x:v>599556</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>599556</x:v>
+        <x:v>542124</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>977</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="F524" s="14" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="G524" s="14" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
         <x:v>724</x:v>
@@ -33114,269 +33114,270 @@
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
         <x:v>583788</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
+      <x:c r="E525" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>612676</x:v>
+        <x:v>546754</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>546754</x:v>
+        <x:v>546755</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="E527" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>546755</x:v>
+        <x:v>598920</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
-      <x:c r="E528" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E528" s="14" t="s"/>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>598920</x:v>
+        <x:v>612676</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
@@ -34350,153 +34351,153 @@
       <x:c r="K547" s="0" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>574130</x:v>
+        <x:v>530469</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="U547" s="4" t="s">
         <x:v>1007</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1008</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C548" s="15" t="s"/>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s"/>
       <x:c r="K548" s="14" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>530469</x:v>
+        <x:v>530473</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>594</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s"/>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>530473</x:v>
+        <x:v>530475</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>1011</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C550" s="15" t="s"/>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>999</x:v>
@@ -34505,51 +34506,51 @@
       <x:c r="K550" s="14" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>530475</x:v>
+        <x:v>574130</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>1013</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C551" s="3" t="s"/>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>1000</x:v>
@@ -34968,209 +34969,209 @@
       <x:c r="I559" s="4" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>568189</x:v>
+        <x:v>568186</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="C560" s="15" t="s"/>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s"/>
       <x:c r="K560" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>568190</x:v>
+        <x:v>568187</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="C561" s="3" t="s"/>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
-        <x:v>568186</x:v>
+        <x:v>568189</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="C562" s="15" t="s"/>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s"/>
       <x:c r="K562" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>568187</x:v>
+        <x:v>568190</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="C563" s="3" t="s"/>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="G563" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>26</x:v>
@@ -37497,280 +37498,280 @@
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>554814</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>42363</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
-      <x:c r="E604" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="I604" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
-        <x:v>510590</x:v>
+        <x:v>635711</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>1088</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>38700</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
-      <x:c r="E605" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G605" s="0" t="s">
-        <x:v>111</x:v>
-[...2 lines deleted...]
-        <x:v>112</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>15457</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
-        <x:v>554891</x:v>
+        <x:v>592007</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
-        <x:v>1086</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
-        <x:v>42363</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
-      <x:c r="E606" s="14" t="s"/>
+      <x:c r="E606" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
-        <x:v>1080</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s">
-        <x:v>1085</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I606" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
-        <x:v>635711</x:v>
+        <x:v>510590</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
-        <x:v>1087</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>1088</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
-        <x:v>38700</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
+      <x:c r="E607" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G607" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H607" s="0" t="s">
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
-        <x:v>1081</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
-        <x:v>15457</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
-        <x:v>1081</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
-        <x:v>592007</x:v>
+        <x:v>554891</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I608" s="16" t="s">
         <x:v>24</x:v>
@@ -39410,57 +39411,57 @@
       <x:c r="K636" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
-        <x:v>602564</x:v>
+        <x:v>556143</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="E637" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H637" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -39470,57 +39471,57 @@
       <x:c r="K637" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>556143</x:v>
+        <x:v>602564</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I638" s="16" t="s">
         <x:v>24</x:v>
@@ -40030,208 +40031,208 @@
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
         <x:v>587508</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
         <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
-        <x:v>1112</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
-        <x:v>39354</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
-        <x:v>635171</x:v>
+        <x:v>578853</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
-        <x:v>586726</x:v>
+        <x:v>635171</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
-        <x:v>1113</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
-        <x:v>578853</x:v>
+        <x:v>586726</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
-        <x:v>1113</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>42510</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -40409,51 +40410,51 @@
       <x:c r="L654" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
         <x:v>578822</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
-        <x:v>1113</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -40463,51 +40464,51 @@
       <x:c r="L655" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>578831</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
-        <x:v>1113</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>562</x:v>
       </x:c>