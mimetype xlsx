--- v0 (2026-08-07)
+++ v1 (2026-08-07)
@@ -401,66 +401,66 @@
   <x:si>
     <x:t>04/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Peintre automobile</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Carrossier peintre automobile</x:t>
   </x:si>
   <x:si>
+    <x:t>Certificat de spécialisation technicien en peinture aéronautique</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
+    <x:t>VITROLLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MIRAMAS</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
@@ -2409,435 +2409,436 @@
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>551776</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>37540</x:v>
+        <x:v>37923</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>23607</x:v>
+        <x:v>23053</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>581439</x:v>
+        <x:v>615147</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>37923</x:v>
+        <x:v>37540</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>23053</x:v>
+        <x:v>23607</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>615147</x:v>
+        <x:v>581439</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37540</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>23607</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>588522</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37540</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>23607</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>617832</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>547846</x:v>
+        <x:v>544810</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
+      <x:c r="E27" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>626956</x:v>
+        <x:v>547846</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>544810</x:v>
+        <x:v>626956</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37540</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -3395,51 +3396,51 @@
       <x:c r="J39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>23607</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>596967</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
@@ -3452,51 +3453,51 @@
       <x:c r="J40" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>596978</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
@@ -3705,154 +3706,154 @@
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>556758</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>37540</x:v>
+        <x:v>37913</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>23607</x:v>
+        <x:v>23617</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>596968</x:v>
+        <x:v>596977</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>37913</x:v>
+        <x:v>37540</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>23617</x:v>
+        <x:v>23607</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>596977</x:v>
+        <x:v>596968</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37540</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -3887,82 +3888,82 @@
         <x:v>556767</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37540</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>23607</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>604371</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
@@ -4056,54 +4057,54 @@
       <x:c r="S50" s="14" t="n">
         <x:v>596972</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37540</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>23607</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -4174,113 +4175,113 @@
       <x:c r="S52" s="14" t="n">
         <x:v>605711</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37923</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>23053</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>617473</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37540</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>23607</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>173</x:v>
       </x:c>