--- v0 (2026-08-07)
+++ v1 (2026-08-07)
@@ -188,87 +188,87 @@
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours simulation numérique et réalité virtuelle</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique, chimie parcours physique-chimie</x:t>
   </x:si>
   <x:si>
     <x:t>Physique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours innovation pour l'industrie</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention physique parcours physique et transition énergétique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention physique, chimie parcours plurisciences</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention sciences et technologies parcours sciences, arts et techniques de l'image et du son</x:t>
   </x:si>
   <x:si>
     <x:t>Mathématiques</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique parcours physique et modélisation</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 3e</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique parcours physique et ses interactions</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Licence mention physique, chimie parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours conception et production durable (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
@@ -1531,495 +1531,495 @@
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>575968</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
-        <x:v>39690</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="P6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="P6" s="14" t="s">
+      <x:c r="Q6" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="Q6" s="16" t="s">
+      <x:c r="R6" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="R6" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>574937</x:v>
+        <x:v>575002</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>38978</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="Q7" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="Q7" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>575000</x:v>
+        <x:v>581550</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
-        <x:v>38978</x:v>
+        <x:v>39690</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="Q8" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="Q8" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>575002</x:v>
+        <x:v>574937</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>38979</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="Q9" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="Q9" s="4" t="s">
+      <x:c r="R9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="R9" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>575005</x:v>
+        <x:v>575000</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
-        <x:v>38978</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="Q10" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="Q10" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>581548</x:v>
+        <x:v>575005</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="Q11" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="Q11" s="4" t="s">
+      <x:c r="R11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="R11" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>575001</x:v>
+        <x:v>581548</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>38979</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="Q12" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="Q12" s="16" t="s">
+      <x:c r="R12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="R12" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>581550</x:v>
+        <x:v>575001</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>39690</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="P13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="P13" s="0" t="s">
+      <x:c r="Q13" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="Q13" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>632956</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>35467</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -2234,164 +2234,164 @@
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>509934</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>35467</x:v>
+        <x:v>35463</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>509935</x:v>
+        <x:v>554927</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>35463</x:v>
+        <x:v>35467</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>554927</x:v>
+        <x:v>509935</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>35373</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
@@ -2442,60 +2442,60 @@
         <x:v>39690</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>592211</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
@@ -3576,97 +3576,97 @@
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>623298</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>623299</x:v>
+        <x:v>623297</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37495</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
@@ -3692,97 +3692,97 @@
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>627061</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>623297</x:v>
+        <x:v>623299</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37495</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
@@ -3910,114 +3910,114 @@
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>556590</x:v>
+        <x:v>606293</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>606293</x:v>
+        <x:v>556590</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -5127,51 +5127,51 @@
         <x:v>39690</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>592212</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
@@ -5682,51 +5682,51 @@
         <x:v>39690</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>592213</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
@@ -6223,164 +6223,164 @@
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>556139</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>40510</x:v>
+        <x:v>35466</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>22048</x:v>
+        <x:v>23054</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>605725</x:v>
+        <x:v>602546</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>35466</x:v>
+        <x:v>40510</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>23054</x:v>
+        <x:v>22048</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>602546</x:v>
+        <x:v>605725</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>